--- v0 (2025-11-23)
+++ v1 (2026-04-11)
@@ -51,3321 +51,3321 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>Balancete Financeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1549/camara_municipal_balancete_janeiro.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1549/camara_municipal_balancete_janeiro.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro janeiro 2024</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1584/prefeitura_municipal_balancete_financeiro_janeiro_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1584/prefeitura_municipal_balancete_financeiro_janeiro_2024.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro janeiro 2024</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1585/camara_municipal_balancete_financeiro_fevereiro_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1585/camara_municipal_balancete_financeiro_fevereiro_2024.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro fevereiro 2024</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro fevereiro 2024</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1610/camara_municipal_balancete_financeiro_marco_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1610/camara_municipal_balancete_financeiro_marco_2024.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro março 2024</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1628/prefeitura_municipal_balancete_financeiro_marco_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1628/prefeitura_municipal_balancete_financeiro_marco_2024.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro Março 2024</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1629/camara_municipal_balancete_financeiro_maio_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1629/camara_municipal_balancete_financeiro_maio_2024.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro abril 2024</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1680/prefeitura_municipal_balancete_financeiro_abril_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1680/prefeitura_municipal_balancete_financeiro_abril_2024.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro abril 2024</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1681/camara_municipal_balancete_financeiro__maio_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1681/camara_municipal_balancete_financeiro__maio_2024.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro maio 2024</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1702/prefeitura_municipal_balancete_financeiro_maio_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1702/prefeitura_municipal_balancete_financeiro_maio_2024.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro maio 2024</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1706/camara_municipal_balancete_financeiro_junho_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1706/camara_municipal_balancete_financeiro_junho_2024.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro junho 20224</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1707/prefeitura_municipal_balancete_financeiro_junho_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1707/prefeitura_municipal_balancete_financeiro_junho_2024.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro junho de 2024</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1708/camara_municipal_balancete_financeiro_julho_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1708/camara_municipal_balancete_financeiro_julho_2024.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro julho 2024</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1728/prefeitura_municipal_balancete_financeiro_julho_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1728/prefeitura_municipal_balancete_financeiro_julho_2024.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro julho 2024</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1747/camara_municipal_balancete_financeiro_agosto_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1747/camara_municipal_balancete_financeiro_agosto_2024.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro agosto 2024.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1760/prefeitura_municipal_balancete_financeiro_agosto_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1760/prefeitura_municipal_balancete_financeiro_agosto_2024.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro agosto 2024</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1767/camara_municipal_balancete_financeiro_setembro_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1767/camara_municipal_balancete_financeiro_setembro_2024.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro setembro 2024</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1800/prefeitura_municipal_balancete_financeiro_setembro_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1800/prefeitura_municipal_balancete_financeiro_setembro_2024.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro setembro 2024</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1804/camara_muncipal_balancete_financeiro_outubro_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1804/camara_muncipal_balancete_financeiro_outubro_2024.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro outubro 2024</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1817/prefeitura_municipal_balancete_financeiro_outubro_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1817/prefeitura_municipal_balancete_financeiro_outubro_2024.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro outubro 2024</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1827/camara_municipal_balancete_financeiro_novembro_2024_.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1827/camara_municipal_balancete_financeiro_novembro_2024_.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro novembro 2024</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1828/prefeitura_municipal_balancete_financeiro_novembro_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1828/prefeitura_municipal_balancete_financeiro_novembro_2024.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro novembro 2024</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1829/camara_municipal_balancete_financeiro_dezembro_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1829/camara_municipal_balancete_financeiro_dezembro_2024.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro dezembro 2024</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1837/prefeitura_municipal_balancete_financeiro_dezembro_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1837/prefeitura_municipal_balancete_financeiro_dezembro_2024.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro dezembro 2024</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1838/prefeitura_municipal_balancete_financeiro_dezembro_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1838/prefeitura_municipal_balancete_financeiro_dezembro_2024.pdf</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1839/prefeitura_municipal_balancete_financeiro_anual_dezembro_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1839/prefeitura_municipal_balancete_financeiro_anual_dezembro_2024.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro Anual dezembro 2024</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>CCJ</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1498/parecer_01.2024_-_projeto_de_lei_001-2024_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1498/parecer_01.2024_-_projeto_de_lei_001-2024_-_ccj.doc</t>
   </si>
   <si>
     <t>Parecer 01.2024 - Projeto de Lei 001-2024</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1499/parecer_02.2024_-_projeto_de_lei_001-2024_cm_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1499/parecer_02.2024_-_projeto_de_lei_001-2024_cm_ccj.doc</t>
   </si>
   <si>
     <t>Parecer 02.2024 - Projeto de Lei 001-2024 CM</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1500/parecer_03.2024_-_projeto_de_lei_002-2024_cm_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1500/parecer_03.2024_-_projeto_de_lei_002-2024_cm_-_ccj.doc</t>
   </si>
   <si>
     <t>Parecer 03.2024 - Projeto de Lei 002-2024 CM</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1501/parecer_04.2024_-_projeto_de_lei_003-2024_cm_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1501/parecer_04.2024_-_projeto_de_lei_003-2024_cm_-_ccj.doc</t>
   </si>
   <si>
     <t>Parecer 04.2024 - Projeto de Lei 003-2024 CM</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1502/parecer_05.2024_-_projeto_de_lei_002-2024_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1502/parecer_05.2024_-_projeto_de_lei_002-2024_-_ccj.doc</t>
   </si>
   <si>
     <t>Parecer 05.2024 - Projeto de Lei 002-2024</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1503/parecer_06.2024_-_projeto_de_lei_003-2024_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1503/parecer_06.2024_-_projeto_de_lei_003-2024_-_ccj.doc</t>
   </si>
   <si>
     <t>Parecer 06.2024 - Projeto de Lei 003-2024</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1504/parecer_07.2024_-_projeto_de_lei_004-2024_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1504/parecer_07.2024_-_projeto_de_lei_004-2024_-_ccj.doc</t>
   </si>
   <si>
     <t>Parecer 07.2024 - Projeto de Lei 004-2024</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1505/parecer_08.2024_-_projeto_de_lei_21-2023_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1505/parecer_08.2024_-_projeto_de_lei_21-2023_-_ccj.doc</t>
   </si>
   <si>
     <t>Parecer 08.2024 - Projeto de Lei 21-2023</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1506/parecer_09.2024_-_projeto_de_lei_22-2023_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1506/parecer_09.2024_-_projeto_de_lei_22-2023_-_ccj.doc</t>
   </si>
   <si>
     <t>Parecer 09.2024 - Projeto de Lei 22-2023</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1534/parecer_10.2024_-_projeto_de_lei_06-2023_cm_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1534/parecer_10.2024_-_projeto_de_lei_06-2023_cm_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 06-2023 CM</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1535/parecer_11.2024_-_projeto_de_lei_28-2023_cm_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1535/parecer_11.2024_-_projeto_de_lei_28-2023_cm_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 28-2023 CM</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1536/parecer_12.2024_-_projeto_de_lei_29-2023_cm_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1536/parecer_12.2024_-_projeto_de_lei_29-2023_cm_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 29-2023 CM</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>Projeto de Lei 10-2023 CM</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1538/parecer_14.2024_-_projeto_de_lei_24-2023_cm_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1538/parecer_14.2024_-_projeto_de_lei_24-2023_cm_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 24-2023 CM</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1539/parecer_15.2024_-_projeto_de_lei_07-2023_cm_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1539/parecer_15.2024_-_projeto_de_lei_07-2023_cm_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 07-2023 CM</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1540/parecer_16.2024_-_projeto_de_lei_09-2023_cm_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1540/parecer_16.2024_-_projeto_de_lei_09-2023_cm_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 09-2023 CM</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1558/parecer_17.2024_-_projeto_de_lei_05-2024_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1558/parecer_17.2024_-_projeto_de_lei_05-2024_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 05-2024</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1559/parecer_18.2024_-_projeto_de_lei_11-2023_cm_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1559/parecer_18.2024_-_projeto_de_lei_11-2023_cm_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 11-2023 CM</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1571/parecer_19.2024_-_projeto_de_lei_08-2024_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1571/parecer_19.2024_-_projeto_de_lei_08-2024_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 08-2024</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1572/parecer_20.2024_-_projeto_de_lei_07-2024_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1572/parecer_20.2024_-_projeto_de_lei_07-2024_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 07-2024</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1573/parecer_21.2024_-_projeto_de_lei_04-2024_cm_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1573/parecer_21.2024_-_projeto_de_lei_04-2024_cm_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 04-2024 CM</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1574/parecer_22.2024_-_projeto_de_lei_comp_01-2024_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1574/parecer_22.2024_-_projeto_de_lei_comp_01-2024_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Comp 01-2024</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1575/parecer_23.2024_-_projeto_de_resolucao_02-2024_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1575/parecer_23.2024_-_projeto_de_resolucao_02-2024_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução 02-2024</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1592/parecer_24.2024-projeto_de_lei_05.204_cm_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1592/parecer_24.2024-projeto_de_lei_05.204_cm_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 05.2024 cm</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1593/parecer_25.2024-projeto_de_lei_06.2024_cm_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1593/parecer_25.2024-projeto_de_lei_06.2024_cm_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 06.2024 cm</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1601/parecer_26.2024-projeto_de_lei_34.2023_cm_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1601/parecer_26.2024-projeto_de_lei_34.2023_cm_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 34.2023 cm</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1602/parecer_27.2024-projeto_de_lei_35.2023_cm_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1602/parecer_27.2024-projeto_de_lei_35.2023_cm_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 35.2023 cm</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1603/parecer_28.2024-projeto_de_lei_06.2023_cm_mensagem_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1603/parecer_28.2024-projeto_de_lei_06.2023_cm_mensagem_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 06.2023 cm mensagem</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1604/parecer_29.2024-projeto_de_lei_10.2023_cm_mensagem_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1604/parecer_29.2024-projeto_de_lei_10.2023_cm_mensagem_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 10.2023 cm mensagem</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1605/parecer_30.2024-projeto_de_lei_24.2023_cm_mensagem_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1605/parecer_30.2024-projeto_de_lei_24.2023_cm_mensagem_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 24.2023 cm mensagem</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1606/parecer_31.2024-projeto_de_lei_07.2024_cm_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1606/parecer_31.2024-projeto_de_lei_07.2024_cm_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 07.2024 cm</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1612/parecer_32.2024-projeto_de_lei_10.2024ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1612/parecer_32.2024-projeto_de_lei_10.2024ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 10/2024</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1613/parecer_33.2024-projeto_de_lei_compl_02.2024ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1613/parecer_33.2024-projeto_de_lei_compl_02.2024ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Compl 02.2024</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1614/parecer_34.2024-projeto_de_resolucao_01.2024ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1614/parecer_34.2024-projeto_de_resolucao_01.2024ccj.doc</t>
   </si>
   <si>
     <t>Projeto de resolução 01.2024</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1630/parecer_35.2024-projeto_de_lei_12.2024ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1630/parecer_35.2024-projeto_de_lei_12.2024ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 12.2024</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1631/parecer_36.2024-projeto_de_lei_09.2024ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1631/parecer_36.2024-projeto_de_lei_09.2024ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 09.2024</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1632/parecer_37.2024-projeto_de_lei_11.2024ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1632/parecer_37.2024-projeto_de_lei_11.2024ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 11.2024</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1645/parecer_38.2024-projeto_de_lei_11.2023_cm_mensagem_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1645/parecer_38.2024-projeto_de_lei_11.2023_cm_mensagem_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 11.2023 cm mensagem</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1646/parecer_39.2024-projeto_de_lei_31.2023_cm_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1646/parecer_39.2024-projeto_de_lei_31.2023_cm_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 31.2023 cm</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1647/parecer_40.2024-projeto_de_lei_33.2023_cm_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1647/parecer_40.2024-projeto_de_lei_33.2023_cm_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 33.2023 cm</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1648/parecer_41.2024-projeto_de_lei_14.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1648/parecer_41.2024-projeto_de_lei_14.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 14.2024</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1682/parecer_42.2024-projeto_de_lei_17.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1682/parecer_42.2024-projeto_de_lei_17.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 17</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1683/parecer_43.2024-projeto_de_lei_complementar_03.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1683/parecer_43.2024-projeto_de_lei_complementar_03.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei Complementar 03.2024</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1688/parecer_44.2024-projeto_de_lei_18.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1688/parecer_44.2024-projeto_de_lei_18.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 18.2024</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1696/parecer_45.2024-projeto_de_lei_21.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1696/parecer_45.2024-projeto_de_lei_21.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 21.2024</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1714/parecer_46.2024-projeto_de_decreto_legislativo_1.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1714/parecer_46.2024-projeto_de_decreto_legislativo_1.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de decreto legislativo 1.2024</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1726/parecer_47.2024-projeto_de_lei_19.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1726/parecer_47.2024-projeto_de_lei_19.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 19.2024</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1739/parecer_48.2024-projeto_de_lei_comp_04.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1739/parecer_48.2024-projeto_de_lei_comp_04.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei comp 04.2024</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1740/parecer_49.2024-projeto_de_lei_22.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1740/parecer_49.2024-projeto_de_lei_22.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 22.2024</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1741/parecer_50.2024-projeto_de_lei_23.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1741/parecer_50.2024-projeto_de_lei_23.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 23.2024</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1742/parecer_51.2024-projeto_de_lei_13.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1742/parecer_51.2024-projeto_de_lei_13.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 13.2024</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1749/parecer_52.2024-projeto_de_lei_25.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1749/parecer_52.2024-projeto_de_lei_25.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 25.2024</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1755/parecer_53.2024-projeto_de_lei_15.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1755/parecer_53.2024-projeto_de_lei_15.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 15.2024</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1756/parecer_54.2024-projeto_de_lei_16.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1756/parecer_54.2024-projeto_de_lei_16.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 16.2024</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1761/parecer_55.2024-projeto_de_lei_27.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1761/parecer_55.2024-projeto_de_lei_27.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 27.2024</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1762/parecer_56.2024-projeto_de_lei_26.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1762/parecer_56.2024-projeto_de_lei_26.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 26.2024</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1779/parecer_57.2024-projeto_de_lei_31.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1779/parecer_57.2024-projeto_de_lei_31.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 31.2024</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1780/parecer_58.2024-projeto_de_decreto_02.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1780/parecer_58.2024-projeto_de_decreto_02.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de decreto 02.2024</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1786/parecer_59.2024-projeto_de_lei_28.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1786/parecer_59.2024-projeto_de_lei_28.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 28.2024</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1787/parecer_60.2024-projeto_de_lei_29.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1787/parecer_60.2024-projeto_de_lei_29.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 29.2024</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1792/parecer_61.2024-projeto_de_lei_30.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1792/parecer_61.2024-projeto_de_lei_30.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 30.2024</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1793/parecer_62.2024-projeto_de_lei_33.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1793/parecer_62.2024-projeto_de_lei_33.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 33.2024</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1794/parecer_63.2024-projeto_de_lei_comp_05.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1794/parecer_63.2024-projeto_de_lei_comp_05.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Comp 05.2024</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1795/parecer_64.2024-projeto_de_lei_34.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1795/parecer_64.2024-projeto_de_lei_34.2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 34.2024</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1802/parecer_65.2024-projeto_de_lei_comp_06.2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1802/parecer_65.2024-projeto_de_lei_comp_06.2024_ccj.doc</t>
   </si>
   <si>
     <t>projeto de lei compl 06-2024</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1812/parecer_66.2024-proposta_de_emenda_n_1_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1812/parecer_66.2024-proposta_de_emenda_n_1_ccj.doc</t>
   </si>
   <si>
     <t>Proposta de emenda n 1</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1813/parecer_67.2024-projeto_de_resolucao_n_05-2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1813/parecer_67.2024-projeto_de_resolucao_n_05-2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de resolução n 05-2024</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1814/parecer_68.2024-projeto_de_lei_32-2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1814/parecer_68.2024-projeto_de_lei_32-2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 32-2024</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1818/parecer_69.2024-projeto_de_lei_37-2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1818/parecer_69.2024-projeto_de_lei_37-2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 37-2024</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1819/parecer_70.2024-projeto_de_lei_32-2023_cm_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1819/parecer_70.2024-projeto_de_lei_32-2023_cm_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 32-2023 CM</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1820/parecer_71.2024-projeto_de_lei_35-2024_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1820/parecer_71.2024-projeto_de_lei_35-2024_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei 35-2024</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>CECSA</t>
   </si>
   <si>
     <t>Comissão de Educação, Cultura, Saúde e As. Social</t>
   </si>
   <si>
     <t>Educação, Cultura, Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1507/parecer_01.2024_-_projeto_de_lei_002.2024_-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1507/parecer_01.2024_-_projeto_de_lei_002.2024_-__cecsas.doc</t>
   </si>
   <si>
     <t>Parecer 01.2024 - Projeto de Lei 002.2024</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1508/parecer_02.2024_-_projeto_de_lei_003.2024_-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1508/parecer_02.2024_-_projeto_de_lei_003.2024_-__cecsas.doc</t>
   </si>
   <si>
     <t>Parecer 02.2024 - Projeto de Lei 003.2024</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1509/parecer_03.2024_-_projeto_de_lei_004.2024_-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1509/parecer_03.2024_-_projeto_de_lei_004.2024_-__cecsas.doc</t>
   </si>
   <si>
     <t>Parecer 03.2024 - Projeto de Lei 004.2024</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1510/parecer_04.2024_-_projeto_de_lei_21.2023_-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1510/parecer_04.2024_-_projeto_de_lei_21.2023_-__cecsas.doc</t>
   </si>
   <si>
     <t>Parecer 04.2024 - Projeto de Lei 21.2023</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1541/parecer_05.2024_-_projeto_de_lei_06.2023_cm-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1541/parecer_05.2024_-_projeto_de_lei_06.2023_cm-__cecsas.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 06.2023 CM</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1542/parecer_06.2024_-_projeto_de_lei_28.2023_cm-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1542/parecer_06.2024_-_projeto_de_lei_28.2023_cm-__cecsas.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 28.2023 CM</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1543/parecer_07.2024_-_projeto_de_lei_10.2023_cm-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1543/parecer_07.2024_-_projeto_de_lei_10.2023_cm-__cecsas.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 10.2023 CM</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1560/parecer_09.2024_-_projeto_de_lei_11.2023_cm-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1560/parecer_09.2024_-_projeto_de_lei_11.2023_cm-__cecsas.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 11.2023 CM</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1580/parecer_10.2024_-_projeto_de_lei_08.2024_-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1580/parecer_10.2024_-_projeto_de_lei_08.2024_-__cecsas.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 08.2024</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1581/parecer_10.2024_-_projeto_de_lei_08.2024_-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1581/parecer_10.2024_-_projeto_de_lei_08.2024_-__cecsas.doc</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1582/parecer_11.2024_-_projeto_de_lei_07.2024_-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1582/parecer_11.2024_-_projeto_de_lei_07.2024_-__cecsas.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 07.2024</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1607/parecer_12.2024_projeto_de_lei_35.2023_cm_cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1607/parecer_12.2024_projeto_de_lei_35.2023_cm_cecsas.doc</t>
   </si>
   <si>
     <t>projeto de lei 35.2023 cm</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1608/parecer_13.2024_projeto_de_lei_07.2024_cm_cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1608/parecer_13.2024_projeto_de_lei_07.2024_cm_cecsas.doc</t>
   </si>
   <si>
     <t>projeto de lei 07.2024 cm</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1633/parecer_14.2024_projeto_de_lei_10.2024__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1633/parecer_14.2024_projeto_de_lei_10.2024__cecsas.doc</t>
   </si>
   <si>
     <t>projeto de lei 10.2024</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1634/parecer_15.2024_projeto_de_lei_12.2024__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1634/parecer_15.2024_projeto_de_lei_12.2024__cecsas.doc</t>
   </si>
   <si>
     <t>projeto de lei 12.2024</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1649/parecer_16.2024_projeto_de_lei_31.2023_cm_cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1649/parecer_16.2024_projeto_de_lei_31.2023_cm_cecsas.doc</t>
   </si>
   <si>
     <t>projeto de lei 31.2023 cm</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1650/parecer_17.2024_projeto_de_lei_14.2024_cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1650/parecer_17.2024_projeto_de_lei_14.2024_cecsas.doc</t>
   </si>
   <si>
     <t>projeto de lei 14.2024</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1686/parecer_18.2024_projeto_de_lei_complementar_03.2024_cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1686/parecer_18.2024_projeto_de_lei_complementar_03.2024_cecsas.doc</t>
   </si>
   <si>
     <t>projeto de lei Complementar 03.2024</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1727/parecer_19.2024_projeto_de_lei_19.2024_cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1727/parecer_19.2024_projeto_de_lei_19.2024_cecsas.doc</t>
   </si>
   <si>
     <t>projeto de lei 19.2024</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1743/parecer_20.2024_projeto_de_lei_22.2024_cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1743/parecer_20.2024_projeto_de_lei_22.2024_cecsas.doc</t>
   </si>
   <si>
     <t>projeto de lei 22.2024</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1788/parecer_21.2024_projeto_de_lei_28.2024_cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1788/parecer_21.2024_projeto_de_lei_28.2024_cecsas.doc</t>
   </si>
   <si>
     <t>projeto de lei 28.2024</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1823/parecer_22.2024_projeto_de_lei_35.2024_cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1823/parecer_22.2024_projeto_de_lei_35.2024_cecsas.doc</t>
   </si>
   <si>
     <t>projeto de lei 35.2024</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>CFO</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1511/parecer_01.2024_-_projeto_de_lei_001-2024__-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1511/parecer_01.2024_-_projeto_de_lei_001-2024__-_cfo.doc</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1512/parecer_02.2024_-_projeto_de_lei_001-2024_cm_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1512/parecer_02.2024_-_projeto_de_lei_001-2024_cm_-_cfo.doc</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1513/parecer_03.2024_-_projeto_de_lei_002-2024_cm_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1513/parecer_03.2024_-_projeto_de_lei_002-2024_cm_-_cfo.doc</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1514/parecer_04.2024_-_projeto_de_lei_003-2024_cm_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1514/parecer_04.2024_-_projeto_de_lei_003-2024_cm_-_cfo.doc</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1515/parecer_05.2024_-_projeto_de_lei_002-2024_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1515/parecer_05.2024_-_projeto_de_lei_002-2024_-_cfo.doc</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1516/parecer_06.2024_-_projeto_de_lei_003-2024_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1516/parecer_06.2024_-_projeto_de_lei_003-2024_-_cfo.doc</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1517/parecer_07.2024_-_projeto_de_lei_004-2024_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1517/parecer_07.2024_-_projeto_de_lei_004-2024_-_cfo.doc</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1518/parecer_08.2024_-_projeto_de_lei_21-2023_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1518/parecer_08.2024_-_projeto_de_lei_21-2023_-_cfo.doc</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1544/parecer_09.2024_-_projeto_de_lei_06-2023_cm_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1544/parecer_09.2024_-_projeto_de_lei_06-2023_cm_-_cfo.doc</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1545/parecer_010.2024_-_projeto_de_lei_28-2023_cm_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1545/parecer_010.2024_-_projeto_de_lei_28-2023_cm_-_cfo.doc</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1546/parecer_011.2024_-_projeto_de_lei_10-2023_cm_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1546/parecer_011.2024_-_projeto_de_lei_10-2023_cm_-_cfo.doc</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1547/parecer_012.2024_-_projeto_de_lei_24-2023_cm_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1547/parecer_012.2024_-_projeto_de_lei_24-2023_cm_-_cfo.doc</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1561/parecer_13.2024_-_projeto_de_lei_05-2024_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1561/parecer_13.2024_-_projeto_de_lei_05-2024_-_cfo.doc</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1576/parecer_14.2024_-_projeto_de_lei_08-2024_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1576/parecer_14.2024_-_projeto_de_lei_08-2024_-_cfo.doc</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1577/parecer_15.2024_-_projeto_de_lei_07-2024_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1577/parecer_15.2024_-_projeto_de_lei_07-2024_-_cfo.doc</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1578/parecer_16.2024_-_projeto_de_lei_comp_01-2024_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1578/parecer_16.2024_-_projeto_de_lei_comp_01-2024_-_cfo.doc</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1579/parecer_17.2024_-_projeto_de_resolucao_02-2024_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1579/parecer_17.2024_-_projeto_de_resolucao_02-2024_-_cfo.doc</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1594/parecer_18.2024_projeto_de_lei_05-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1594/parecer_18.2024_projeto_de_lei_05-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei 05-2024 CM</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1595/parecer_19.2024_projeto_de_lei_06-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1595/parecer_19.2024_projeto_de_lei_06-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei 06-2024</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1635/parecer_20.2024_projeto_de_lei_compl_02-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1635/parecer_20.2024_projeto_de_lei_compl_02-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei compl 02-2024</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1636/parecer_21.2024_projeto_de_lei_10-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1636/parecer_21.2024_projeto_de_lei_10-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei 10-2024</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1637/parecer_22.2024_projeto_de_lei_09-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1637/parecer_22.2024_projeto_de_lei_09-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei 09-2024</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1638/parecer_23.2024_projeto_de_lei_11-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1638/parecer_23.2024_projeto_de_lei_11-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei 11-2024</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1684/parecer_24.2024_projeto_de_lei_17-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1684/parecer_24.2024_projeto_de_lei_17-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei 17-2024</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1685/parecer_25.2024_projeto_de_lei_complementar_03-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1685/parecer_25.2024_projeto_de_lei_complementar_03-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei Complementar 03-2024</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1689/parecer_26.2024_projeto_de_lei_18-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1689/parecer_26.2024_projeto_de_lei_18-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei 18-2024</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1697/parecer_27.2024_projeto_de_lei_27-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1697/parecer_27.2024_projeto_de_lei_27-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei 27-2024</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1715/parecer_28.2024_projeto_de_decreto_legislativo_01-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1715/parecer_28.2024_projeto_de_decreto_legislativo_01-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de decreto legislativo 01-2024</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1744/parecer_29.2024_projeto_de_lei_13-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1744/parecer_29.2024_projeto_de_lei_13-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei 13-2024</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1750/parecer_30.2024_projeto_de_lei_25-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1750/parecer_30.2024_projeto_de_lei_25-2024_cfo.doc</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1757/parecer_31.2024_projeto_de_lei_15-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1757/parecer_31.2024_projeto_de_lei_15-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei 15-2024</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1758/parecer_32.2024_projeto_de_lei_16-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1758/parecer_32.2024_projeto_de_lei_16-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei 16-2024</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1763/parecer_33.2024_projeto_de_lei_26-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1763/parecer_33.2024_projeto_de_lei_26-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei 26-2024</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1781/parecer_34.2024_projeto_de_lei_31-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1781/parecer_34.2024_projeto_de_lei_31-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei 31-2024</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1782/parecer_35.2024_projeto_de_decreto_legislativo_02-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1782/parecer_35.2024_projeto_de_decreto_legislativo_02-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de decreto legislativo 02-2024</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1789/parecer_36.2024_projeto_de_lei_28-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1789/parecer_36.2024_projeto_de_lei_28-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei 28-2024</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1796/parecer_37.2024_projeto_de_lei_33-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1796/parecer_37.2024_projeto_de_lei_33-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei 33-2024</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1797/parecer_38.2024_projeto_de_lei_compl_05-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1797/parecer_38.2024_projeto_de_lei_compl_05-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei compl 05-2024</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1798/parecer_39.2024_projeto_de_lei_compl_34-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1798/parecer_39.2024_projeto_de_lei_compl_34-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei 34-2024</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1801/parecer_40.2024_projeto_de_lei_compl_06-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1801/parecer_40.2024_projeto_de_lei_compl_06-2024_cfo.doc</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1821/parecer_41.2024_proposta_de_emenda_a_lei_org_1_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1821/parecer_41.2024_proposta_de_emenda_a_lei_org_1_cfo.doc</t>
   </si>
   <si>
     <t>proposta de emenda a lei orgânica</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1822/parecer_42.2024_projeto_de_lei_n_35-2024_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1822/parecer_42.2024_projeto_de_lei_n_35-2024_cfo.doc</t>
   </si>
   <si>
     <t>projeto de lei n 35-2024</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>COSP</t>
   </si>
   <si>
     <t>Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
     <t>Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1548/parecer_01-2024_-_projeto_de_lei__24.2023__cm_-_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1548/parecer_01-2024_-_projeto_de_lei__24.2023__cm_-_cop.doc</t>
   </si>
   <si>
     <t>Projeto de Lei  24.2023  CM</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1651/parecer_02-2024_-_projeto_de_lei_10.2024_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1651/parecer_02-2024_-_projeto_de_lei_10.2024_cop.doc</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1687/parecer_03-2024_-_projeto_de_lei_17.2024_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1687/parecer_03-2024_-_projeto_de_lei_17.2024_cop.doc</t>
   </si>
   <si>
     <t>projeto de lei 17.2024</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1690/parecer_04-2024_-_projeto_de_lei_18.2024_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1690/parecer_04-2024_-_projeto_de_lei_18.2024_cop.doc</t>
   </si>
   <si>
     <t>projeto de lei 18.2024</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1698/parecer_05-2024_-_projeto_de_lei_21.2024_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1698/parecer_05-2024_-_projeto_de_lei_21.2024_cop.doc</t>
   </si>
   <si>
     <t>projeto de lei 21.2024</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1745/parecer_06-2024_-_projeto_de_lei_compl_04.2024_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1745/parecer_06-2024_-_projeto_de_lei_compl_04.2024_cop.doc</t>
   </si>
   <si>
     <t>projeto de lei compl 04.2024</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1746/parecer_07-2024_-_projeto_de_lei__23.2024_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1746/parecer_07-2024_-_projeto_de_lei__23.2024_cop.doc</t>
   </si>
   <si>
     <t>projeto de lei  23.2024</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1751/parecer_08-2024_-_projeto_de_lei__25.2024_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1751/parecer_08-2024_-_projeto_de_lei__25.2024_cop.doc</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1783/parecer_09-2024_-_projeto_de_lei__31.2024_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1783/parecer_09-2024_-_projeto_de_lei__31.2024_cop.doc</t>
   </si>
   <si>
     <t>projeto de lei  31.2024</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1799/parecer_10-2024_-_projeto_de_lei_compl_05.2024_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1799/parecer_10-2024_-_projeto_de_lei_compl_05.2024_cop.doc</t>
   </si>
   <si>
     <t>projeto de lei compl 05.2024</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1803/parecer_11-2024_-_projeto_de_lei_compl_06.2024_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1803/parecer_11-2024_-_projeto_de_lei_compl_06.2024_cop.doc</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1815/parecer_12-2024_-_projeto_de_lei_32.2024_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1815/parecer_12-2024_-_projeto_de_lei_32.2024_cop.doc</t>
   </si>
   <si>
     <t>projeto de lei 32.2024</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1563/emenda_aditiva_001.24_-_projeto_de_lei_no_10.23_-_jardins_de_mel.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1563/emenda_aditiva_001.24_-_projeto_de_lei_no_10.23_-_jardins_de_mel.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 10.23 - jardins de mel</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1811/emenda_aditiva_02.24_projeto_de_lei_32-2024.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1811/emenda_aditiva_02.24_projeto_de_lei_32-2024.doc</t>
   </si>
   <si>
     <t>emenda aditiva 02.24 projeto de lei 32-2024</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1564/emenda_modificativa_001.24_-_projeto_de_lei_11.23_cm.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1564/emenda_modificativa_001.24_-_projeto_de_lei_11.23_cm.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 11.23 CM</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1596/emenda_modificativa_002.24_-_projeto_de_lei_34.23_cm.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1596/emenda_modificativa_002.24_-_projeto_de_lei_34.23_cm.doc</t>
   </si>
   <si>
     <t>projeto de lei 34.23 cm</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1597/emenda_modificativa_003.24_-_projeto_de_lei_05.24_cm.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1597/emenda_modificativa_003.24_-_projeto_de_lei_05.24_cm.doc</t>
   </si>
   <si>
     <t>projeto de lei 05.24 cm</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1626/emenda_modificativa_04.24_projeto_de_lei_12-2024.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1626/emenda_modificativa_04.24_projeto_de_lei_12-2024.doc</t>
   </si>
   <si>
     <t>projeto de lei 12-2024</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1565/emenda_supressiva_001.24_-_projeto_de_lei_no_24.23_-_jardins_de_mel.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1565/emenda_supressiva_001.24_-_projeto_de_lei_no_24.23_-_jardins_de_mel.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 24.23 - jardins de mel</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Aparecido Leonardo da Silva - Biguá</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1524/indicacao_01-2024_bigua_solicitando_projeto_de_lei_de_incentivo_ao_esporte_amador.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1524/indicacao_01-2024_bigua_solicitando_projeto_de_lei_de_incentivo_ao_esporte_amador.doc</t>
   </si>
   <si>
     <t>solicitando projeto de lei de incentivo ao esporte amador</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>Josué Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1527/indicacao_02-2024_josue_solicitando_parceria_com_o_prefeito_de_nova_aurora_1.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1527/indicacao_02-2024_josue_solicitando_parceria_com_o_prefeito_de_nova_aurora_1.doc</t>
   </si>
   <si>
     <t>SOLICITANDO PARCERIA COM O PREFEITO DE NOVA AURORA</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1552/indicacao_03-2024_josue_solicitando_instalacao_de_redutores_de_velocidade.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1552/indicacao_03-2024_josue_solicitando_instalacao_de_redutores_de_velocidade.doc</t>
   </si>
   <si>
     <t>JOSUE SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1553/indicacao_04-2024_bigua_solicitando_instalacao_de_um_virador.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1553/indicacao_04-2024_bigua_solicitando_instalacao_de_um_virador.doc</t>
   </si>
   <si>
     <t>SOLICITANDO INSTALAÇÃO DE UM VIRADOR</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1554/indicacao_05-2024_bigua_solicitando_uma_lei_do_parque_industrial.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1554/indicacao_05-2024_bigua_solicitando_uma_lei_do_parque_industrial.doc</t>
   </si>
   <si>
     <t>SOLICITANDO UMA LEI DO PARQUE INDUSTRIAL</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>Edinaldo de Jesus Sobral</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1562/indicacao_06-2024_edinaldo_solicitando_que_cumpra_o_estabelecido_no_plano_de_arborizacao.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1562/indicacao_06-2024_edinaldo_solicitando_que_cumpra_o_estabelecido_no_plano_de_arborizacao.doc</t>
   </si>
   <si>
     <t>SOLICITANDO QUE CUMPRA O ESTABELECIDO NO PLANO DE ARBORIZAÇÃO</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1568/indicacao_07-2024_bigua_solicitando_um_gari_para_a_praca.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1568/indicacao_07-2024_bigua_solicitando_um_gari_para_a_praca.doc</t>
   </si>
   <si>
     <t>BIGUA SOLICITANDO UM GARI PARA A PRAÇA</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1589/indicacao_08-2024_solicitando_implatacao_de_quadra_de_beach_tenis.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1589/indicacao_08-2024_solicitando_implatacao_de_quadra_de_beach_tenis.doc</t>
   </si>
   <si>
     <t>solicitando implantação de quadra de beach tenis</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1617/indicacao_09-2024_edinaldo_solicitando_asfalto_na_estrada_arare.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1617/indicacao_09-2024_edinaldo_solicitando_asfalto_na_estrada_arare.doc</t>
   </si>
   <si>
     <t>solicitando asfalto na estrada araré</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1618/indicacao_10-2024_edinaldo_solicitando_regularizacao_da_casa_mortuaria.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1618/indicacao_10-2024_edinaldo_solicitando_regularizacao_da_casa_mortuaria.doc</t>
   </si>
   <si>
     <t>solicitando regularização da casa mortuária</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1664/indicacao_11-2024_edinaldo_solicitando_utilizacao_do_triturador_de_galhos.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1664/indicacao_11-2024_edinaldo_solicitando_utilizacao_do_triturador_de_galhos.doc</t>
   </si>
   <si>
     <t>solicitando utilização do triturador de galhos</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1672/indicacao_12-2024_edinaldo_substituicao_dos_moveis_capela_mortuaria_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1672/indicacao_12-2024_edinaldo_substituicao_dos_moveis_capela_mortuaria_.doc</t>
   </si>
   <si>
     <t>substituição dos moveis capela mortuária</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1692/indicacao_13-2024_edinaldo_instalacao_ecoponto_apertado_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1692/indicacao_13-2024_edinaldo_instalacao_ecoponto_apertado_.doc</t>
   </si>
   <si>
     <t>instalação ecoponto apertado</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1716/indicacao_14-2024_josue_solicitando_manutencao_van_da_saude.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1716/indicacao_14-2024_josue_solicitando_manutencao_van_da_saude.doc</t>
   </si>
   <si>
     <t>solicitando manutenção van da saúde</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1717/indicacao_15-2024_bigua_solicitando_boca_de_lobo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1717/indicacao_15-2024_bigua_solicitando_boca_de_lobo.doc</t>
   </si>
   <si>
     <t>solicitando boca de lobo</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1718/indicacao_16-2024_josue_solicitando_manutencao_na_pra_da_academia_da_terceira_idade.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1718/indicacao_16-2024_josue_solicitando_manutencao_na_pra_da_academia_da_terceira_idade.doc</t>
   </si>
   <si>
     <t>solicitando manutenção na praça da academia da terceira idade</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1721/indicacao_17-2024_bigua_solicitando_reparo_na_buraco_quadra_sintetica_cristo_rei.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1721/indicacao_17-2024_bigua_solicitando_reparo_na_buraco_quadra_sintetica_cristo_rei.doc</t>
   </si>
   <si>
     <t>solicitando reparo na buraco quadra sintetica cristo rei</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1754/indicacao_18-2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1754/indicacao_18-2024.pdf</t>
   </si>
   <si>
     <t>caixa d'agua bela vista</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1774/indicacao_19-2024_bigua_solicitando_lei_de_exclusividade_de_desmembramento_e_parcelamento_de_solo_em_area_rural.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1774/indicacao_19-2024_bigua_solicitando_lei_de_exclusividade_de_desmembramento_e_parcelamento_de_solo_em_area_rural.doc</t>
   </si>
   <si>
     <t>solicitando lei de exclusividade de desmembramento e parcelamento de solo em area rural.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1520/mocao_01-2024-_josue_pesar_ademir.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1520/mocao_01-2024-_josue_pesar_ademir.doc</t>
   </si>
   <si>
     <t>PESAR ADEMIR</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1521/mocao_02-2024-_josue_pesar_maria_avila.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1521/mocao_02-2024-_josue_pesar_maria_avila.doc</t>
   </si>
   <si>
     <t>PESAR MARIA AVILA</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>Sergio Vesco</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1522/mocao_03-2024-_sergio_pesar_gracinda.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1522/mocao_03-2024-_sergio_pesar_gracinda.doc</t>
   </si>
   <si>
     <t>PESAR GRACINDA</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1523/mocao_04-2024-_josue_pesar_jorge.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1523/mocao_04-2024-_josue_pesar_jorge.doc</t>
   </si>
   <si>
     <t>PESAR JORGE</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1569/mocao_05-2024-_edinaldo_pesar_jose_coelho.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1569/mocao_05-2024-_edinaldo_pesar_jose_coelho.doc</t>
   </si>
   <si>
     <t>PESAR JOSÉ COELHO</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>RAIMUNDO MARQUES CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1590/mocao_07-2024-_raimundo_pesar_joana.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1590/mocao_07-2024-_raimundo_pesar_joana.doc</t>
   </si>
   <si>
     <t>pesar joana</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1591/mocao_08-2024-_sergio_aplausos_agente_de_endemias.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1591/mocao_08-2024-_sergio_aplausos_agente_de_endemias.doc</t>
   </si>
   <si>
     <t>aplausos agente de endemias</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1600/mocao_09-2024_-_raimundo_pesar_sirlei.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1600/mocao_09-2024_-_raimundo_pesar_sirlei.doc</t>
   </si>
   <si>
     <t>pesar sirlei</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1615/mocao_10-2024_-_raimundo_aplausos.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1615/mocao_10-2024_-_raimundo_aplausos.doc</t>
   </si>
   <si>
     <t>Aplausos novo comandante</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1620/mocao_11-2024_-_josue_pesar_sueli.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1620/mocao_11-2024_-_josue_pesar_sueli.doc</t>
   </si>
   <si>
     <t>Pesar Sueli</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1622/mocao_12-2024_-_bigua__pesar_genuefa.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1622/mocao_12-2024_-_bigua__pesar_genuefa.doc</t>
   </si>
   <si>
     <t>Pesar Genuefa</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1623/mocao_13-2024_-_josue__pesar_aparecido.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1623/mocao_13-2024_-_josue__pesar_aparecido.doc</t>
   </si>
   <si>
     <t>PESAR APARECIDO</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>PESAR MARTA</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1640/mocao_15-2024_-_bigua_pesar_orlando.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1640/mocao_15-2024_-_bigua_pesar_orlando.doc</t>
   </si>
   <si>
     <t>PESAR ORLANDO</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1652/mocao_16-2024_-_josue_pesar_herminia.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1652/mocao_16-2024_-_josue_pesar_herminia.doc</t>
   </si>
   <si>
     <t>PESAR HERMÍNIA</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1659/mocao_17-2024_-_josue_pesar_florinda.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1659/mocao_17-2024_-_josue_pesar_florinda.doc</t>
   </si>
   <si>
     <t>PESAR FLORINDA</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1660/mocao_18-2024_-_josue_repudio.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1660/mocao_18-2024_-_josue_repudio.doc</t>
   </si>
   <si>
     <t>REPUDIO</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1661/mocao_19-2024-_sergio_aplausos_estudante_igor.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1661/mocao_19-2024-_sergio_aplausos_estudante_igor.doc</t>
   </si>
   <si>
     <t>aplausos estudante Igor</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1663/mocao_20-2024-_josue_aplausos_engenheira_weslaine.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1663/mocao_20-2024-_josue_aplausos_engenheira_weslaine.doc</t>
   </si>
   <si>
     <t>aplausos engenheira Weslaine</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1665/mocao_21-2024_-_josue_pesar_fernando.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1665/mocao_21-2024_-_josue_pesar_fernando.doc</t>
   </si>
   <si>
     <t>PESAR FERNANDO</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1668/mocao_22-2024_-_bigua_e_pacoca_pesar_adeles.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1668/mocao_22-2024_-_bigua_e_pacoca_pesar_adeles.doc</t>
   </si>
   <si>
     <t>PESAR ADELES</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1691/mocao_23-2024_-_josue_pesar_nilce.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1691/mocao_23-2024_-_josue_pesar_nilce.doc</t>
   </si>
   <si>
     <t>PESAR NILCE</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1693/mocao_24-2024_-_josue_pesar_neide.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1693/mocao_24-2024_-_josue_pesar_neide.doc</t>
   </si>
   <si>
     <t>PESAR NEIDE</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1694/mocao_25-2024_-_josue_pesar_rita_burdinhao.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1694/mocao_25-2024_-_josue_pesar_rita_burdinhao.doc</t>
   </si>
   <si>
     <t>PESAR RITA BURDINHAO</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1710/mocao_26-2024_-_vereadores_pesar_pedro_malagutti.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1710/mocao_26-2024_-_vereadores_pesar_pedro_malagutti.doc</t>
   </si>
   <si>
     <t>VEREADORES PESAR PEDRO MALAGUTTI</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1711/mocao_27-2024-_josue_aplausos_atletas_de_voleibol.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1711/mocao_27-2024-_josue_aplausos_atletas_de_voleibol.doc</t>
   </si>
   <si>
     <t>aplausos atletas de voleibol.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>MIGUEL DIAS</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1713/mocao_28-2024-_miguel_aplausos_deputado.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1713/mocao_28-2024-_miguel_aplausos_deputado.doc</t>
   </si>
   <si>
     <t>aplausos deputado</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1722/mocao_29-2024_-_bigua_pesar_aparecido.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1722/mocao_29-2024_-_bigua_pesar_aparecido.doc</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1731/mocao_30-2024_-_sergio_pesar_maria_da_penha.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1731/mocao_30-2024_-_sergio_pesar_maria_da_penha.doc</t>
   </si>
   <si>
     <t>pesar maria da penha</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1732/mocao_31-2024_-_bigua_pesar_jayme.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1732/mocao_31-2024_-_bigua_pesar_jayme.doc</t>
   </si>
   <si>
     <t>PESAR JAYME</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1733/mocao_32-2024_-_bigua_pesar_antonio.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1733/mocao_32-2024_-_bigua_pesar_antonio.doc</t>
   </si>
   <si>
     <t>PESAR ANTONIO</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1734/mocao_33-2024_-_bigua_pesar_sandra.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1734/mocao_33-2024_-_bigua_pesar_sandra.doc</t>
   </si>
   <si>
     <t>PESAR SANDRA</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1736/mocao_34-2024_-_raimundo_aplausos_enfermeira_aline.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1736/mocao_34-2024_-_raimundo_aplausos_enfermeira_aline.doc</t>
   </si>
   <si>
     <t>aplausos enfermeira aline</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1737/mocao_35-2024_-_edinaldo_aplausos_ex_secretaria_pollyana.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1737/mocao_35-2024_-_edinaldo_aplausos_ex_secretaria_pollyana.doc</t>
   </si>
   <si>
     <t>aplausos ex secretaria pollyana</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1753/mocao_36-2024_-_josue_pesar_paulo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1753/mocao_36-2024_-_josue_pesar_paulo.doc</t>
   </si>
   <si>
     <t>pesar Paulo</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1764/mocao_37-2024_-_bigua_pesar_euclides.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1764/mocao_37-2024_-_bigua_pesar_euclides.doc</t>
   </si>
   <si>
     <t>PESAR EUCLIDES</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1770/mocao_38-2024-_miguel_aplausos_equipe_sicredi.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1770/mocao_38-2024-_miguel_aplausos_equipe_sicredi.doc</t>
   </si>
   <si>
     <t>aplausos equipe sicredi</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1790/mocao_39-2024-_bigua_aplausos_pioneira.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1790/mocao_39-2024-_bigua_aplausos_pioneira.doc</t>
   </si>
   <si>
     <t>aplausos Pioneira</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1807/mocao_40-2024_-_miguel_pesar_avelino.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1807/mocao_40-2024_-_miguel_pesar_avelino.doc</t>
   </si>
   <si>
     <t>PESAR AVELINO</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1809/mocao_41-2024_-_josue_pesar_maria_de_lourdes.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1809/mocao_41-2024_-_josue_pesar_maria_de_lourdes.doc</t>
   </si>
   <si>
     <t>Pesar Maria de Lourdes</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1699/projeto_de_decreto_legislativo_no1.2024_-_contas_prefeito_de_2022.doc</t>
-[...2 lines deleted...]
-    <t>Contas do Poder Executivo Municipal referente ao Exercício Financeiro 2022.</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1699/projeto_de_decreto_legislativo_no1.2024_-_contas_prefeito_de_2022.doc</t>
+  </si>
+  <si>
+    <t>Fica aprova SEM RESSALVAS as contas do Poder Executivo Municipal referente ao exercício financeiro 2022.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1785/projeto_de_decreto_legislativo_no2.2024_-_contas_prefeito_de_2022.pdf</t>
-[...2 lines deleted...]
-    <t>PROJETO DE DECRETO LEGISLATIVO Nº 2/2024 - CONTAS PREFEITO DE 2023</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1785/projeto_de_decreto_legislativo_no2.2024_-_contas_prefeito_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>Fica aprovada SEM  RESSALVAS as contas do Poder Executivo Municipal referente ao exercício financeiro 2023</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Orivaldo Municelli</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1519/projeto_de_lei_complementar_no_01.2024_-_gestor_de_contratos.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1519/projeto_de_lei_complementar_no_01.2024_-_gestor_de_contratos.docx</t>
   </si>
   <si>
     <t>Cria e inclui o Cargo de Gestor de Contratos na Lei Complementar nº 41/2018 e dá outras providências:</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1611/projeto_de_lei_complementar_no_02.2024_-_cria_vaga_de_motorista.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1611/projeto_de_lei_complementar_no_02.2024_-_cria_vaga_de_motorista.docx</t>
   </si>
   <si>
     <t>Cria vagas de Motorista no quadro de vagas temporárias, para atender à necessidade de contratação temporária de excepcional interesse público, nos termos da Lei Complementar nº 36, de 28 de abril de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1677/projeto_de_lei_complementar_n_03_2024_finalizado.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1677/projeto_de_lei_complementar_n_03_2024_finalizado.docx</t>
   </si>
   <si>
     <t>Cria vaga de Farmacêutico, altera o Anexo I, Tabela A, da Lei Complementar nº 14 de 19 de abril de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1720/projeto_lei_complementar_04.2024_-_altera_sistema_viario_-_cria_via_conectora_urbana_de_interesse_publico.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1720/projeto_lei_complementar_04.2024_-_altera_sistema_viario_-_cria_via_conectora_urbana_de_interesse_publico.docx</t>
   </si>
   <si>
     <t>Cria e inclui na Lei Complementar nº 78/2023 (Lei de Sistema Viário do Município de Formosa do Oeste), a classificação de vias denominada Vias Conectoras Urbanas de Interesse Público e dá outras providências</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1777/projeto_lc_-_altera_perimetro_urbano.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1777/projeto_lc_-_altera_perimetro_urbano.docx</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 79/2023 (Delimitação do Perímetro Urbano do Município de Formosa do Oeste), retificando pontos que não foram incluídos conforme devido na Lei e alterando delimitação de pontos para incluir no perímetro urbano Zona de Expansão Residencial e Comercial.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1778/projeto_lc_-_altera_lei_zoneamento_uso_e_ocupacao_do_solo.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1778/projeto_lc_-_altera_lei_zoneamento_uso_e_ocupacao_do_solo.docx</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 76/2023 (Lei de Zoneamento, Uso e Ocupação do Solo do Município de Formosa do Oeste), definindo ocupação para áreas incluídas no perímetro urbano pela Lei Complementar n° 06/2024.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1488/projeto_001_2024_recomposicao_sal_dos_servidores_2024.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1488/projeto_001_2024_recomposicao_sal_dos_servidores_2024.doc</t>
   </si>
   <si>
     <t>Projeto de lei nº. 001/2024 - aumento salarial servidores públicos.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1492/projeto_002-2024_-_revoga_leis_que_doam_terrenos_no_para_e_micheleto.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1492/projeto_002-2024_-_revoga_leis_que_doam_terrenos_no_para_e_micheleto.doc</t>
   </si>
   <si>
     <t>Projeto nº. 002/2024 - revoga leis, 638/2011, 693/2012, 770/2014 e 998/2021.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1493/projeto_003-2024_-altera_lei_1011-2021_-_terrenos_no_micheleto.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1493/projeto_003-2024_-altera_lei_1011-2021_-_terrenos_no_micheleto.doc</t>
   </si>
   <si>
     <t>Projeto nº 003/2024 - Altera Lei 1011/2021 - (Micheleto)</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1494/projeto_004-2024_-altera_lei_1012-2021_-_terrenos_no_para.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1494/projeto_004-2024_-altera_lei_1012-2021_-_terrenos_no_para.doc</t>
   </si>
   <si>
     <t>Projeto 004/2024 - Altera Lei Municipal nº. 1012/2021 - (Moradia Pará)</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1532/projeto_de_lei_no_5-2024.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1532/projeto_de_lei_no_5-2024.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação Técnica e Financeira com a Associação Formosa do Oeste de Recicladores – AFOR.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1533/projeto_de_lei_07.2024_-_auxilio_transporte.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1533/projeto_de_lei_07.2024_-_auxilio_transporte.docx</t>
   </si>
   <si>
     <t>Altera disposto da Lei nº 1041/2023, que trata do “Programa de Auxílio Transporte para Estudantes Universitários e Nível Técnico na Modalidade Presencial” e dá outras providências.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1567/projeto_de_lei_no_8-_alteracao_lei_926-2019.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1567/projeto_de_lei_no_8-_alteracao_lei_926-2019.docx</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei nº 926, de 12 de novembro de 2019, que dispõe sobre a autorização para o Município de Formosa do Oeste conveniar com o Instituto Sana Isabel.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1598/projeto_de_lei_lei_09-2024_ldo_2025_formosa.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1598/projeto_de_lei_lei_09-2024_ldo_2025_formosa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 09-2024 Lei de Diretrizes Orçamentária- LDO 2025</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1599/projeto_de_lei_n_10_de_15_de_abril_de_2024.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1599/projeto_de_lei_n_10_de_15_de_abril_de_2024.docx</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Saneamento Básico e Ambiental (FMSBA), institui o Conselho Municipal de Saneamento Básico Ambiental (CMSBA), e revoga a Lei nº 23, de 20 de outubro de 1971, e dá outras providências.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1616/projeto_de_lei.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1616/projeto_de_lei.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a reformulação do Conselho Municipal de Habitação de Interesse Social e do Fundo Municipal de Habitação e Interesse Social de Formosa do Oeste - Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1621/projeto_de_lei_nr.11-2024_credito_especial_camara_municipal.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1621/projeto_de_lei_nr.11-2024_credito_especial_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 11/2024 crédito adicional especial</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1627/projeto_de_lei_no_13.2024_e_mensagem_justificativa.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1627/projeto_de_lei_no_13.2024_e_mensagem_justificativa.docx</t>
   </si>
   <si>
     <t>Estabelece medidas de incentivo à inovação, industrialização e à pesquisa científica e tecnológica no ambiente produtivo no âmbito do Município de Formosa do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1644/projeto_de_lei_14.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1644/projeto_de_lei_14.docx</t>
   </si>
   <si>
     <t>EMENTA: Cria o Conselho de Alimentação   Escolar - CAE, órgão colegiado de caráter fiscalizador, permanente, deliberativo e de assessoramento, com objetivo de formular a política municipal de gerenciamento da alimentação escolar do Município; revoga a Lei n° 07, de 31 de março de 1997 e sua respectiva alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1670/projeto_de_lei_no_15-2024.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1670/projeto_de_lei_no_15-2024.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com a Associação de Pais e Amigos dos Excepcionais de Formosa do Oeste – APAE, para repasse de recurso financeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1671/projeto_de_lei_16-2024.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1671/projeto_de_lei_16-2024.docx</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1678/projeto_de_lei__nr.17-2024_credito_especial.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1678/projeto_de_lei__nr.17-2024_credito_especial.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 17-2024 crédito especial</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1679/projeto_de_lei__nr.18-2024_credito_especial.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1679/projeto_de_lei__nr.18-2024_credito_especial.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 18-2024 crédito especial</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1695/projeto_de_lei__nr.21-2024_credito_especial__balsa.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1695/projeto_de_lei__nr.21-2024_credito_especial__balsa.doc</t>
   </si>
   <si>
     <t>Projeto nº 21-2024 credito especial</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1709/proposta_de_emenda_no_01-2024.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1709/proposta_de_emenda_no_01-2024.docx</t>
   </si>
   <si>
     <t>Altera a alínea “b” do inciso IX do artigo 43 da Lei Orgânica do Município de Formosa do Oeste.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1719/projeto_de_lei_19-2024_-_cria_os_componetes_do_sistema_nacional_de_seguranca_alimentar_e_nutricional.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1719/projeto_de_lei_19-2024_-_cria_os_componetes_do_sistema_nacional_de_seguranca_alimentar_e_nutricional.doc</t>
   </si>
   <si>
     <t>Cria os componentes do Sistema Nacional de Segurança Alimentar e Nutricional (SISAN) âmbito do Município de Formosa do Oeste, Estado do Paraná, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional, e dá outras providências.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1729/pl_22_altera_lei_978.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1729/pl_22_altera_lei_978.docx</t>
   </si>
   <si>
     <t>Altera o art. 16 da Lei nº 978, de 12 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1730/projeto_de_lei_.2024_-_alteracao_nome_das_vias_conjunto_manoela_inacio.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1730/projeto_de_lei_.2024_-_alteracao_nome_das_vias_conjunto_manoela_inacio.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos nomes das vias públicas do Conjunto Habitacional Manoela Inácio Garcia, anteriormente denominado Conjunto Habitacional Presidente Humberto de Alencar Castelo Branco, no Município de Formosa do Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1735/projeto_de_lei.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1735/projeto_de_lei.docx</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Esporte (CME) do Município de Formosa do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1748/projeto_de_lei__nr.25-2024_credito_especial.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1748/projeto_de_lei__nr.25-2024_credito_especial.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 25/2024</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1752/projeto_de_lei_no_27-2024.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1752/projeto_de_lei_no_27-2024.docx</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebração de Termo De Cooperação Técnica entre o Município de Formosa do Oeste/PR e a Câmara Municipal De Formosa Do Oeste/PR, com o objetivo de ceder servidor público municipal para compor a comissão de avaliação dos servidores da Câmara Municipal em estágio probatório, e dá outras providências.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1759/projeto_de_lei_nr._126__loa_2025_oficial.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1759/projeto_de_lei_nr._126__loa_2025_oficial.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 26-2024 LOA 2025</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1766/projeto_028-2024_-_doa_equipamentos_hospital.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1766/projeto_028-2024_-_doa_equipamentos_hospital.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 028/2024 - DOA BENS PARA INSTITUTO SANTA ISABEL</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1768/projeto_029-2024_-revoga_leis_996_1000_e_1001-2021.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1768/projeto_029-2024_-revoga_leis_996_1000_e_1001-2021.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 029/2024 - REVOGA LEIS 996/2021, 1000/2021 E 1001/2021</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1769/projeto_030-2024_-revoga_leis_1005-2021_-_1030-2022_e_1054-2023.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1769/projeto_030-2024_-revoga_leis_1005-2021_-_1030-2022_e_1054-2023.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 030/2024 - REVOGA LEIS 1005/2021, 1030/2022 E 1054/2023</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1772/projeto_de_lei_-_32-2024_-_mensagem_-_38-2024.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1772/projeto_de_lei_-_32-2024_-_mensagem_-_38-2024.docx</t>
   </si>
   <si>
     <t>Incorpora área de terras no perímetro urbano da sede do município de Formosa do Oeste e dá outras providências</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1773/projeto_de_lei_no_31.2024.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1773/projeto_de_lei_no_31.2024.docx</t>
   </si>
   <si>
     <t>Altera o Art. 1º da Lei nº 877/2018, para incluir a possibilidade de doação em pavimentação asfáltica, além de pedras irregulares, e dá outras providências</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1776/projeto_de_lei_nr_33-2024_compatibilizacao.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1776/projeto_de_lei_nr_33-2024_compatibilizacao.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 33-2024 compatibilização dos planos.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1805/projeto_de_lei_no_34-2024.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1805/projeto_de_lei_no_34-2024.docx</t>
   </si>
   <si>
     <t>Autoriza o Município de Formosa do Oeste a receber doação, sem ônus, condição ou encargos da empresa Copacol – Cooperativa Agroindustrial Consolata.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1806/projeto_de_lei.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1806/projeto_de_lei.docx</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Esporte e institui o Fundo Municipal do Esporte do Município de Formosa do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1810/projeto_037-2024_-_cede_uso_barracao_empresa_thalita_n._souza.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1810/projeto_037-2024_-_cede_uso_barracao_empresa_thalita_n._souza.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 037/2024 - CEDE USO BARRACÃO PARA EMPRESA THALITA N. DE SOUZA</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1816/pl_36_-_cessao_de_uso_emater.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1816/pl_36_-_cessao_de_uso_emater.docx</t>
   </si>
   <si>
     <t>Autoriza o Município de Formosa do Oeste a firmar Termo de Cessão de Uso Gratuito de 1 (um) aparelho de AR Condicionado, com o Instituto de Desenvolvimento Rural do Paraná – IAPAR-EMATER. (IDR-Paraná).</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1824/projeto_de_lei.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1824/projeto_de_lei.docx</t>
   </si>
   <si>
     <t>Autoriza o Município de Formosa do Oeste a firmar Termo de Concessão de Uso de 1 (um) Reservatório de Água em Polipropileno com capacidade de 10.000 (dez mil) litros, à MITRA DIOCESANA DE TOLEDO – PARÓQUIA SANTO INÁCIO DE LOYOLA</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1825/projeto_de_lei_n_39_2024_institui_o_programa_de_concessao_de_incentivo_a_avicultura_e_outros_1.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1825/projeto_de_lei_n_39_2024_institui_o_programa_de_concessao_de_incentivo_a_avicultura_e_outros_1.docx</t>
   </si>
   <si>
     <t>Institui o Programa de Concessão de Incentivo à Avicultura, Suinocultura e Piscicultura do Município de Formosa do Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>PLOCM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária CM</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1489/projeto_de_lei__1_-cm-_atualizacao_subsidios_prefeito.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1489/projeto_de_lei__1_-cm-_atualizacao_subsidios_prefeito.pdf</t>
   </si>
   <si>
     <t>Atualização subsídios prefeito</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1490/projeto_de_lei__2-cm-_atualizacao_subsidios_agentes_politicos_do_legislativo.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1490/projeto_de_lei__2-cm-_atualizacao_subsidios_agentes_politicos_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Atualização subsídios agentes políticos do legislativo</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1491/projeto_de_lei__3-cm-atualiza_salario_funcionarios.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1491/projeto_de_lei__3-cm-atualiza_salario_funcionarios.pdf</t>
   </si>
   <si>
     <t>Atualiza salário Funcionários</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1566/projeto_de_lei_04-24-cidadao_honorario_ricardo_barroscm.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1566/projeto_de_lei_04-24-cidadao_honorario_ricardo_barroscm.doc</t>
   </si>
   <si>
     <t>cidadão honorário Ricardo Barros</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1587/projeto_de_lei_05-24-cm_dispoe_sobre_a_fixacao_dos_subsidios_dos_vereadores_e_do_presidente.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1587/projeto_de_lei_05-24-cm_dispoe_sobre_a_fixacao_dos_subsidios_dos_vereadores_e_do_presidente.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE A FIXAÇÃO DOS SUBSIDIOS DOS VEREADORES E DO PRESIDENTE</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1588/projeto_de_lei_06-24-cm__fixa_os_subsidios_do_prefeito_vice_prefeito_e_dos_secretarios.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1588/projeto_de_lei_06-24-cm__fixa_os_subsidios_do_prefeito_vice_prefeito_e_dos_secretarios.doc</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DO PREFEITO, VICE PREFEITO E DOS SECRETÁRIOS</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1583/projeto_de_lei_07-24-cm_sobre_o_programama_de_jovem_aprendiz.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1583/projeto_de_lei_07-24-cm_sobre_o_programama_de_jovem_aprendiz.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 07-24-CM Sobre o programa de jovem aprendiz</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1700/projeto_de_lei_08-24-denomina_praca_adeles_borges.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1700/projeto_de_lei_08-24-denomina_praca_adeles_borges.doc</t>
   </si>
   <si>
     <t>denomina praça adeles borges</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1526/projeto_de_resolucao_1.24_-_etp.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1526/projeto_de_resolucao_1.24_-_etp.doc</t>
   </si>
   <si>
     <t>ETP</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1557/projeto_de_resolucao_2.24_-_pequenas_despesas.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1557/projeto_de_resolucao_2.24_-_pequenas_despesas.docx</t>
   </si>
   <si>
     <t>Pequenas despesas</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1643/projeto_de_resolucao_3.24_-_criterio_de_avaliacao_estagio_probatorio.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1643/projeto_de_resolucao_3.24_-_criterio_de_avaliacao_estagio_probatorio.docx</t>
   </si>
   <si>
     <t>Critério de avaliação estágio probatório</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1808/projeto_de_resolucao_5.24_-_horario_das_sessoes_ordinarias.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1808/projeto_de_resolucao_5.24_-_horario_das_sessoes_ordinarias.pdf</t>
   </si>
   <si>
     <t>horário das sessões ordinárias</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Interno</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1525/requerimento_03-2024_-_josue_solicitando_copia_arquitetonica_da_reforma_da_prefeitura_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1525/requerimento_03-2024_-_josue_solicitando_copia_arquitetonica_da_reforma_da_prefeitura_.doc</t>
   </si>
   <si>
     <t>COPIA ARQUITETONICA DA REFORMA DA PREFEITURA</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>Lucas Fernando Sabino da Silva</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1528/requerimento_04-2024_-_lucas_solicitando_manutencao_da_iluminacao_da_rua_vitoria_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1528/requerimento_04-2024_-_lucas_solicitando_manutencao_da_iluminacao_da_rua_vitoria_.doc</t>
   </si>
   <si>
     <t>LUCAS SOLICITANDO MANUTENÇÃO DA ILUMINAÇÃO DA RUA VITORIA</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1529/requerimento_06-2024_-_josue_solicitando_carro_para_aprobem_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1529/requerimento_06-2024_-_josue_solicitando_carro_para_aprobem_.doc</t>
   </si>
   <si>
     <t>JOSUE SOLICITANDO CARRO PARA APROBEM</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1530/requerimento_07-2024_-_sergio_ifa_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1530/requerimento_07-2024_-_sergio_ifa_.doc</t>
   </si>
   <si>
     <t>SERGIO IFA</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1531/requerimento_08-2024_-_josue_solicitando_informacoes_dos_aditivos_da_balsa_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1531/requerimento_08-2024_-_josue_solicitando_informacoes_dos_aditivos_da_balsa_.doc</t>
   </si>
   <si>
     <t>SOLICITANDO informações dos aditivos da balsa</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1550/requerimento_09-2024_-_miguel_solicitando_manutencao_nas_passagens_elevadas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1550/requerimento_09-2024_-_miguel_solicitando_manutencao_nas_passagens_elevadas.doc</t>
   </si>
   <si>
     <t>SOLICITANDO MANUTENÇÃO NAS PASSAGENS ELEVADAS</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1551/requerimento_12-2024_-_miguel_solicitando_sinalizacao_na_rodovia.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1551/requerimento_12-2024_-_miguel_solicitando_sinalizacao_na_rodovia.doc</t>
   </si>
   <si>
     <t>SOLICITANDO SINALIZAÇÃO NA RODOVIA</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1555/requerimento_13-2024_bigua_convenio_instituto_santa_isabel-_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1555/requerimento_13-2024_bigua_convenio_instituto_santa_isabel-_.doc</t>
   </si>
   <si>
     <t>CONVENIO INSTITUTO SANTA ISABEL</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1556/requerimento_14-2024_-_josue_solicitando_instalacao_de_ar_condicionado.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1556/requerimento_14-2024_-_josue_solicitando_instalacao_de_ar_condicionado.doc</t>
   </si>
   <si>
     <t>JOSUE SOLICITANDO INSTALAÇAO DE AR CONDICIONADO</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1570/requerimento_16-2024_-_sergio_direito_de_fala_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1570/requerimento_16-2024_-_sergio_direito_de_fala_.doc</t>
   </si>
   <si>
     <t>DIREITO DE FALA</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1586/requerimento_18-2024_-_josue_solicitando_informacoes_sobre_o_relogio_do_canteiro_municipal.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1586/requerimento_18-2024_-_josue_solicitando_informacoes_sobre_o_relogio_do_canteiro_municipal.doc</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇOES SOBRE O RELOGIO DO CANTEIRO MUNICIPAL</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1619/requerimento_23-2024_-_lucas_solicitando_melhorias_na_entrada_do_conj._micheletto.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1619/requerimento_23-2024_-_lucas_solicitando_melhorias_na_entrada_do_conj._micheletto.doc</t>
   </si>
   <si>
     <t>solicitando melhorias na entrada do conj. micheletto</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1624/requerimento_25-2024_-_raimundo_solicitando_melhorias_na_entrada_aguas_do_misterio.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1624/requerimento_25-2024_-_raimundo_solicitando_melhorias_na_entrada_aguas_do_misterio.doc</t>
   </si>
   <si>
     <t>solicitando melhorias na entrada aguas do misterio</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1625/requerimento_26-2024_-_josue_solicitando_instalacao_das_tartarugas_nas_rotatorias.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1625/requerimento_26-2024_-_josue_solicitando_instalacao_das_tartarugas_nas_rotatorias.doc</t>
   </si>
   <si>
     <t>solicitando instalaçao das tartarugas nas rotatorias</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1641/requerimento_29-2024_bigua_andamento_da_reforma_do_banheiro_da_terceira_idade-.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1641/requerimento_29-2024_bigua_andamento_da_reforma_do_banheiro_da_terceira_idade-.doc</t>
   </si>
   <si>
     <t>andamento da reforma do banheiro da terceira idade</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1642/requerimento_30-2024_bigua_processo_licitatorio_alargamento_das_pontes-.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1642/requerimento_30-2024_bigua_processo_licitatorio_alargamento_das_pontes-.doc</t>
   </si>
   <si>
     <t>processo licitatório alargamento das pontes</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1653/requerimento_32-2024_-_josue_solicitando_informacoes_sobre_atribuicoes_dos_monitores_de_onibus.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1653/requerimento_32-2024_-_josue_solicitando_informacoes_sobre_atribuicoes_dos_monitores_de_onibus.doc</t>
   </si>
   <si>
     <t>solicitando informações sobre atribuições dos monitores de ônibus</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1654/requerimento_33-2024_-_sergio_saida_comissao_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1654/requerimento_33-2024_-_sergio_saida_comissao_.doc</t>
   </si>
   <si>
     <t>SAIDA COMISSÃO</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1655/requerimento_34-2024_-_lucas_direito_de_fala.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1655/requerimento_34-2024_-_lucas_direito_de_fala.doc</t>
   </si>
   <si>
     <t>direito de fala</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1656/requerimento_35-2024_-_lucas_solicitando_instalacao_de_poste_praca_saude.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1656/requerimento_35-2024_-_lucas_solicitando_instalacao_de_poste_praca_saude.doc</t>
   </si>
   <si>
     <t>solicitando instalação de poste praça saude</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1657/requerimento_36-2024_-_josue_solicitando_implantacao_programa_vale_alimentacao.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1657/requerimento_36-2024_-_josue_solicitando_implantacao_programa_vale_alimentacao.doc</t>
   </si>
   <si>
     <t>solicitando implantação programa vale alimentação</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1658/requerimento_37-2024_-_josue_solicitando_vaga_de_veterianario_concurso.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1658/requerimento_37-2024_-_josue_solicitando_vaga_de_veterianario_concurso.doc</t>
   </si>
   <si>
     <t>solicitando vaga de veterinário concurso</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1662/requerimento_39-2024_-_josue_solicitando_contratatacao_empresa_terceirizada_limpeza_terrenos.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1662/requerimento_39-2024_-_josue_solicitando_contratatacao_empresa_terceirizada_limpeza_terrenos.doc</t>
   </si>
   <si>
     <t>solicitando contratação empresa terceirizada limpeza terrenos</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1666/requerimento_41-2024_bigua_reiterando_requerimento_balsa.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1666/requerimento_41-2024_bigua_reiterando_requerimento_balsa.doc</t>
   </si>
   <si>
     <t>reiterando requerimento balsa</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1669/requerimento_42-2024_josue_limpeza_caixa_dagua_bela_vista.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1669/requerimento_42-2024_josue_limpeza_caixa_dagua_bela_vista.doc</t>
   </si>
   <si>
     <t>limpeza caixa d'agua bela vista</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1673/requerimento_43-2024_retirada_de_projeto.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1673/requerimento_43-2024_retirada_de_projeto.doc</t>
   </si>
   <si>
     <t>2024 retirada de projeto</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1674/requerimento_44-2024_revogando_mocao_de_repudio.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1674/requerimento_44-2024_revogando_mocao_de_repudio.doc</t>
   </si>
   <si>
     <t>REVOGANDO MOÇÃO DE REPUDIO</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1675/requerimento_45-2024_josue_solicitando_reparos_nas_calcadas_das_avenidas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1675/requerimento_45-2024_josue_solicitando_reparos_nas_calcadas_das_avenidas.doc</t>
   </si>
   <si>
     <t>solicitando reparos nas calcadas das avenidas</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1676/requerimento_46-2024_bigua_limpeza_lago_municipal.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1676/requerimento_46-2024_bigua_limpeza_lago_municipal.doc</t>
   </si>
   <si>
     <t>limpeza no local destinado ao lago municipal.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1701/requerimento_58-2024_-_sergio_instalacao_de_quebra_molas_aparecido_moreira.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1701/requerimento_58-2024_-_sergio_instalacao_de_quebra_molas_aparecido_moreira.doc</t>
   </si>
   <si>
     <t>instalação de quebra molas aparecido moreira</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1723/requerimento_62-2024_bigua_informacoes_da_resposta_da_empresa_ec_trindade.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1723/requerimento_62-2024_bigua_informacoes_da_resposta_da_empresa_ec_trindade.doc</t>
   </si>
   <si>
     <t>informações da resposta da empresa ec trindade</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1724/requerimento_63-2024_bigua_informacoes_de_horas_extras_pagas_ao_setor_rodoviario.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1724/requerimento_63-2024_bigua_informacoes_de_horas_extras_pagas_ao_setor_rodoviario.doc</t>
   </si>
   <si>
     <t>informações de horas extras pagas ao setor rodoviário</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1725/requerimento_64._2024_bigua_informacoes_sobre_a_quantidade_de_pss_para_os_cargos_de_educador_infantil_e_professor.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1725/requerimento_64._2024_bigua_informacoes_sobre_a_quantidade_de_pss_para_os_cargos_de_educador_infantil_e_professor.doc</t>
   </si>
   <si>
     <t>informações sobre a quantidade de pss para os cargos de educador infantil e professor</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1738/requerimento_65-2024_miguel_solicitando_tres_escarificadores_ao_dep_dilceu.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1738/requerimento_65-2024_miguel_solicitando_tres_escarificadores_ao_dep_dilceu.doc</t>
   </si>
   <si>
     <t>solicitando tres escarificadores ao dep dilce</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1765/requerimento_67-2024_-_josue_solicitando_pesagem_da_balsa.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1765/requerimento_67-2024_-_josue_solicitando_pesagem_da_balsa.doc</t>
   </si>
   <si>
     <t>solicitando pesagem da balsa</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1771/requerimento_68-2024_-_josue_e_bigua_solicitando_limpeza_nos_terrenos_baldios.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1771/requerimento_68-2024_-_josue_e_bigua_solicitando_limpeza_nos_terrenos_baldios.doc</t>
   </si>
   <si>
     <t>solicitando limpeza nos terrenos baldios</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1775/requerimento_69-2024_-_josue_rotaroria.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1775/requerimento_69-2024_-_josue_rotaroria.doc</t>
   </si>
   <si>
     <t>rotatórias</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1784/requerimento_70-2024_-_josue_instalacao_parquinho_praca.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1784/requerimento_70-2024_-_josue_instalacao_parquinho_praca.doc</t>
   </si>
   <si>
     <t>instalação de um parquinho na praça</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1791/requerimento_71-2024_-_josue_instalacao_de_ventiladores_e_caixa_de_som_capela_mort.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1791/requerimento_71-2024_-_josue_instalacao_de_ventiladores_e_caixa_de_som_capela_mort.doc</t>
   </si>
   <si>
     <t>instalação de ventiladores e caixa de som capela mortuária</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3672,67 +3672,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1549/camara_municipal_balancete_janeiro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1584/prefeitura_municipal_balancete_financeiro_janeiro_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1585/camara_municipal_balancete_financeiro_fevereiro_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1610/camara_municipal_balancete_financeiro_marco_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1628/prefeitura_municipal_balancete_financeiro_marco_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1629/camara_municipal_balancete_financeiro_maio_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1680/prefeitura_municipal_balancete_financeiro_abril_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1681/camara_municipal_balancete_financeiro__maio_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1702/prefeitura_municipal_balancete_financeiro_maio_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1706/camara_municipal_balancete_financeiro_junho_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1707/prefeitura_municipal_balancete_financeiro_junho_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1708/camara_municipal_balancete_financeiro_julho_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1728/prefeitura_municipal_balancete_financeiro_julho_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1747/camara_municipal_balancete_financeiro_agosto_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1760/prefeitura_municipal_balancete_financeiro_agosto_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1767/camara_municipal_balancete_financeiro_setembro_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1800/prefeitura_municipal_balancete_financeiro_setembro_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1804/camara_muncipal_balancete_financeiro_outubro_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1817/prefeitura_municipal_balancete_financeiro_outubro_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1827/camara_municipal_balancete_financeiro_novembro_2024_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1828/prefeitura_municipal_balancete_financeiro_novembro_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1829/camara_municipal_balancete_financeiro_dezembro_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1837/prefeitura_municipal_balancete_financeiro_dezembro_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1838/prefeitura_municipal_balancete_financeiro_dezembro_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1839/prefeitura_municipal_balancete_financeiro_anual_dezembro_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1498/parecer_01.2024_-_projeto_de_lei_001-2024_-_ccj.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1499/parecer_02.2024_-_projeto_de_lei_001-2024_cm_ccj.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1500/parecer_03.2024_-_projeto_de_lei_002-2024_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1501/parecer_04.2024_-_projeto_de_lei_003-2024_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1502/parecer_05.2024_-_projeto_de_lei_002-2024_-_ccj.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1503/parecer_06.2024_-_projeto_de_lei_003-2024_-_ccj.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1504/parecer_07.2024_-_projeto_de_lei_004-2024_-_ccj.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1505/parecer_08.2024_-_projeto_de_lei_21-2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1506/parecer_09.2024_-_projeto_de_lei_22-2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1534/parecer_10.2024_-_projeto_de_lei_06-2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1535/parecer_11.2024_-_projeto_de_lei_28-2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1536/parecer_12.2024_-_projeto_de_lei_29-2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1538/parecer_14.2024_-_projeto_de_lei_24-2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1539/parecer_15.2024_-_projeto_de_lei_07-2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1540/parecer_16.2024_-_projeto_de_lei_09-2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1558/parecer_17.2024_-_projeto_de_lei_05-2024_-_ccj.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1559/parecer_18.2024_-_projeto_de_lei_11-2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1571/parecer_19.2024_-_projeto_de_lei_08-2024_-_ccj.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1572/parecer_20.2024_-_projeto_de_lei_07-2024_-_ccj.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1573/parecer_21.2024_-_projeto_de_lei_04-2024_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1574/parecer_22.2024_-_projeto_de_lei_comp_01-2024_-_ccj.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1575/parecer_23.2024_-_projeto_de_resolucao_02-2024_-_ccj.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1592/parecer_24.2024-projeto_de_lei_05.204_cm_ccj.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1593/parecer_25.2024-projeto_de_lei_06.2024_cm_ccj.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1601/parecer_26.2024-projeto_de_lei_34.2023_cm_ccj.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1602/parecer_27.2024-projeto_de_lei_35.2023_cm_ccj.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1603/parecer_28.2024-projeto_de_lei_06.2023_cm_mensagem_ccj.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1604/parecer_29.2024-projeto_de_lei_10.2023_cm_mensagem_ccj.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1605/parecer_30.2024-projeto_de_lei_24.2023_cm_mensagem_ccj.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1606/parecer_31.2024-projeto_de_lei_07.2024_cm_ccj.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1612/parecer_32.2024-projeto_de_lei_10.2024ccj.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1613/parecer_33.2024-projeto_de_lei_compl_02.2024ccj.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1614/parecer_34.2024-projeto_de_resolucao_01.2024ccj.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1630/parecer_35.2024-projeto_de_lei_12.2024ccj.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1631/parecer_36.2024-projeto_de_lei_09.2024ccj.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1632/parecer_37.2024-projeto_de_lei_11.2024ccj.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1645/parecer_38.2024-projeto_de_lei_11.2023_cm_mensagem_ccj.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1646/parecer_39.2024-projeto_de_lei_31.2023_cm_ccj.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1647/parecer_40.2024-projeto_de_lei_33.2023_cm_ccj.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1648/parecer_41.2024-projeto_de_lei_14.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1682/parecer_42.2024-projeto_de_lei_17.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1683/parecer_43.2024-projeto_de_lei_complementar_03.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1688/parecer_44.2024-projeto_de_lei_18.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1696/parecer_45.2024-projeto_de_lei_21.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1714/parecer_46.2024-projeto_de_decreto_legislativo_1.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1726/parecer_47.2024-projeto_de_lei_19.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1739/parecer_48.2024-projeto_de_lei_comp_04.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1740/parecer_49.2024-projeto_de_lei_22.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1741/parecer_50.2024-projeto_de_lei_23.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1742/parecer_51.2024-projeto_de_lei_13.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1749/parecer_52.2024-projeto_de_lei_25.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1755/parecer_53.2024-projeto_de_lei_15.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1756/parecer_54.2024-projeto_de_lei_16.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1761/parecer_55.2024-projeto_de_lei_27.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1762/parecer_56.2024-projeto_de_lei_26.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1779/parecer_57.2024-projeto_de_lei_31.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1780/parecer_58.2024-projeto_de_decreto_02.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1786/parecer_59.2024-projeto_de_lei_28.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1787/parecer_60.2024-projeto_de_lei_29.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1792/parecer_61.2024-projeto_de_lei_30.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1793/parecer_62.2024-projeto_de_lei_33.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1794/parecer_63.2024-projeto_de_lei_comp_05.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1795/parecer_64.2024-projeto_de_lei_34.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1802/parecer_65.2024-projeto_de_lei_comp_06.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1812/parecer_66.2024-proposta_de_emenda_n_1_ccj.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1813/parecer_67.2024-projeto_de_resolucao_n_05-2024_ccj.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1814/parecer_68.2024-projeto_de_lei_32-2024_ccj.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1818/parecer_69.2024-projeto_de_lei_37-2024_ccj.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1819/parecer_70.2024-projeto_de_lei_32-2023_cm_ccj.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1820/parecer_71.2024-projeto_de_lei_35-2024_ccj.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1507/parecer_01.2024_-_projeto_de_lei_002.2024_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1508/parecer_02.2024_-_projeto_de_lei_003.2024_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1509/parecer_03.2024_-_projeto_de_lei_004.2024_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1510/parecer_04.2024_-_projeto_de_lei_21.2023_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1541/parecer_05.2024_-_projeto_de_lei_06.2023_cm-__cecsas.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1542/parecer_06.2024_-_projeto_de_lei_28.2023_cm-__cecsas.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1543/parecer_07.2024_-_projeto_de_lei_10.2023_cm-__cecsas.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1560/parecer_09.2024_-_projeto_de_lei_11.2023_cm-__cecsas.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1580/parecer_10.2024_-_projeto_de_lei_08.2024_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1581/parecer_10.2024_-_projeto_de_lei_08.2024_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1582/parecer_11.2024_-_projeto_de_lei_07.2024_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1607/parecer_12.2024_projeto_de_lei_35.2023_cm_cecsas.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1608/parecer_13.2024_projeto_de_lei_07.2024_cm_cecsas.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1633/parecer_14.2024_projeto_de_lei_10.2024__cecsas.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1634/parecer_15.2024_projeto_de_lei_12.2024__cecsas.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1649/parecer_16.2024_projeto_de_lei_31.2023_cm_cecsas.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1650/parecer_17.2024_projeto_de_lei_14.2024_cecsas.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1686/parecer_18.2024_projeto_de_lei_complementar_03.2024_cecsas.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1727/parecer_19.2024_projeto_de_lei_19.2024_cecsas.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1743/parecer_20.2024_projeto_de_lei_22.2024_cecsas.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1788/parecer_21.2024_projeto_de_lei_28.2024_cecsas.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1823/parecer_22.2024_projeto_de_lei_35.2024_cecsas.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1511/parecer_01.2024_-_projeto_de_lei_001-2024__-_cfo.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1512/parecer_02.2024_-_projeto_de_lei_001-2024_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1513/parecer_03.2024_-_projeto_de_lei_002-2024_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1514/parecer_04.2024_-_projeto_de_lei_003-2024_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1515/parecer_05.2024_-_projeto_de_lei_002-2024_-_cfo.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1516/parecer_06.2024_-_projeto_de_lei_003-2024_-_cfo.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1517/parecer_07.2024_-_projeto_de_lei_004-2024_-_cfo.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1518/parecer_08.2024_-_projeto_de_lei_21-2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1544/parecer_09.2024_-_projeto_de_lei_06-2023_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1545/parecer_010.2024_-_projeto_de_lei_28-2023_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1546/parecer_011.2024_-_projeto_de_lei_10-2023_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1547/parecer_012.2024_-_projeto_de_lei_24-2023_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1561/parecer_13.2024_-_projeto_de_lei_05-2024_-_cfo.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1576/parecer_14.2024_-_projeto_de_lei_08-2024_-_cfo.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1577/parecer_15.2024_-_projeto_de_lei_07-2024_-_cfo.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1578/parecer_16.2024_-_projeto_de_lei_comp_01-2024_-_cfo.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1579/parecer_17.2024_-_projeto_de_resolucao_02-2024_-_cfo.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1594/parecer_18.2024_projeto_de_lei_05-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1595/parecer_19.2024_projeto_de_lei_06-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1635/parecer_20.2024_projeto_de_lei_compl_02-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1636/parecer_21.2024_projeto_de_lei_10-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1637/parecer_22.2024_projeto_de_lei_09-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1638/parecer_23.2024_projeto_de_lei_11-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1684/parecer_24.2024_projeto_de_lei_17-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1685/parecer_25.2024_projeto_de_lei_complementar_03-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1689/parecer_26.2024_projeto_de_lei_18-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1697/parecer_27.2024_projeto_de_lei_27-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1715/parecer_28.2024_projeto_de_decreto_legislativo_01-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1744/parecer_29.2024_projeto_de_lei_13-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1750/parecer_30.2024_projeto_de_lei_25-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1757/parecer_31.2024_projeto_de_lei_15-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1758/parecer_32.2024_projeto_de_lei_16-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1763/parecer_33.2024_projeto_de_lei_26-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1781/parecer_34.2024_projeto_de_lei_31-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1782/parecer_35.2024_projeto_de_decreto_legislativo_02-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1789/parecer_36.2024_projeto_de_lei_28-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1796/parecer_37.2024_projeto_de_lei_33-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1797/parecer_38.2024_projeto_de_lei_compl_05-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1798/parecer_39.2024_projeto_de_lei_compl_34-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1801/parecer_40.2024_projeto_de_lei_compl_06-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1821/parecer_41.2024_proposta_de_emenda_a_lei_org_1_cfo.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1822/parecer_42.2024_projeto_de_lei_n_35-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1548/parecer_01-2024_-_projeto_de_lei__24.2023__cm_-_cop.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1651/parecer_02-2024_-_projeto_de_lei_10.2024_cop.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1687/parecer_03-2024_-_projeto_de_lei_17.2024_cop.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1690/parecer_04-2024_-_projeto_de_lei_18.2024_cop.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1698/parecer_05-2024_-_projeto_de_lei_21.2024_cop.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1745/parecer_06-2024_-_projeto_de_lei_compl_04.2024_cop.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1746/parecer_07-2024_-_projeto_de_lei__23.2024_cop.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1751/parecer_08-2024_-_projeto_de_lei__25.2024_cop.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1783/parecer_09-2024_-_projeto_de_lei__31.2024_cop.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1799/parecer_10-2024_-_projeto_de_lei_compl_05.2024_cop.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1803/parecer_11-2024_-_projeto_de_lei_compl_06.2024_cop.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1815/parecer_12-2024_-_projeto_de_lei_32.2024_cop.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1563/emenda_aditiva_001.24_-_projeto_de_lei_no_10.23_-_jardins_de_mel.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1811/emenda_aditiva_02.24_projeto_de_lei_32-2024.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1564/emenda_modificativa_001.24_-_projeto_de_lei_11.23_cm.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1596/emenda_modificativa_002.24_-_projeto_de_lei_34.23_cm.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1597/emenda_modificativa_003.24_-_projeto_de_lei_05.24_cm.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1626/emenda_modificativa_04.24_projeto_de_lei_12-2024.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1565/emenda_supressiva_001.24_-_projeto_de_lei_no_24.23_-_jardins_de_mel.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1524/indicacao_01-2024_bigua_solicitando_projeto_de_lei_de_incentivo_ao_esporte_amador.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1527/indicacao_02-2024_josue_solicitando_parceria_com_o_prefeito_de_nova_aurora_1.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1552/indicacao_03-2024_josue_solicitando_instalacao_de_redutores_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1553/indicacao_04-2024_bigua_solicitando_instalacao_de_um_virador.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1554/indicacao_05-2024_bigua_solicitando_uma_lei_do_parque_industrial.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1562/indicacao_06-2024_edinaldo_solicitando_que_cumpra_o_estabelecido_no_plano_de_arborizacao.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1568/indicacao_07-2024_bigua_solicitando_um_gari_para_a_praca.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1589/indicacao_08-2024_solicitando_implatacao_de_quadra_de_beach_tenis.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1617/indicacao_09-2024_edinaldo_solicitando_asfalto_na_estrada_arare.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1618/indicacao_10-2024_edinaldo_solicitando_regularizacao_da_casa_mortuaria.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1664/indicacao_11-2024_edinaldo_solicitando_utilizacao_do_triturador_de_galhos.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1672/indicacao_12-2024_edinaldo_substituicao_dos_moveis_capela_mortuaria_.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1692/indicacao_13-2024_edinaldo_instalacao_ecoponto_apertado_.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1716/indicacao_14-2024_josue_solicitando_manutencao_van_da_saude.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1717/indicacao_15-2024_bigua_solicitando_boca_de_lobo.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1718/indicacao_16-2024_josue_solicitando_manutencao_na_pra_da_academia_da_terceira_idade.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1721/indicacao_17-2024_bigua_solicitando_reparo_na_buraco_quadra_sintetica_cristo_rei.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1754/indicacao_18-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1774/indicacao_19-2024_bigua_solicitando_lei_de_exclusividade_de_desmembramento_e_parcelamento_de_solo_em_area_rural.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1520/mocao_01-2024-_josue_pesar_ademir.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1521/mocao_02-2024-_josue_pesar_maria_avila.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1522/mocao_03-2024-_sergio_pesar_gracinda.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1523/mocao_04-2024-_josue_pesar_jorge.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1569/mocao_05-2024-_edinaldo_pesar_jose_coelho.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1590/mocao_07-2024-_raimundo_pesar_joana.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1591/mocao_08-2024-_sergio_aplausos_agente_de_endemias.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1600/mocao_09-2024_-_raimundo_pesar_sirlei.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1615/mocao_10-2024_-_raimundo_aplausos.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1620/mocao_11-2024_-_josue_pesar_sueli.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1622/mocao_12-2024_-_bigua__pesar_genuefa.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1623/mocao_13-2024_-_josue__pesar_aparecido.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1640/mocao_15-2024_-_bigua_pesar_orlando.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1652/mocao_16-2024_-_josue_pesar_herminia.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1659/mocao_17-2024_-_josue_pesar_florinda.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1660/mocao_18-2024_-_josue_repudio.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1661/mocao_19-2024-_sergio_aplausos_estudante_igor.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1663/mocao_20-2024-_josue_aplausos_engenheira_weslaine.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1665/mocao_21-2024_-_josue_pesar_fernando.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1668/mocao_22-2024_-_bigua_e_pacoca_pesar_adeles.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1691/mocao_23-2024_-_josue_pesar_nilce.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1693/mocao_24-2024_-_josue_pesar_neide.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1694/mocao_25-2024_-_josue_pesar_rita_burdinhao.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1710/mocao_26-2024_-_vereadores_pesar_pedro_malagutti.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1711/mocao_27-2024-_josue_aplausos_atletas_de_voleibol.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1713/mocao_28-2024-_miguel_aplausos_deputado.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1722/mocao_29-2024_-_bigua_pesar_aparecido.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1731/mocao_30-2024_-_sergio_pesar_maria_da_penha.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1732/mocao_31-2024_-_bigua_pesar_jayme.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1733/mocao_32-2024_-_bigua_pesar_antonio.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1734/mocao_33-2024_-_bigua_pesar_sandra.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1736/mocao_34-2024_-_raimundo_aplausos_enfermeira_aline.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1737/mocao_35-2024_-_edinaldo_aplausos_ex_secretaria_pollyana.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1753/mocao_36-2024_-_josue_pesar_paulo.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1764/mocao_37-2024_-_bigua_pesar_euclides.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1770/mocao_38-2024-_miguel_aplausos_equipe_sicredi.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1790/mocao_39-2024-_bigua_aplausos_pioneira.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1807/mocao_40-2024_-_miguel_pesar_avelino.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1809/mocao_41-2024_-_josue_pesar_maria_de_lourdes.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1699/projeto_de_decreto_legislativo_no1.2024_-_contas_prefeito_de_2022.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1785/projeto_de_decreto_legislativo_no2.2024_-_contas_prefeito_de_2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1519/projeto_de_lei_complementar_no_01.2024_-_gestor_de_contratos.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1611/projeto_de_lei_complementar_no_02.2024_-_cria_vaga_de_motorista.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1677/projeto_de_lei_complementar_n_03_2024_finalizado.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1720/projeto_lei_complementar_04.2024_-_altera_sistema_viario_-_cria_via_conectora_urbana_de_interesse_publico.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1777/projeto_lc_-_altera_perimetro_urbano.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1778/projeto_lc_-_altera_lei_zoneamento_uso_e_ocupacao_do_solo.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1488/projeto_001_2024_recomposicao_sal_dos_servidores_2024.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1492/projeto_002-2024_-_revoga_leis_que_doam_terrenos_no_para_e_micheleto.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1493/projeto_003-2024_-altera_lei_1011-2021_-_terrenos_no_micheleto.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1494/projeto_004-2024_-altera_lei_1012-2021_-_terrenos_no_para.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1532/projeto_de_lei_no_5-2024.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1533/projeto_de_lei_07.2024_-_auxilio_transporte.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1567/projeto_de_lei_no_8-_alteracao_lei_926-2019.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1598/projeto_de_lei_lei_09-2024_ldo_2025_formosa.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1599/projeto_de_lei_n_10_de_15_de_abril_de_2024.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1616/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1621/projeto_de_lei_nr.11-2024_credito_especial_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1627/projeto_de_lei_no_13.2024_e_mensagem_justificativa.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1644/projeto_de_lei_14.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1670/projeto_de_lei_no_15-2024.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1671/projeto_de_lei_16-2024.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1678/projeto_de_lei__nr.17-2024_credito_especial.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1679/projeto_de_lei__nr.18-2024_credito_especial.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1695/projeto_de_lei__nr.21-2024_credito_especial__balsa.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1709/proposta_de_emenda_no_01-2024.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1719/projeto_de_lei_19-2024_-_cria_os_componetes_do_sistema_nacional_de_seguranca_alimentar_e_nutricional.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1729/pl_22_altera_lei_978.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1730/projeto_de_lei_.2024_-_alteracao_nome_das_vias_conjunto_manoela_inacio.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1735/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1748/projeto_de_lei__nr.25-2024_credito_especial.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1752/projeto_de_lei_no_27-2024.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1759/projeto_de_lei_nr._126__loa_2025_oficial.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1766/projeto_028-2024_-_doa_equipamentos_hospital.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1768/projeto_029-2024_-revoga_leis_996_1000_e_1001-2021.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1769/projeto_030-2024_-revoga_leis_1005-2021_-_1030-2022_e_1054-2023.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1772/projeto_de_lei_-_32-2024_-_mensagem_-_38-2024.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1773/projeto_de_lei_no_31.2024.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1776/projeto_de_lei_nr_33-2024_compatibilizacao.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1805/projeto_de_lei_no_34-2024.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1806/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1810/projeto_037-2024_-_cede_uso_barracao_empresa_thalita_n._souza.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1816/pl_36_-_cessao_de_uso_emater.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1824/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1825/projeto_de_lei_n_39_2024_institui_o_programa_de_concessao_de_incentivo_a_avicultura_e_outros_1.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1489/projeto_de_lei__1_-cm-_atualizacao_subsidios_prefeito.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1490/projeto_de_lei__2-cm-_atualizacao_subsidios_agentes_politicos_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1491/projeto_de_lei__3-cm-atualiza_salario_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1566/projeto_de_lei_04-24-cidadao_honorario_ricardo_barroscm.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1587/projeto_de_lei_05-24-cm_dispoe_sobre_a_fixacao_dos_subsidios_dos_vereadores_e_do_presidente.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1588/projeto_de_lei_06-24-cm__fixa_os_subsidios_do_prefeito_vice_prefeito_e_dos_secretarios.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1583/projeto_de_lei_07-24-cm_sobre_o_programama_de_jovem_aprendiz.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1700/projeto_de_lei_08-24-denomina_praca_adeles_borges.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1526/projeto_de_resolucao_1.24_-_etp.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1557/projeto_de_resolucao_2.24_-_pequenas_despesas.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1643/projeto_de_resolucao_3.24_-_criterio_de_avaliacao_estagio_probatorio.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1808/projeto_de_resolucao_5.24_-_horario_das_sessoes_ordinarias.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1525/requerimento_03-2024_-_josue_solicitando_copia_arquitetonica_da_reforma_da_prefeitura_.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1528/requerimento_04-2024_-_lucas_solicitando_manutencao_da_iluminacao_da_rua_vitoria_.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1529/requerimento_06-2024_-_josue_solicitando_carro_para_aprobem_.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1530/requerimento_07-2024_-_sergio_ifa_.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1531/requerimento_08-2024_-_josue_solicitando_informacoes_dos_aditivos_da_balsa_.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1550/requerimento_09-2024_-_miguel_solicitando_manutencao_nas_passagens_elevadas.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1551/requerimento_12-2024_-_miguel_solicitando_sinalizacao_na_rodovia.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1555/requerimento_13-2024_bigua_convenio_instituto_santa_isabel-_.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1556/requerimento_14-2024_-_josue_solicitando_instalacao_de_ar_condicionado.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1570/requerimento_16-2024_-_sergio_direito_de_fala_.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1586/requerimento_18-2024_-_josue_solicitando_informacoes_sobre_o_relogio_do_canteiro_municipal.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1619/requerimento_23-2024_-_lucas_solicitando_melhorias_na_entrada_do_conj._micheletto.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1624/requerimento_25-2024_-_raimundo_solicitando_melhorias_na_entrada_aguas_do_misterio.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1625/requerimento_26-2024_-_josue_solicitando_instalacao_das_tartarugas_nas_rotatorias.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1641/requerimento_29-2024_bigua_andamento_da_reforma_do_banheiro_da_terceira_idade-.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1642/requerimento_30-2024_bigua_processo_licitatorio_alargamento_das_pontes-.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1653/requerimento_32-2024_-_josue_solicitando_informacoes_sobre_atribuicoes_dos_monitores_de_onibus.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1654/requerimento_33-2024_-_sergio_saida_comissao_.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1655/requerimento_34-2024_-_lucas_direito_de_fala.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1656/requerimento_35-2024_-_lucas_solicitando_instalacao_de_poste_praca_saude.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1657/requerimento_36-2024_-_josue_solicitando_implantacao_programa_vale_alimentacao.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1658/requerimento_37-2024_-_josue_solicitando_vaga_de_veterianario_concurso.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1662/requerimento_39-2024_-_josue_solicitando_contratatacao_empresa_terceirizada_limpeza_terrenos.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1666/requerimento_41-2024_bigua_reiterando_requerimento_balsa.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1669/requerimento_42-2024_josue_limpeza_caixa_dagua_bela_vista.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1673/requerimento_43-2024_retirada_de_projeto.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1674/requerimento_44-2024_revogando_mocao_de_repudio.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1675/requerimento_45-2024_josue_solicitando_reparos_nas_calcadas_das_avenidas.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1676/requerimento_46-2024_bigua_limpeza_lago_municipal.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1701/requerimento_58-2024_-_sergio_instalacao_de_quebra_molas_aparecido_moreira.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1723/requerimento_62-2024_bigua_informacoes_da_resposta_da_empresa_ec_trindade.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1724/requerimento_63-2024_bigua_informacoes_de_horas_extras_pagas_ao_setor_rodoviario.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1725/requerimento_64._2024_bigua_informacoes_sobre_a_quantidade_de_pss_para_os_cargos_de_educador_infantil_e_professor.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1738/requerimento_65-2024_miguel_solicitando_tres_escarificadores_ao_dep_dilceu.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1765/requerimento_67-2024_-_josue_solicitando_pesagem_da_balsa.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1771/requerimento_68-2024_-_josue_e_bigua_solicitando_limpeza_nos_terrenos_baldios.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1775/requerimento_69-2024_-_josue_rotaroria.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1784/requerimento_70-2024_-_josue_instalacao_parquinho_praca.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1791/requerimento_71-2024_-_josue_instalacao_de_ventiladores_e_caixa_de_som_capela_mort.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1549/camara_municipal_balancete_janeiro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1584/prefeitura_municipal_balancete_financeiro_janeiro_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1585/camara_municipal_balancete_financeiro_fevereiro_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1610/camara_municipal_balancete_financeiro_marco_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1628/prefeitura_municipal_balancete_financeiro_marco_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1629/camara_municipal_balancete_financeiro_maio_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1680/prefeitura_municipal_balancete_financeiro_abril_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1681/camara_municipal_balancete_financeiro__maio_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1702/prefeitura_municipal_balancete_financeiro_maio_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1706/camara_municipal_balancete_financeiro_junho_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1707/prefeitura_municipal_balancete_financeiro_junho_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1708/camara_municipal_balancete_financeiro_julho_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1728/prefeitura_municipal_balancete_financeiro_julho_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1747/camara_municipal_balancete_financeiro_agosto_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1760/prefeitura_municipal_balancete_financeiro_agosto_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1767/camara_municipal_balancete_financeiro_setembro_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1800/prefeitura_municipal_balancete_financeiro_setembro_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1804/camara_muncipal_balancete_financeiro_outubro_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1817/prefeitura_municipal_balancete_financeiro_outubro_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1827/camara_municipal_balancete_financeiro_novembro_2024_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1828/prefeitura_municipal_balancete_financeiro_novembro_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1829/camara_municipal_balancete_financeiro_dezembro_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1837/prefeitura_municipal_balancete_financeiro_dezembro_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1838/prefeitura_municipal_balancete_financeiro_dezembro_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1839/prefeitura_municipal_balancete_financeiro_anual_dezembro_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1498/parecer_01.2024_-_projeto_de_lei_001-2024_-_ccj.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1499/parecer_02.2024_-_projeto_de_lei_001-2024_cm_ccj.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1500/parecer_03.2024_-_projeto_de_lei_002-2024_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1501/parecer_04.2024_-_projeto_de_lei_003-2024_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1502/parecer_05.2024_-_projeto_de_lei_002-2024_-_ccj.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1503/parecer_06.2024_-_projeto_de_lei_003-2024_-_ccj.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1504/parecer_07.2024_-_projeto_de_lei_004-2024_-_ccj.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1505/parecer_08.2024_-_projeto_de_lei_21-2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1506/parecer_09.2024_-_projeto_de_lei_22-2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1534/parecer_10.2024_-_projeto_de_lei_06-2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1535/parecer_11.2024_-_projeto_de_lei_28-2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1536/parecer_12.2024_-_projeto_de_lei_29-2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1538/parecer_14.2024_-_projeto_de_lei_24-2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1539/parecer_15.2024_-_projeto_de_lei_07-2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1540/parecer_16.2024_-_projeto_de_lei_09-2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1558/parecer_17.2024_-_projeto_de_lei_05-2024_-_ccj.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1559/parecer_18.2024_-_projeto_de_lei_11-2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1571/parecer_19.2024_-_projeto_de_lei_08-2024_-_ccj.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1572/parecer_20.2024_-_projeto_de_lei_07-2024_-_ccj.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1573/parecer_21.2024_-_projeto_de_lei_04-2024_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1574/parecer_22.2024_-_projeto_de_lei_comp_01-2024_-_ccj.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1575/parecer_23.2024_-_projeto_de_resolucao_02-2024_-_ccj.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1592/parecer_24.2024-projeto_de_lei_05.204_cm_ccj.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1593/parecer_25.2024-projeto_de_lei_06.2024_cm_ccj.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1601/parecer_26.2024-projeto_de_lei_34.2023_cm_ccj.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1602/parecer_27.2024-projeto_de_lei_35.2023_cm_ccj.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1603/parecer_28.2024-projeto_de_lei_06.2023_cm_mensagem_ccj.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1604/parecer_29.2024-projeto_de_lei_10.2023_cm_mensagem_ccj.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1605/parecer_30.2024-projeto_de_lei_24.2023_cm_mensagem_ccj.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1606/parecer_31.2024-projeto_de_lei_07.2024_cm_ccj.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1612/parecer_32.2024-projeto_de_lei_10.2024ccj.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1613/parecer_33.2024-projeto_de_lei_compl_02.2024ccj.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1614/parecer_34.2024-projeto_de_resolucao_01.2024ccj.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1630/parecer_35.2024-projeto_de_lei_12.2024ccj.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1631/parecer_36.2024-projeto_de_lei_09.2024ccj.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1632/parecer_37.2024-projeto_de_lei_11.2024ccj.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1645/parecer_38.2024-projeto_de_lei_11.2023_cm_mensagem_ccj.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1646/parecer_39.2024-projeto_de_lei_31.2023_cm_ccj.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1647/parecer_40.2024-projeto_de_lei_33.2023_cm_ccj.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1648/parecer_41.2024-projeto_de_lei_14.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1682/parecer_42.2024-projeto_de_lei_17.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1683/parecer_43.2024-projeto_de_lei_complementar_03.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1688/parecer_44.2024-projeto_de_lei_18.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1696/parecer_45.2024-projeto_de_lei_21.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1714/parecer_46.2024-projeto_de_decreto_legislativo_1.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1726/parecer_47.2024-projeto_de_lei_19.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1739/parecer_48.2024-projeto_de_lei_comp_04.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1740/parecer_49.2024-projeto_de_lei_22.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1741/parecer_50.2024-projeto_de_lei_23.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1742/parecer_51.2024-projeto_de_lei_13.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1749/parecer_52.2024-projeto_de_lei_25.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1755/parecer_53.2024-projeto_de_lei_15.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1756/parecer_54.2024-projeto_de_lei_16.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1761/parecer_55.2024-projeto_de_lei_27.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1762/parecer_56.2024-projeto_de_lei_26.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1779/parecer_57.2024-projeto_de_lei_31.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1780/parecer_58.2024-projeto_de_decreto_02.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1786/parecer_59.2024-projeto_de_lei_28.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1787/parecer_60.2024-projeto_de_lei_29.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1792/parecer_61.2024-projeto_de_lei_30.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1793/parecer_62.2024-projeto_de_lei_33.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1794/parecer_63.2024-projeto_de_lei_comp_05.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1795/parecer_64.2024-projeto_de_lei_34.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1802/parecer_65.2024-projeto_de_lei_comp_06.2024_ccj.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1812/parecer_66.2024-proposta_de_emenda_n_1_ccj.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1813/parecer_67.2024-projeto_de_resolucao_n_05-2024_ccj.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1814/parecer_68.2024-projeto_de_lei_32-2024_ccj.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1818/parecer_69.2024-projeto_de_lei_37-2024_ccj.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1819/parecer_70.2024-projeto_de_lei_32-2023_cm_ccj.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1820/parecer_71.2024-projeto_de_lei_35-2024_ccj.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1507/parecer_01.2024_-_projeto_de_lei_002.2024_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1508/parecer_02.2024_-_projeto_de_lei_003.2024_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1509/parecer_03.2024_-_projeto_de_lei_004.2024_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1510/parecer_04.2024_-_projeto_de_lei_21.2023_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1541/parecer_05.2024_-_projeto_de_lei_06.2023_cm-__cecsas.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1542/parecer_06.2024_-_projeto_de_lei_28.2023_cm-__cecsas.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1543/parecer_07.2024_-_projeto_de_lei_10.2023_cm-__cecsas.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1560/parecer_09.2024_-_projeto_de_lei_11.2023_cm-__cecsas.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1580/parecer_10.2024_-_projeto_de_lei_08.2024_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1581/parecer_10.2024_-_projeto_de_lei_08.2024_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1582/parecer_11.2024_-_projeto_de_lei_07.2024_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1607/parecer_12.2024_projeto_de_lei_35.2023_cm_cecsas.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1608/parecer_13.2024_projeto_de_lei_07.2024_cm_cecsas.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1633/parecer_14.2024_projeto_de_lei_10.2024__cecsas.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1634/parecer_15.2024_projeto_de_lei_12.2024__cecsas.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1649/parecer_16.2024_projeto_de_lei_31.2023_cm_cecsas.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1650/parecer_17.2024_projeto_de_lei_14.2024_cecsas.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1686/parecer_18.2024_projeto_de_lei_complementar_03.2024_cecsas.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1727/parecer_19.2024_projeto_de_lei_19.2024_cecsas.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1743/parecer_20.2024_projeto_de_lei_22.2024_cecsas.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1788/parecer_21.2024_projeto_de_lei_28.2024_cecsas.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1823/parecer_22.2024_projeto_de_lei_35.2024_cecsas.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1511/parecer_01.2024_-_projeto_de_lei_001-2024__-_cfo.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1512/parecer_02.2024_-_projeto_de_lei_001-2024_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1513/parecer_03.2024_-_projeto_de_lei_002-2024_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1514/parecer_04.2024_-_projeto_de_lei_003-2024_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1515/parecer_05.2024_-_projeto_de_lei_002-2024_-_cfo.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1516/parecer_06.2024_-_projeto_de_lei_003-2024_-_cfo.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1517/parecer_07.2024_-_projeto_de_lei_004-2024_-_cfo.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1518/parecer_08.2024_-_projeto_de_lei_21-2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1544/parecer_09.2024_-_projeto_de_lei_06-2023_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1545/parecer_010.2024_-_projeto_de_lei_28-2023_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1546/parecer_011.2024_-_projeto_de_lei_10-2023_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1547/parecer_012.2024_-_projeto_de_lei_24-2023_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1561/parecer_13.2024_-_projeto_de_lei_05-2024_-_cfo.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1576/parecer_14.2024_-_projeto_de_lei_08-2024_-_cfo.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1577/parecer_15.2024_-_projeto_de_lei_07-2024_-_cfo.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1578/parecer_16.2024_-_projeto_de_lei_comp_01-2024_-_cfo.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1579/parecer_17.2024_-_projeto_de_resolucao_02-2024_-_cfo.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1594/parecer_18.2024_projeto_de_lei_05-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1595/parecer_19.2024_projeto_de_lei_06-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1635/parecer_20.2024_projeto_de_lei_compl_02-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1636/parecer_21.2024_projeto_de_lei_10-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1637/parecer_22.2024_projeto_de_lei_09-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1638/parecer_23.2024_projeto_de_lei_11-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1684/parecer_24.2024_projeto_de_lei_17-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1685/parecer_25.2024_projeto_de_lei_complementar_03-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1689/parecer_26.2024_projeto_de_lei_18-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1697/parecer_27.2024_projeto_de_lei_27-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1715/parecer_28.2024_projeto_de_decreto_legislativo_01-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1744/parecer_29.2024_projeto_de_lei_13-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1750/parecer_30.2024_projeto_de_lei_25-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1757/parecer_31.2024_projeto_de_lei_15-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1758/parecer_32.2024_projeto_de_lei_16-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1763/parecer_33.2024_projeto_de_lei_26-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1781/parecer_34.2024_projeto_de_lei_31-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1782/parecer_35.2024_projeto_de_decreto_legislativo_02-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1789/parecer_36.2024_projeto_de_lei_28-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1796/parecer_37.2024_projeto_de_lei_33-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1797/parecer_38.2024_projeto_de_lei_compl_05-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1798/parecer_39.2024_projeto_de_lei_compl_34-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1801/parecer_40.2024_projeto_de_lei_compl_06-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1821/parecer_41.2024_proposta_de_emenda_a_lei_org_1_cfo.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1822/parecer_42.2024_projeto_de_lei_n_35-2024_cfo.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1548/parecer_01-2024_-_projeto_de_lei__24.2023__cm_-_cop.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1651/parecer_02-2024_-_projeto_de_lei_10.2024_cop.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1687/parecer_03-2024_-_projeto_de_lei_17.2024_cop.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1690/parecer_04-2024_-_projeto_de_lei_18.2024_cop.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1698/parecer_05-2024_-_projeto_de_lei_21.2024_cop.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1745/parecer_06-2024_-_projeto_de_lei_compl_04.2024_cop.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1746/parecer_07-2024_-_projeto_de_lei__23.2024_cop.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1751/parecer_08-2024_-_projeto_de_lei__25.2024_cop.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1783/parecer_09-2024_-_projeto_de_lei__31.2024_cop.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1799/parecer_10-2024_-_projeto_de_lei_compl_05.2024_cop.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1803/parecer_11-2024_-_projeto_de_lei_compl_06.2024_cop.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1815/parecer_12-2024_-_projeto_de_lei_32.2024_cop.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1563/emenda_aditiva_001.24_-_projeto_de_lei_no_10.23_-_jardins_de_mel.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1811/emenda_aditiva_02.24_projeto_de_lei_32-2024.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1564/emenda_modificativa_001.24_-_projeto_de_lei_11.23_cm.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1596/emenda_modificativa_002.24_-_projeto_de_lei_34.23_cm.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1597/emenda_modificativa_003.24_-_projeto_de_lei_05.24_cm.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1626/emenda_modificativa_04.24_projeto_de_lei_12-2024.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1565/emenda_supressiva_001.24_-_projeto_de_lei_no_24.23_-_jardins_de_mel.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1524/indicacao_01-2024_bigua_solicitando_projeto_de_lei_de_incentivo_ao_esporte_amador.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1527/indicacao_02-2024_josue_solicitando_parceria_com_o_prefeito_de_nova_aurora_1.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1552/indicacao_03-2024_josue_solicitando_instalacao_de_redutores_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1553/indicacao_04-2024_bigua_solicitando_instalacao_de_um_virador.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1554/indicacao_05-2024_bigua_solicitando_uma_lei_do_parque_industrial.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1562/indicacao_06-2024_edinaldo_solicitando_que_cumpra_o_estabelecido_no_plano_de_arborizacao.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1568/indicacao_07-2024_bigua_solicitando_um_gari_para_a_praca.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1589/indicacao_08-2024_solicitando_implatacao_de_quadra_de_beach_tenis.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1617/indicacao_09-2024_edinaldo_solicitando_asfalto_na_estrada_arare.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1618/indicacao_10-2024_edinaldo_solicitando_regularizacao_da_casa_mortuaria.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1664/indicacao_11-2024_edinaldo_solicitando_utilizacao_do_triturador_de_galhos.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1672/indicacao_12-2024_edinaldo_substituicao_dos_moveis_capela_mortuaria_.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1692/indicacao_13-2024_edinaldo_instalacao_ecoponto_apertado_.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1716/indicacao_14-2024_josue_solicitando_manutencao_van_da_saude.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1717/indicacao_15-2024_bigua_solicitando_boca_de_lobo.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1718/indicacao_16-2024_josue_solicitando_manutencao_na_pra_da_academia_da_terceira_idade.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1721/indicacao_17-2024_bigua_solicitando_reparo_na_buraco_quadra_sintetica_cristo_rei.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1754/indicacao_18-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1774/indicacao_19-2024_bigua_solicitando_lei_de_exclusividade_de_desmembramento_e_parcelamento_de_solo_em_area_rural.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1520/mocao_01-2024-_josue_pesar_ademir.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1521/mocao_02-2024-_josue_pesar_maria_avila.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1522/mocao_03-2024-_sergio_pesar_gracinda.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1523/mocao_04-2024-_josue_pesar_jorge.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1569/mocao_05-2024-_edinaldo_pesar_jose_coelho.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1590/mocao_07-2024-_raimundo_pesar_joana.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1591/mocao_08-2024-_sergio_aplausos_agente_de_endemias.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1600/mocao_09-2024_-_raimundo_pesar_sirlei.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1615/mocao_10-2024_-_raimundo_aplausos.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1620/mocao_11-2024_-_josue_pesar_sueli.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1622/mocao_12-2024_-_bigua__pesar_genuefa.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1623/mocao_13-2024_-_josue__pesar_aparecido.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1640/mocao_15-2024_-_bigua_pesar_orlando.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1652/mocao_16-2024_-_josue_pesar_herminia.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1659/mocao_17-2024_-_josue_pesar_florinda.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1660/mocao_18-2024_-_josue_repudio.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1661/mocao_19-2024-_sergio_aplausos_estudante_igor.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1663/mocao_20-2024-_josue_aplausos_engenheira_weslaine.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1665/mocao_21-2024_-_josue_pesar_fernando.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1668/mocao_22-2024_-_bigua_e_pacoca_pesar_adeles.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1691/mocao_23-2024_-_josue_pesar_nilce.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1693/mocao_24-2024_-_josue_pesar_neide.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1694/mocao_25-2024_-_josue_pesar_rita_burdinhao.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1710/mocao_26-2024_-_vereadores_pesar_pedro_malagutti.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1711/mocao_27-2024-_josue_aplausos_atletas_de_voleibol.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1713/mocao_28-2024-_miguel_aplausos_deputado.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1722/mocao_29-2024_-_bigua_pesar_aparecido.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1731/mocao_30-2024_-_sergio_pesar_maria_da_penha.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1732/mocao_31-2024_-_bigua_pesar_jayme.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1733/mocao_32-2024_-_bigua_pesar_antonio.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1734/mocao_33-2024_-_bigua_pesar_sandra.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1736/mocao_34-2024_-_raimundo_aplausos_enfermeira_aline.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1737/mocao_35-2024_-_edinaldo_aplausos_ex_secretaria_pollyana.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1753/mocao_36-2024_-_josue_pesar_paulo.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1764/mocao_37-2024_-_bigua_pesar_euclides.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1770/mocao_38-2024-_miguel_aplausos_equipe_sicredi.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1790/mocao_39-2024-_bigua_aplausos_pioneira.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1807/mocao_40-2024_-_miguel_pesar_avelino.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1809/mocao_41-2024_-_josue_pesar_maria_de_lourdes.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1699/projeto_de_decreto_legislativo_no1.2024_-_contas_prefeito_de_2022.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1785/projeto_de_decreto_legislativo_no2.2024_-_contas_prefeito_de_2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1519/projeto_de_lei_complementar_no_01.2024_-_gestor_de_contratos.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1611/projeto_de_lei_complementar_no_02.2024_-_cria_vaga_de_motorista.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1677/projeto_de_lei_complementar_n_03_2024_finalizado.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1720/projeto_lei_complementar_04.2024_-_altera_sistema_viario_-_cria_via_conectora_urbana_de_interesse_publico.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1777/projeto_lc_-_altera_perimetro_urbano.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1778/projeto_lc_-_altera_lei_zoneamento_uso_e_ocupacao_do_solo.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1488/projeto_001_2024_recomposicao_sal_dos_servidores_2024.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1492/projeto_002-2024_-_revoga_leis_que_doam_terrenos_no_para_e_micheleto.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1493/projeto_003-2024_-altera_lei_1011-2021_-_terrenos_no_micheleto.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1494/projeto_004-2024_-altera_lei_1012-2021_-_terrenos_no_para.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1532/projeto_de_lei_no_5-2024.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1533/projeto_de_lei_07.2024_-_auxilio_transporte.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1567/projeto_de_lei_no_8-_alteracao_lei_926-2019.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1598/projeto_de_lei_lei_09-2024_ldo_2025_formosa.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1599/projeto_de_lei_n_10_de_15_de_abril_de_2024.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1616/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1621/projeto_de_lei_nr.11-2024_credito_especial_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1627/projeto_de_lei_no_13.2024_e_mensagem_justificativa.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1644/projeto_de_lei_14.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1670/projeto_de_lei_no_15-2024.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1671/projeto_de_lei_16-2024.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1678/projeto_de_lei__nr.17-2024_credito_especial.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1679/projeto_de_lei__nr.18-2024_credito_especial.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1695/projeto_de_lei__nr.21-2024_credito_especial__balsa.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1709/proposta_de_emenda_no_01-2024.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1719/projeto_de_lei_19-2024_-_cria_os_componetes_do_sistema_nacional_de_seguranca_alimentar_e_nutricional.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1729/pl_22_altera_lei_978.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1730/projeto_de_lei_.2024_-_alteracao_nome_das_vias_conjunto_manoela_inacio.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1735/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1748/projeto_de_lei__nr.25-2024_credito_especial.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1752/projeto_de_lei_no_27-2024.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1759/projeto_de_lei_nr._126__loa_2025_oficial.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1766/projeto_028-2024_-_doa_equipamentos_hospital.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1768/projeto_029-2024_-revoga_leis_996_1000_e_1001-2021.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1769/projeto_030-2024_-revoga_leis_1005-2021_-_1030-2022_e_1054-2023.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1772/projeto_de_lei_-_32-2024_-_mensagem_-_38-2024.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1773/projeto_de_lei_no_31.2024.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1776/projeto_de_lei_nr_33-2024_compatibilizacao.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1805/projeto_de_lei_no_34-2024.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1806/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1810/projeto_037-2024_-_cede_uso_barracao_empresa_thalita_n._souza.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1816/pl_36_-_cessao_de_uso_emater.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1824/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1825/projeto_de_lei_n_39_2024_institui_o_programa_de_concessao_de_incentivo_a_avicultura_e_outros_1.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1489/projeto_de_lei__1_-cm-_atualizacao_subsidios_prefeito.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1490/projeto_de_lei__2-cm-_atualizacao_subsidios_agentes_politicos_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1491/projeto_de_lei__3-cm-atualiza_salario_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1566/projeto_de_lei_04-24-cidadao_honorario_ricardo_barroscm.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1587/projeto_de_lei_05-24-cm_dispoe_sobre_a_fixacao_dos_subsidios_dos_vereadores_e_do_presidente.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1588/projeto_de_lei_06-24-cm__fixa_os_subsidios_do_prefeito_vice_prefeito_e_dos_secretarios.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1583/projeto_de_lei_07-24-cm_sobre_o_programama_de_jovem_aprendiz.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1700/projeto_de_lei_08-24-denomina_praca_adeles_borges.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1526/projeto_de_resolucao_1.24_-_etp.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1557/projeto_de_resolucao_2.24_-_pequenas_despesas.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1643/projeto_de_resolucao_3.24_-_criterio_de_avaliacao_estagio_probatorio.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1808/projeto_de_resolucao_5.24_-_horario_das_sessoes_ordinarias.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1525/requerimento_03-2024_-_josue_solicitando_copia_arquitetonica_da_reforma_da_prefeitura_.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1528/requerimento_04-2024_-_lucas_solicitando_manutencao_da_iluminacao_da_rua_vitoria_.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1529/requerimento_06-2024_-_josue_solicitando_carro_para_aprobem_.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1530/requerimento_07-2024_-_sergio_ifa_.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1531/requerimento_08-2024_-_josue_solicitando_informacoes_dos_aditivos_da_balsa_.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1550/requerimento_09-2024_-_miguel_solicitando_manutencao_nas_passagens_elevadas.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1551/requerimento_12-2024_-_miguel_solicitando_sinalizacao_na_rodovia.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1555/requerimento_13-2024_bigua_convenio_instituto_santa_isabel-_.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1556/requerimento_14-2024_-_josue_solicitando_instalacao_de_ar_condicionado.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1570/requerimento_16-2024_-_sergio_direito_de_fala_.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1586/requerimento_18-2024_-_josue_solicitando_informacoes_sobre_o_relogio_do_canteiro_municipal.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1619/requerimento_23-2024_-_lucas_solicitando_melhorias_na_entrada_do_conj._micheletto.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1624/requerimento_25-2024_-_raimundo_solicitando_melhorias_na_entrada_aguas_do_misterio.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1625/requerimento_26-2024_-_josue_solicitando_instalacao_das_tartarugas_nas_rotatorias.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1641/requerimento_29-2024_bigua_andamento_da_reforma_do_banheiro_da_terceira_idade-.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1642/requerimento_30-2024_bigua_processo_licitatorio_alargamento_das_pontes-.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1653/requerimento_32-2024_-_josue_solicitando_informacoes_sobre_atribuicoes_dos_monitores_de_onibus.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1654/requerimento_33-2024_-_sergio_saida_comissao_.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1655/requerimento_34-2024_-_lucas_direito_de_fala.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1656/requerimento_35-2024_-_lucas_solicitando_instalacao_de_poste_praca_saude.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1657/requerimento_36-2024_-_josue_solicitando_implantacao_programa_vale_alimentacao.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1658/requerimento_37-2024_-_josue_solicitando_vaga_de_veterianario_concurso.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1662/requerimento_39-2024_-_josue_solicitando_contratatacao_empresa_terceirizada_limpeza_terrenos.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1666/requerimento_41-2024_bigua_reiterando_requerimento_balsa.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1669/requerimento_42-2024_josue_limpeza_caixa_dagua_bela_vista.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1673/requerimento_43-2024_retirada_de_projeto.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1674/requerimento_44-2024_revogando_mocao_de_repudio.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1675/requerimento_45-2024_josue_solicitando_reparos_nas_calcadas_das_avenidas.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1676/requerimento_46-2024_bigua_limpeza_lago_municipal.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1701/requerimento_58-2024_-_sergio_instalacao_de_quebra_molas_aparecido_moreira.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1723/requerimento_62-2024_bigua_informacoes_da_resposta_da_empresa_ec_trindade.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1724/requerimento_63-2024_bigua_informacoes_de_horas_extras_pagas_ao_setor_rodoviario.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1725/requerimento_64._2024_bigua_informacoes_sobre_a_quantidade_de_pss_para_os_cargos_de_educador_infantil_e_professor.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1738/requerimento_65-2024_miguel_solicitando_tres_escarificadores_ao_dep_dilceu.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1765/requerimento_67-2024_-_josue_solicitando_pesagem_da_balsa.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1771/requerimento_68-2024_-_josue_e_bigua_solicitando_limpeza_nos_terrenos_baldios.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1775/requerimento_69-2024_-_josue_rotaroria.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1784/requerimento_70-2024_-_josue_instalacao_parquinho_praca.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1791/requerimento_71-2024_-_josue_instalacao_de_ventiladores_e_caixa_de_som_capela_mort.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H337"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="194" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="193.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>