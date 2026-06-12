--- v1 (2026-04-11)
+++ v2 (2026-06-12)
@@ -2100,51 +2100,51 @@
   <si>
     <t>PESAR GRACINDA</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1523/mocao_04-2024-_josue_pesar_jorge.doc</t>
   </si>
   <si>
     <t>PESAR JORGE</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1569/mocao_05-2024-_edinaldo_pesar_jose_coelho.doc</t>
   </si>
   <si>
     <t>PESAR JOSÉ COELHO</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>RAIMUNDO MARQUES CAVALCANTE</t>
+    <t>Raimundo Marques Cavalcante</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1590/mocao_07-2024-_raimundo_pesar_joana.doc</t>
   </si>
   <si>
     <t>pesar joana</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1591/mocao_08-2024-_sergio_aplausos_agente_de_endemias.doc</t>
   </si>
   <si>
     <t>aplausos agente de endemias</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2024/1600/mocao_09-2024_-_raimundo_pesar_sirlei.doc</t>
   </si>
   <si>
     <t>pesar sirlei</t>
   </si>