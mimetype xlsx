--- v0 (2025-11-23)
+++ v1 (2026-04-14)
@@ -51,4754 +51,4754 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>Balancete Financeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1074/camara_municipal_balancete_financeiro_janeiro_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1074/camara_municipal_balancete_financeiro_janeiro_2023.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro janeiro 2023</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/prefeitura_municipal_balancete_financeiro_jeneiro_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/prefeitura_municipal_balancete_financeiro_jeneiro_2023.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro janeiro de 2023</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1083/camara_municipal_balancete_financeiro_janeiro_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1083/camara_municipal_balancete_financeiro_janeiro_2023.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro fevereiro 2023</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1111/prefeitura_municipal_balancete_financeiro_fevereiro_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1111/prefeitura_municipal_balancete_financeiro_fevereiro_2023.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro fevereiro 2023</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/camara_municipal_balancete_financeiro_marco_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/camara_municipal_balancete_financeiro_marco_2023.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro março  2023</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/prefeitura_municipal_balancete_financeiro_marco_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/prefeitura_municipal_balancete_financeiro_marco_2023.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro março 2023</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1114/camara_municipal_balencete_financeiro_abril_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1114/camara_municipal_balencete_financeiro_abril_2023.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro  abril 2023</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1154/prefeitura_municipal_balancete_financeiro_abril_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1154/prefeitura_municipal_balancete_financeiro_abril_2023.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro abril 2023</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1175/camara_municipal_balancete_financeiro_maio_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1175/camara_municipal_balancete_financeiro_maio_2023.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro maio 2023</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1178/prefeitura_municipal_balancete_financeiro_maio_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1178/prefeitura_municipal_balancete_financeiro_maio_2023.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro maio 2023</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1179/camara_municipal_balancete_financeiro_junho_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1179/camara_municipal_balancete_financeiro_junho_2023.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro junho 2023</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1180/prefeitura_municipal_balancete_financeiro_junho_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1180/prefeitura_municipal_balancete_financeiro_junho_2023.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro junho 2023</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1212/prefeitura_municipal_balancete_financeiro_julho_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1212/prefeitura_municipal_balancete_financeiro_julho_2023.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro julho 2023</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1213/camara_municipal_balancete_financeiro_julho_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1213/camara_municipal_balancete_financeiro_julho_2023.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro julho 2023</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1321/camara_municipal_balancete_financeiro_agosto_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1321/camara_municipal_balancete_financeiro_agosto_2023.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro agosto 2023</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1377/prefeitura_municipal_balancete_financeiro_agosto_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1377/prefeitura_municipal_balancete_financeiro_agosto_2023.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro agosto 2023</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1432/prefeitura_municipal_balancete_financeiro_setembro_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1432/prefeitura_municipal_balancete_financeiro_setembro_2023.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro setembro de 2023.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/camara_municipal_balancete_financeiro_setembro_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/camara_municipal_balancete_financeiro_setembro_2023.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro setembro 2023</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/camara_municipal_balancete_financeiro_outubro_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/camara_municipal_balancete_financeiro_outubro_2023.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro outubro 2023</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/prefeitura_municipal_balancete_financeiro_outubro_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/prefeitura_municipal_balancete_financeiro_outubro_2023.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro outubro de 2023</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/camara_municipal_balancete_financeiro_novembro_de_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/camara_municipal_balancete_financeiro_novembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro  novembro de 2023</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/prefeitura_municipal_balancete_financeiro_novembro_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/prefeitura_municipal_balancete_financeiro_novembro_2023.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro novembro 2023</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/prefeitura_municipal_balncete_financeiro_dezembro_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/prefeitura_municipal_balncete_financeiro_dezembro_2023.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro dezembro 2023</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/camara_municipal_balancete_financeiro_dezembro_2024.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/camara_municipal_balancete_financeiro_dezembro_2024.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro dezembro 2023</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>CCJ</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1249/parecer_54.2023_-_projeto_de_lei_07.23_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1249/parecer_54.2023_-_projeto_de_lei_07.23_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 07/2023 que revoga as leis Municipais nº 899 de 24 de abril de 2019 e nº1.024 de 29 de abril de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1250/parecer_55.2023_-_projeto_de_resolucao_01.23_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1250/parecer_55.2023_-_projeto_de_resolucao_01.23_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 1/2023 que dispõe sobre a concessão de diárias para despesas de viagens dos agentes políticos e servidores da administração do legislativo do Município de Formosa do Oeste – PR, o ressarcimento de despesas e dá outras providências</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1251/parecer_56.2023_-_projeto_de_lei__04.23cm_-_ccj_-.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1251/parecer_56.2023_-_projeto_de_lei__04.23cm_-_ccj_-.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº04/2023 CM, que concede título de Cidadão Honorário ao professor Fabrício Jacob Begosso e dá outras providências.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1252/parecer_57.2023_-_projeto_de_lei__04.2023_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1252/parecer_57.2023_-_projeto_de_lei__04.2023_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº04/2023, que dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária do Município de Formosa do Oeste para o exercício 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1253/parecer_58.2023_-_projeto_de_lei__05.2023cm_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1253/parecer_58.2023_-_projeto_de_lei__05.2023cm_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº05/2023CM, que denomina prédio público de “Centro de Convivência de Idosos Vereador Diogo Vargas” o atual Clube da Terceira Idade Amor Fraterno, e dá outras providências.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1254/parecer_58.2023_-_projeto_de_lei__05.2023cm_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1254/parecer_58.2023_-_projeto_de_lei__05.2023cm_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº04/2023 CM, dispõe sobre a política de monitoramento de segurança por câmeras nos centros de educação infantil e ensino fundamental de anos iniciais da rede pública de ensino fundamental e dá outras providências.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1255/parecer_60.2023_-_projeto_de_lei__09.2023-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1255/parecer_60.2023_-_projeto_de_lei__09.2023-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº09/2023, que institui e regulamenta a concessão do Auxílio para Tratamento Fora do Domicílio (TFD), e dá outras providências</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1256/parecer_61.2023_-_projeto_de_lei__10.2023_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1256/parecer_61.2023_-_projeto_de_lei__10.2023_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº10/2023, que autoriza o município de Formosa do oeste a firmar termo de concessão de uso de 1(um) trator agrícola à Associação de Moradores da Comunidade Santos Anjos, e dá outras providências.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1257/parecer_62.2023_-_projeto_de_lei__08.2023_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1257/parecer_62.2023_-_projeto_de_lei__08.2023_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº08/2023, que autoriza o poder Executivo a conceder cesta de natal aos servidores públicos do município, e dá outras providências.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1258/parecer_63.2023_-_projeto_de_lei__07.2023_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1258/parecer_63.2023_-_projeto_de_lei__07.2023_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº07/2023, cria a guarda civil escolar no âmbito do município de Formosa do Oeste – Pr, e dá outras providências.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1259/parecer_64.2023_-_projeto_de_lei__09.2023_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1259/parecer_64.2023_-_projeto_de_lei__09.2023_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº09/2023, dispõe sobre a obrigatoriedade de manutenção de um profissional auxiliar de enfermagem, nas unidades da rede pública municipal de creches e escolas de educação infantil, e dá outras providências.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1260/parecer_65.2023_-_projeto_de_lei__08.2023_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1260/parecer_65.2023_-_projeto_de_lei__08.2023_-_ccj.doc</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1261/parecer_66.2023_-_projeto_de_lei__11.2023_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1261/parecer_66.2023_-_projeto_de_lei__11.2023_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº11/2023 que institui o Programa Manutenção de Carreadores Rurais, e dá outras providências.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1262/parecer_67.2023_-_projeto_de_lei__11.2023-cm_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1262/parecer_67.2023_-_projeto_de_lei__11.2023-cm_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº11/2023-CM que proíbe, no âmbito do Munícipio de FORMOSA DO OESTE, a utilização, queima ou soltura de fogos de artifício que produzam barulho, e dá outras providências.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1263/parecer_68.2023_-_projeto_de_lei__11.2023_emenda_aditiva_03.2023_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1263/parecer_68.2023_-_projeto_de_lei__11.2023_emenda_aditiva_03.2023_-_ccj.doc</t>
   </si>
   <si>
     <t>Emenda Aditiva nº03/2023 do Projeto de Lei nº11/2023 que institui o Programa Manutenção de Carreadores Rurais, e dá outras providências.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1264/parecer_69.2023_-_projeto_de_lei_complem_05.2023_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1264/parecer_69.2023_-_projeto_de_lei_complem_05.2023_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 05/2023, que cria o cargo e uma vaga de Procurador Jurídico, bem como autoriza a sua contratação temporária de excepcional interesse público, através de Processo Seletivo Simplificado (PSS), nos termos da Lei Complementar nº 36, de 28 de abril de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1265/parecer_70.2023_-_projeto_de_lei__03.2023_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1265/parecer_70.2023_-_projeto_de_lei__03.2023_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 03/2023, que autoriza o Executivo Municipal a conceder uso de veículo automotor à APAE – Associação de Pais e Amigos dos Excepcionais, e dá outras providências.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1266/parecer_71.2023_-_projeto_de_lei__11.2023_cm_emenda_aditiva_04.2023_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1266/parecer_71.2023_-_projeto_de_lei__11.2023_cm_emenda_aditiva_04.2023_-_ccj.doc</t>
   </si>
   <si>
     <t>Emenda Aditiva nº04/2023 do Projeto de Lei nº11/2023 – CM que proíbe, no âmbito do Município de FORMOSA DO OESTE, a utilização, queima ou soltura de fogos de artifício que produzam barulho, e dá outras providências.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1267/parecer_72.2023_-_projeto_de_lei__16.2023_cm_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1267/parecer_72.2023_-_projeto_de_lei__16.2023_cm_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 16/23-CM, que dispõe sobre a distribuição de absorventes nas Unidades Básicas de Saúde e Postos de Saúde situados no Município de Formosa do Oeste - Pr, e dá outras providências.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1268/parecer_73.2023_-_projeto_de_lei__13.2023__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1268/parecer_73.2023_-_projeto_de_lei__13.2023__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 13/23, que autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1269/parecer_74.2023_-_projeto_de_lei__14.2023__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1269/parecer_74.2023_-_projeto_de_lei__14.2023__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 14/2023, que autoriza o executivo municipal a proceder à alienação de bens públicos móveis desafetados do patrimônio público do município de Formosa Do Oeste-Pr, e dá outras providências.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1270/parecer_75.2023_-_projeto_de_lei__14.2023_cm__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1270/parecer_75.2023_-_projeto_de_lei__14.2023_cm__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 14/23-CM, que dispõe sobre a distribuição gratuita e obrigatória, pelo poder público municipal, de fraldas geriátricas para as pessoas que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1271/parecer_76.2023_-_projeto_de_lei__13.2023_cm__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1271/parecer_76.2023_-_projeto_de_lei__13.2023_cm__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 13/2023-CM, que dispõe sobre a disponibilização de sinal de internet gratuitamente na unidade básica de saúde (UBS) e no prédio da vigilância em saúde (clínica da mulher) aos usuários que realizarem qualquer espera/atendimento, e dá outras providências.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1272/parecer_77.2023_-_projeto_de_lei_complem_04.2023___-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1272/parecer_77.2023_-_projeto_de_lei_complem_04.2023___-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 004/2021, que dispõe sobre o Plano Diretor do Município de Formosa do Oeste/PR, e dá outras providências._x000D_
 Juntamente com a Emenda Modificativa nº 06/2023 e Emenda Supressiva nº 01/2023.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1273/parecer_78.2023_-_projeto_de_lei_complem_05.2023___-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1273/parecer_78.2023_-_projeto_de_lei_complem_05.2023___-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 005/2021, que dispõe sobre a Lei de Zoneamento, Uso e Ocupação do Solo do Município de Formosa do Oeste/PR, e dá outras providências._x000D_
 Juntamente com a Emenda Modificativa nº 07/2023 e Emenda Supressiva nº 02/2023.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1274/parecer_79.2023_-_projeto_de_lei_012.2023___-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1274/parecer_79.2023_-_projeto_de_lei_012.2023___-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 012/2023, que institui o Plano de Arborização Urbana do Município de Formosa do Oeste, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1275/parecer_80.2023_-_projeto_de_lei_19.2023_cm___-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1275/parecer_80.2023_-_projeto_de_lei_19.2023_cm___-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 19/2023 – CM, que institui o Conselho Municipal de Proteção e Defesa dos Animais, e dá outras providências.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1276/parecer_81.2023_-_projeto_de_lei_006.2021__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1276/parecer_81.2023_-_projeto_de_lei_006.2021__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 006/2021, que dispõe sobre o parcelamento e o remembramento do solo para fins urbanos e dá outras providências._x000D_
 Juntamente com a Emenda Modificativa nº 08/2023, Emenda aditiva nº 06/2023 e Emenda Supressiva nº 03/2023.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1277/parecer_82.2023_-_projeto_de_lei_007.2021__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1277/parecer_82.2023_-_projeto_de_lei_007.2021__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 007/2021, que institui a Lei de Sistema Viário do Município de Formosa do Oeste/PR e dá outras providências._x000D_
 Juntamente com a Emenda Supressiva nº 04/2023, Emenda Modificativa nº 09/2023 e Emenda aditiva nº 07/2023.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1278/parecer_83.2023_-_projeto_de_lei_22.2023_cm__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1278/parecer_83.2023_-_projeto_de_lei_22.2023_cm__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 22/2023 - CM, que “obriga” a Secretária Municipal da Saúde a manter lista de medicamentos básicos._x000D_
 Juntamente com a Emenda Supressiva nº 05/2023 e Emenda Modificativa nº 10/2023.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1279/parecer_84.2023_-_projeto_de_resolucao_02.2023__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1279/parecer_84.2023_-_projeto_de_resolucao_02.2023__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 02/2023, que fixa os critérios de avaliação do estágio probatório dos funcionários, de acordo com o artigo 41, § 4º da Constituição Federal de 1988, e dá outras providências._x000D_
 Juntamente com a Emenda Modificativa nº 11/2023.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1348/parecer_85.2023_-_projeto_de_lei__17.2023_cm__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1348/parecer_85.2023_-_projeto_de_lei__17.2023_cm__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 17/2023 CM</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1349/parecer_86.2023_-_projeto_de_lei__23.2023_cm__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1349/parecer_86.2023_-_projeto_de_lei__23.2023_cm__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 23/2023</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1350/parecer_87.2023_-_projeto_de_lei__25.2023_cm_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1350/parecer_87.2023_-_projeto_de_lei__25.2023_cm_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 25/2023 CM</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1351/parecer_88.2023_-_projeto_de_lei__27.2023_cm_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1351/parecer_88.2023_-_projeto_de_lei__27.2023_cm_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 27/2023 CM</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1352/parecer_89.2023_-_projeto_de_lei_comp_004.2022__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1352/parecer_89.2023_-_projeto_de_lei_comp_004.2022__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 004/2022</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1353/parecer_90.2023_-_projeto_de_lei__comp_009.2021__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1353/parecer_90.2023_-_projeto_de_lei__comp_009.2021__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 009/2021</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1354/parecer_91.2023_-_projeto_de_lei__comp_010.2021__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1354/parecer_91.2023_-_projeto_de_lei__comp_010.2021__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei Complementar nº 010/2021</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1355/parecer_92.2023_-_projeto_de_lei__20.2023_cm_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1355/parecer_92.2023_-_projeto_de_lei__20.2023_cm_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de lei nº 20/2023CM</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1356/parecer_93.2023_-_projeto_de_resolucao_09.2023_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1356/parecer_93.2023_-_projeto_de_resolucao_09.2023_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 09/2023</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1357/parecer_94.2023_-_projeto_de_resolucao_10.2023_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1357/parecer_94.2023_-_projeto_de_resolucao_10.2023_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução 10/2023</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1358/parecer_95.2023_-_projeto_de_resolucao_12.2023_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1358/parecer_95.2023_-_projeto_de_resolucao_12.2023_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução 12/2023</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1359/parecer_96.2023_-_projeto_de_lei_15.2023_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1359/parecer_96.2023_-_projeto_de_lei_15.2023_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 15/2023</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1395/parecer_97.2023_-_projeto_de_lei_15.2023_emenda_m_14_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1395/parecer_97.2023_-_projeto_de_lei_15.2023_emenda_m_14_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 15.2023 EMENDA M 14</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1396/parecer_98.2023_-_projeto_de_lei_15.2023_emenda_m_15_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1396/parecer_98.2023_-_projeto_de_lei_15.2023_emenda_m_15_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 15.2023 EMENDA M 15</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/parecer_99.2023_-_projeto_de_resolucao_08.2023__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/parecer_99.2023_-_projeto_de_resolucao_08.2023__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução 08.2023</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1398/parecer_100.2023_-_projeto_de_resolucao_13.2023__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1398/parecer_100.2023_-_projeto_de_resolucao_13.2023__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução 13.2023</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/parecer_101.2023_-_projeto_de_resolucao_07.2023__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/parecer_101.2023_-_projeto_de_resolucao_07.2023__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução 07.2023.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/parecer_102.2023_-_projeto_de_resolucao_06.2023__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/parecer_102.2023_-_projeto_de_resolucao_06.2023__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução 06.2023</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1401/parecer_103.2023_-_projeto_de_resolucao_14.2023__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1401/parecer_103.2023_-_projeto_de_resolucao_14.2023__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução 14.2023.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/parecer_104.2023_-_projeto_de_resolucao_05.2023__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/parecer_104.2023_-_projeto_de_resolucao_05.2023__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução 05.2023</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/parecer_105.2023_-_projeto_de_lei_26.2023_cm_-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/parecer_105.2023_-_projeto_de_lei_26.2023_cm_-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 26.2023 CM</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/parecer_106.2023_-_projeto_de_lei_17.2023__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/parecer_106.2023_-_projeto_de_lei_17.2023__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 17.2023.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/parecer_107.2023_-_projeto_de_resolucao_11-2023.2023__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/parecer_107.2023_-_projeto_de_resolucao_11-2023.2023__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução 11/2023</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/parecer_108.2023_-_projeto_de_resolucao_15-2023.2023__-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/parecer_108.2023_-_projeto_de_resolucao_15-2023.2023__-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução 15-2023</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1440/parecer_109.2023_-_projeto_de_lei_19-2023-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1440/parecer_109.2023_-_projeto_de_lei_19-2023-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 19/2023</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/parecer_110.2023_-_projeto_de_lei_20-2023-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/parecer_110.2023_-_projeto_de_lei_20-2023-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 20-2023</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1460/parecer_111.2023_-_projeto_de_lei_18-2023-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1460/parecer_111.2023_-_projeto_de_lei_18-2023-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 18-2023</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/parecer_112.2023_-_projeto_de_resolucao_16-2023-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/parecer_112.2023_-_projeto_de_resolucao_16-2023-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução 16-2023</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/parecer_113.2023_-_projeto_de_resolucao_04-2023-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/parecer_113.2023_-_projeto_de_resolucao_04-2023-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução 04-2023</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1463/parecer_114.2023_-_projeto_de_lei_complementar_06-2023-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1463/parecer_114.2023_-_projeto_de_lei_complementar_06-2023-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar 06-2023</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/parecer_115.2023_-_projeto_de_resolucao_18-2023-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/parecer_115.2023_-_projeto_de_resolucao_18-2023-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução 18-2023</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/parecer_116.2023_-_projeto_de_resolucao_16-2023-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/parecer_116.2023_-_projeto_de_resolucao_16-2023-_ccj.doc</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/parecer_117.2023_-_projeto_de_resolucao_17-2023-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/parecer_117.2023_-_projeto_de_resolucao_17-2023-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução 17-2023</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1485/parecer_118.2023_-_projeto_de_lei_12-2023-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1485/parecer_118.2023_-_projeto_de_lei_12-2023-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 12-2023</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/parecer_119.2023_-_projeto_de_lei_complementar_07-2023-_ccj.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/parecer_119.2023_-_projeto_de_lei_complementar_07-2023-_ccj.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar 07-2023</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>CECSA</t>
   </si>
   <si>
     <t>Comissão de Educação, Cultura, Saúde e As. Social</t>
   </si>
   <si>
     <t>Educação, Cultura, Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1280/parecer_54.2023_-_projeto_de_lei_04.23_cm_cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1280/parecer_54.2023_-_projeto_de_lei_04.23_cm_cecsas.doc</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1281/parecer_55.2023_-_projeto_de_lei_06.23_cm_cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1281/parecer_55.2023_-_projeto_de_lei_06.23_cm_cecsas.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº06/2023 CM, dispõe sobre a política de monitoramento de segurança por câmeras nos centros de educação infantil e ensino fundamental de anos iniciais da rede pública de ensino fundamental e dá outras providências</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1282/parecer_56.2023_-_projeto_de_lei_09.23__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1282/parecer_56.2023_-_projeto_de_lei_09.23__cecsas.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº09/2023, que institui e regulamenta a concessão do Auxílio para Tratamento Fora do Domicílio (TFD), e dá outras providências.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1283/parecer_57.2023_-_projeto_de_lei_07.23__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1283/parecer_57.2023_-_projeto_de_lei_07.23__cecsas.doc</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1285/parecer_59.2023_-_projeto_de_lei_08.23__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1285/parecer_59.2023_-_projeto_de_lei_08.23__cecsas.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº08/2023 CM que dispõe sobre a entrega aos alunos de estabelecimentos de ensino municipais, no ato da matrícula ou o primeiro dia ano de cada ciclo, de síntese biográfica da pessoa cujo nome denomina o estabelecimento de ensino.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1286/parecer_60.2023_-_projeto_de_lei_11.23__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1286/parecer_60.2023_-_projeto_de_lei_11.23__cecsas.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº11/2023 que institui o Programa Manutenção de Carreadores Rurais, e dá outras providências</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1287/parecer_61.2023_-_projeto_de_lei_11.23-cm_fogos_cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1287/parecer_61.2023_-_projeto_de_lei_11.23-cm_fogos_cecsas.doc</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1288/parecer_63.2023_-_projeto_de_lei_03.2023_-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1288/parecer_63.2023_-_projeto_de_lei_03.2023_-__cecsas.doc</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1289/parecer_63.2023_-_projeto_de_lei_03.2023_-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1289/parecer_63.2023_-_projeto_de_lei_03.2023_-__cecsas.doc</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1290/parecer_64.2023_-_projeto_de_lei_16.2023__cm_-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1290/parecer_64.2023_-_projeto_de_lei_16.2023__cm_-__cecsas.doc</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1291/parecer_65.2023_-_projeto_de_lei_13.2023__cm_-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1291/parecer_65.2023_-_projeto_de_lei_13.2023__cm_-__cecsas.doc</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1292/parecer_66.2023_-_projeto_de_lei_12.2023__-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1292/parecer_66.2023_-_projeto_de_lei_12.2023__-__cecsas.doc</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1293/parecer_67.2023_-_projeto_de_lei_19.2023_cm__-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1293/parecer_67.2023_-_projeto_de_lei_19.2023_cm__-__cecsas.doc</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1369/parecer_69.2023_-_projeto_de_lei_23.2023_cm__-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1369/parecer_69.2023_-_projeto_de_lei_23.2023_cm__-__cecsas.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 23.2023 CM</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/parecer_70.2023_-_projeto_de_lei_15.2023__-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/parecer_70.2023_-_projeto_de_lei_15.2023__-__cecsas.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 15.2023</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/parecer_71.2023_-_projeto_de_lei_15.2023_emenda_15__-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/parecer_71.2023_-_projeto_de_lei_15.2023_emenda_15__-__cecsas.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 15.2023 EMENDA 15.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/parecer_72.2023_-_projeto_de_lei_20.2023__-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/parecer_72.2023_-_projeto_de_lei_20.2023__-__cecsas.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 20.2023</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/parecer_73.2023_-_projeto_de_lei_complementar_06.2023__-__cecsas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/parecer_73.2023_-_projeto_de_lei_complementar_06.2023__-__cecsas.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar 06.2023</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>CFO</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1295/parecer_48.2023_-_projeto_de_lei_07.23_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1295/parecer_48.2023_-_projeto_de_lei_07.23_-_cfo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 07/2023 que revoga as leis Municipais nº 899 de 24 de abril de 2019 e nº1.024 de 29 de abril de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1296/parecer_49.2023_-_projeto_de_resolucao_01.23_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1296/parecer_49.2023_-_projeto_de_resolucao_01.23_-_cfo.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 1/2023 que dispõe sobre a concessão de diárias para despesas de viagens dos agentes políticos e servidores da administração do legislativo do Município de Formosa do Oeste – PR, o ressarcimento de despesas e dá outras providências.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1297/parecer_50.2023_-_projeto_de_lei_04.2023_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1297/parecer_50.2023_-_projeto_de_lei_04.2023_-_cfo.doc</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1298/parecer_51.2023_-_projeto_de_lei_09.2023_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1298/parecer_51.2023_-_projeto_de_lei_09.2023_-_cfo.doc</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1299/parecer_52.2023_-_projeto_de_lei_08.2023_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1299/parecer_52.2023_-_projeto_de_lei_08.2023_-_cfo.doc</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1300/parecer_53.2023_-_projeto_de_lei_09.2023_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1300/parecer_53.2023_-_projeto_de_lei_09.2023_-_cfo.doc</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1301/parecer_54.2023_-_projeto_de_lei_07.2023_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1301/parecer_54.2023_-_projeto_de_lei_07.2023_-_cfo.doc</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1302/parecer_55.2023_-_projeto_de_lei_08.2023_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1302/parecer_55.2023_-_projeto_de_lei_08.2023_-_cfo.doc</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1303/parecer_56.2023_-_projeto_de_lei_11.2023_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1303/parecer_56.2023_-_projeto_de_lei_11.2023_-_cfo.doc</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1304/parecer_57.2023_-_projeto_de_lei_11.2023_emenda_aditiva_03.2023-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1304/parecer_57.2023_-_projeto_de_lei_11.2023_emenda_aditiva_03.2023-_cfo.doc</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1305/parecer_58.2023_-_projeto_de_lei_complem_05.2023_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1305/parecer_58.2023_-_projeto_de_lei_complem_05.2023_-_cfo.doc</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1306/parecer_59.2023_-_projeto_de_lei_complem_13.2023_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1306/parecer_59.2023_-_projeto_de_lei_complem_13.2023_-_cfo.doc</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1307/parecer_60.2023_-_projeto_de_lei_14.2023_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1307/parecer_60.2023_-_projeto_de_lei_14.2023_-_cfo.doc</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1308/parecer_61.2023_-_projeto_de_lei_13.2023_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1308/parecer_61.2023_-_projeto_de_lei_13.2023_-_cfo.doc</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1309/parecer_62.2023_-_projeto_de_lei_complem_04.2021_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1309/parecer_62.2023_-_projeto_de_lei_complem_04.2021_-_cfo.doc</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1310/parecer_63.2023_-_projeto_de_lei_complem_05.2021_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1310/parecer_63.2023_-_projeto_de_lei_complem_05.2021_-_cfo.doc</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1311/parecer_64.2023_-_projeto_de_lei_012.2023_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1311/parecer_64.2023_-_projeto_de_lei_012.2023_-_cfo.doc</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1312/parecer_65.2023_-_projeto_de_lei_19.2023_cm_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1312/parecer_65.2023_-_projeto_de_lei_19.2023_cm_-_cfo.doc</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1313/parecer_66.2023_-_projeto_de_lei_006.2021_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1313/parecer_66.2023_-_projeto_de_lei_006.2021_-_cfo.doc</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1314/parecer_67.2023_-_projeto_de_lei_007.2021_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1314/parecer_67.2023_-_projeto_de_lei_007.2021_-_cfo.doc</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1315/parecer_68.2023_-_projeto_de_lei_22.2023_cm_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1315/parecer_68.2023_-_projeto_de_lei_22.2023_cm_-_cfo.doc</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1360/parecer_69.2023_-_projeto_de_lei_18.2023_cm_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1360/parecer_69.2023_-_projeto_de_lei_18.2023_cm_-_cfo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 18.2023 CM</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1361/parecer_70.2023_-_projeto_de_lei_27.2023_cm_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1361/parecer_70.2023_-_projeto_de_lei_27.2023_cm_-_cfo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 27.2023 CM</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1362/parecer_71.2023_-_projeto_de_lei_004.2022__-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1362/parecer_71.2023_-_projeto_de_lei_004.2022__-_cfo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 004.2022</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1363/parecer_72.2023_-_projeto_de_lei_009.2021__-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1363/parecer_72.2023_-_projeto_de_lei_009.2021__-_cfo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 009.2021</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1364/parecer_73.2023_-_projeto_de_lei_010.2021__-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1364/parecer_73.2023_-_projeto_de_lei_010.2021__-_cfo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 010.2021</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1365/parecer_74.2023_-_projeto_de_lei_20.2023_cm__-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1365/parecer_74.2023_-_projeto_de_lei_20.2023_cm__-_cfo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 20.2023 CM</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/parecer_75.2023_-_projeto_de_resolucao_09.2023__-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/parecer_75.2023_-_projeto_de_resolucao_09.2023__-_cfo.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução 09.2023</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1367/parecer_76.2023_-_projeto_de_resolucao_10.2023__-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1367/parecer_76.2023_-_projeto_de_resolucao_10.2023__-_cfo.doc</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1368/parecer_77.2023_-_projeto_de_resolucao_12.2023__-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1368/parecer_77.2023_-_projeto_de_resolucao_12.2023__-_cfo.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução 12.2023</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/parecer_78.2023_-_projeto_de_lei_15.2023__-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/parecer_78.2023_-_projeto_de_lei_15.2023__-_cfo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 15.2023.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/parecer_79.2023_-_projeto_de_lei_15.2023_emenda_15__-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/parecer_79.2023_-_projeto_de_lei_15.2023_emenda_15__-_cfo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 15.2023 EMENDA 15</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/parecer_80.2023_-_projeto_de_resolucao_05.2023__-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/parecer_80.2023_-_projeto_de_resolucao_05.2023__-_cfo.doc</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/parecer_81.2023_-_projeto_de_lei_26.2023_cm_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/parecer_81.2023_-_projeto_de_lei_26.2023_cm_-_cfo.doc</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/parecer_82.2023_-_projeto_de_lei_17.2023__-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/parecer_82.2023_-_projeto_de_lei_17.2023__-_cfo.doc</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/parecer_83.2023_-_projeto_de_lei_15.2023__-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/parecer_83.2023_-_projeto_de_lei_15.2023__-_cfo.doc</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/parecer_84.2023_-_projeto_de_lei_20.2023__-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/parecer_84.2023_-_projeto_de_lei_20.2023__-_cfo.doc</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/parecer_85.2023_-_projeto_de_lei_18.2023__-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/parecer_85.2023_-_projeto_de_lei_18.2023__-_cfo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 18.2023</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/parecer_86.2023_-_projeto_de_resolucao_04.2023__-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/parecer_86.2023_-_projeto_de_resolucao_04.2023__-_cfo.doc</t>
   </si>
   <si>
     <t>Projeto de Resoluçao 04.2023</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/parecer_87.2023_-_projeto_de_lei_complementar_06.2023__-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/parecer_87.2023_-_projeto_de_lei_complementar_06.2023__-_cfo.doc</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/parecer_88.2023_-_projeto_de_lei_complementar_07.2023__-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/parecer_88.2023_-_projeto_de_lei_complementar_07.2023__-_cfo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar 07.2023</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>COSP</t>
   </si>
   <si>
     <t>Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
     <t>Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1316/parecer_051-2023_-_projeto_de_lei_no_04.23_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1316/parecer_051-2023_-_projeto_de_lei_no_04.23_cfo.doc</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1317/parecer_052-2023_-_projeto_de_lei_no_11.23_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1317/parecer_052-2023_-_projeto_de_lei_no_11.23_cfo.doc</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1318/parecer_053-2023_-_projeto_de_lei_no_11.23_emenda_aditiva_03.2023cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1318/parecer_053-2023_-_projeto_de_lei_no_11.23_emenda_aditiva_03.2023cfo.doc</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1319/parecer_054-2023_-_projeto_de_lei_no_13.23_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1319/parecer_054-2023_-_projeto_de_lei_no_13.23_-_cfo.doc</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1320/parecer_055-2023_-_projeto_de_lei_complem_no_04.23_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1320/parecer_055-2023_-_projeto_de_lei_complem_no_04.23_-_cfo.doc</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1322/parecer_056-2023_-_projeto_de_lei_complem_no_05.23_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1322/parecer_056-2023_-_projeto_de_lei_complem_no_05.23_-_cfo.doc</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1323/parecer_057-2023_-_projeto_de_lei__no_012.23_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1323/parecer_057-2023_-_projeto_de_lei__no_012.23_-_cfo.doc</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/parecer_058-2023_-_projeto_de_lei__no_006.21_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/parecer_058-2023_-_projeto_de_lei__no_006.21_-_cfo.doc</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1325/parecer_059-2023_-_projeto_de_lei__no_007.21_-_cfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1325/parecer_059-2023_-_projeto_de_lei__no_007.21_-_cfo.doc</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1370/parecer_060-2023_-_projeto_de_lei__no_17.2023_cm_-_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1370/parecer_060-2023_-_projeto_de_lei__no_17.2023_cm_-_cop.doc</t>
   </si>
   <si>
     <t>Projeto de Lei  nº 17.2023 CM</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1371/parecer_061-2023_-_projeto_de_lei__no_23.2023_cm_-_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1371/parecer_061-2023_-_projeto_de_lei__no_23.2023_cm_-_cop.doc</t>
   </si>
   <si>
     <t>Projeto de Lei  nº 23.2023 CM</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1372/parecer_062-2023_-_projeto_de_lei__no_27.2023_cm_-_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1372/parecer_062-2023_-_projeto_de_lei__no_27.2023_cm_-_cop.doc</t>
   </si>
   <si>
     <t>Projeto de Lei  nº 27.2023 CM</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1373/parecer_063-2023_-_projeto_de_lei__no_004.2022_-_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1373/parecer_063-2023_-_projeto_de_lei__no_004.2022_-_cop.doc</t>
   </si>
   <si>
     <t>Projeto de Lei  nº 004.2022</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1374/parecer_064-2023_-_projeto_de_lei__no_009.2021_-_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1374/parecer_064-2023_-_projeto_de_lei__no_009.2021_-_cop.doc</t>
   </si>
   <si>
     <t>Projeto de Lei  nº 009.2021</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1375/parecer_065-2023_-_projeto_de_lei__no_010.2021_-_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1375/parecer_065-2023_-_projeto_de_lei__no_010.2021_-_cop.doc</t>
   </si>
   <si>
     <t>Projeto de Lei  nº 010.2021</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1376/parecer_066-2023_-_projeto_de_lei__no_20.2023_cm_-_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1376/parecer_066-2023_-_projeto_de_lei__no_20.2023_cm_-_cop.doc</t>
   </si>
   <si>
     <t>Projeto de Lei  nº 20.2023 CM</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/parecer_067-2023_-_projeto_de_lei__no_26.2023_cm_-_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/parecer_067-2023_-_projeto_de_lei__no_26.2023_cm_-_cop.doc</t>
   </si>
   <si>
     <t>Projeto de Lei  nº 26.2023 CM.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1413/parecer_068-2023_-_projeto_de_lei__no_17.2023__-_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1413/parecer_068-2023_-_projeto_de_lei__no_17.2023__-_cop.doc</t>
   </si>
   <si>
     <t>Projeto de Lei  nº 17.2023.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/parecer_069-2023_-_projeto_de_lei_complementar_no_06.2023__-_cop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/parecer_069-2023_-_projeto_de_lei_complementar_no_06.2023__-_cop.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 06.2023</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Aparecido Leonardo da Silva - Biguá</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1214/emenda_001.23_-_projeto_de_lei_10.2023.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1214/emenda_001.23_-_projeto_de_lei_10.2023.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N.º 1/2023_x000D_
 Projeto de Lei Nº 10/2023</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>Sergio Vesco</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1215/emenda_002.23_-_projeto_de_lei_06.2023_cm.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1215/emenda_002.23_-_projeto_de_lei_06.2023_cm.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N.º 2/2023_x000D_
 Projeto de Lei Nº 06/2023 CM</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1216/emenda_003.23_-_projeto_de_lei_11.2023.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1216/emenda_003.23_-_projeto_de_lei_11.2023.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N.º 3/2023_x000D_
 Projeto de Lei Nº 11/2023</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1217/emenda_004.23_-_projeto_de_lei_11.23_cm.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1217/emenda_004.23_-_projeto_de_lei_11.23_cm.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N.º 4/2023_x000D_
 Projeto de Lei Nº 11/2023 CM</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1218/emenda_005.23_-_projeto_de_lei_complementar_no5.2021_-_lei_do_zoneamento.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1218/emenda_005.23_-_projeto_de_lei_complementar_no5.2021_-_lei_do_zoneamento.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N.º 5/2023_x000D_
 Projeto de Lei Complementar Nº 05/2021</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1219/emenda_006.23_-_projeto_de_lei_complementar_no6.2021_-_parcelamento_e_remembramento.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1219/emenda_006.23_-_projeto_de_lei_complementar_no6.2021_-_parcelamento_e_remembramento.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N.º 6/2023_x000D_
 Projeto de Lei Complementar Nº 06/2021</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/emenda_007.23_-_projeto_de_lei_complementar_no7.2021_-_sistema_viario.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/emenda_007.23_-_projeto_de_lei_complementar_no7.2021_-_sistema_viario.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº7.2021 - Sistema viário</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/emenda_008.23_-_projeto_de_lei_no20.2023_-_consorcio.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/emenda_008.23_-_projeto_de_lei_no20.2023_-_consorcio.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº20.2023</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/emenda_009.23_-_projeto_de_lei_complementar_no06.2023_-_altera_lei_14.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/emenda_009.23_-_projeto_de_lei_complementar_no06.2023_-_altera_lei_14.doc</t>
   </si>
   <si>
     <t>Projeto de Lei complementar nº06.2023</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1221/emenda_001.23_-_projeto_de_lei_complementar_02.2023.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1221/emenda_001.23_-_projeto_de_lei_complementar_02.2023.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 1/2023_x000D_
 PLC Nº 02/2023</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1222/emenda_002.23_-_projeto_de_resolucao__01.2023.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1222/emenda_002.23_-_projeto_de_resolucao__01.2023.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 2/2023_x000D_
 Projeto de Resolução Nº 01/2023CM</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1223/emenda_003.23_-_projeto_de_lei_11.2023.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1223/emenda_003.23_-_projeto_de_lei_11.2023.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 3/2023_x000D_
 Projeto de Lei Nº 11/2023</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>Josué Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1224/emenda_004.23_-_projeto_de_lei_05.23_cm.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1224/emenda_004.23_-_projeto_de_lei_05.23_cm.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 4/2023_x000D_
 Projeto de Lei Nº 05/2023 CM</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1225/emenda_005.23_-_projeto_de_lei_13.23_cm_-.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1225/emenda_005.23_-_projeto_de_lei_13.23_cm_-.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º5/2023_x000D_
 Projeto de Lei Nº13/2023 CM</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1226/emenda_006.23_-_projeto_de_lei_complementar_4.21_-_plano_diretor.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1226/emenda_006.23_-_projeto_de_lei_complementar_4.21_-_plano_diretor.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 6/2023_x000D_
 Projeto de Lei Complementar Nº 04/2021</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1227/emenda_007.23_-_projeto_de_lei_complementar_5.21_-_lei_do_zoneamento.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1227/emenda_007.23_-_projeto_de_lei_complementar_5.21_-_lei_do_zoneamento.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 7/2023_x000D_
 Projeto de Lei Complementar Nº 05/2021</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1228/emenda_008.23_-_projeto_de_lei_complementar_6.21_-__parcelamento_do_solo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1228/emenda_008.23_-_projeto_de_lei_complementar_6.21_-__parcelamento_do_solo.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 8/2023_x000D_
 Projeto de Lei Complementar Nº 06/2021</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1229/emenda_009.23_-_projeto_de_lei_complementar_7.21_-__sistema_viario.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1229/emenda_009.23_-_projeto_de_lei_complementar_7.21_-__sistema_viario.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 9/2023_x000D_
 Projeto de Lei Complementar Nº 07/2021</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1230/emenda_010.23_-_projeto_de_lei_no22.23_cm_-_lista_de_remedios.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1230/emenda_010.23_-_projeto_de_lei_no22.23_cm_-_lista_de_remedios.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 10/2023_x000D_
 Projeto de Lei Nº 22/2023 CM</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1231/emenda_011.23_-_projeto_de_resolucao_2.23_-_criterios_de_avaliacao.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1231/emenda_011.23_-_projeto_de_resolucao_2.23_-_criterios_de_avaliacao.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 11/2023_x000D_
 Projeto de Resolução Nº 2/2023</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1340/emenda_012.23_-_projeto_de_lei_10.21_-_codigo_de_posturas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1340/emenda_012.23_-_projeto_de_lei_10.21_-_codigo_de_posturas.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 12/2023_x000D_
 _x000D_
 Projeto de Lei Complementar Nº 10/2021</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1341/emenda_013.23_-_projeto_de_lei_no_23.23_-_cm.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1341/emenda_013.23_-_projeto_de_lei_no_23.23_-_cm.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 13/2023_x000D_
 _x000D_
 Projeto de Lei Nº 23/2023 - CM</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/emenda_014.23_-_projeto_de_lei_no_15.23__complementacao_enfermagem.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/emenda_014.23_-_projeto_de_lei_no_15.23__complementacao_enfermagem.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 15.23  complementação enfermagem.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/emenda_015.23_-_projeto_de_lei_no_15.23__complementacao_enfermagem.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/emenda_015.23_-_projeto_de_lei_no_15.23__complementacao_enfermagem.doc</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/emenda_016.23_-_projeto_de_lei_complementar_7.21_-__sistema_viario.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/emenda_016.23_-_projeto_de_lei_complementar_7.21_-__sistema_viario.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar 7.21</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1232/emenda_001.23_-_projeto_de_lei_complementar_4.21_-_plano_diretor.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1232/emenda_001.23_-_projeto_de_lei_complementar_4.21_-_plano_diretor.doc</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 1/2023_x000D_
 Projeto de Lei Complementar Nº 04/2021</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1233/emenda_002.23_-_projeto_de_lei_complementar_5.21_-_lei_do_zoneamento.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1233/emenda_002.23_-_projeto_de_lei_complementar_5.21_-_lei_do_zoneamento.doc</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 2/2023_x000D_
 Projeto de Lei Complementar Nº 05/2021</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1234/emenda_003.23_-_projeto_de_lei_complementar_6.21_-_parcelamento_e_remembramento.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1234/emenda_003.23_-_projeto_de_lei_complementar_6.21_-_parcelamento_e_remembramento.doc</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 3/2023_x000D_
 Projeto de Lei Complementar Nº 06/2021</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1235/emenda_004.23_-_projeto_de_lei_complementar_7.21_-_sistema_viario.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1235/emenda_004.23_-_projeto_de_lei_complementar_7.21_-_sistema_viario.doc</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 4/2023_x000D_
 Projeto de Lei Complementar Nº 07/2021</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1236/emenda_005.23_-_projeto_de_lei_no_22.23_cm_-_lista_de_medicamentos.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1236/emenda_005.23_-_projeto_de_lei_no_22.23_cm_-_lista_de_medicamentos.doc</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 5/2023_x000D_
 Projeto de Lei Nº 22/2023 CM</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t xml:space="preserve">Josué Ferraz da Silva </t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1146/indicacao_001-2023_-_josue_arrume_urgentemente_uma_area_para_construcao_de_aterro_sanitario.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1146/indicacao_001-2023_-_josue_arrume_urgentemente_uma_area_para_construcao_de_aterro_sanitario.doc</t>
   </si>
   <si>
     <t>Indicando que arrume urgentemente uma área para construção de aterro sanitário, como consequência a limpeza geral do lixo e entulhos acumulados nas pedreira._x000D_
  			Após a devida limpeza do local, que sejam feitos estudos e viabilizados projetos para a construção de uma “Área de Lazer na Pedreira”, localizada na saída de Quarto Centenário, e também que seja acionado o Ministério das Cidades e do Meio Ambiente, Turismo e Desenvolvimento para a viabilização de recursos.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1145/indicacao_002.2023_-_josue_providenciado_redutores_de_velocidade_e_placas_de_velocidade_maxima_permitida_na_comunidade_sao_pedro.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1145/indicacao_002.2023_-_josue_providenciado_redutores_de_velocidade_e_placas_de_velocidade_maxima_permitida_na_comunidade_sao_pedro.doc</t>
   </si>
   <si>
     <t>Indicando para que seja providenciado redutores de velocidade e placas de velocidade máxima permitida na Comunidade São Pedro.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1144/indicacao_003-2023_-_josue__-_pista_de_caminhada.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1144/indicacao_003-2023_-_josue__-_pista_de_caminhada.doc</t>
   </si>
   <si>
     <t>Indicando para realização de uma pista de caminhada na Rodovia Ver. Severino Gomes da Silva (PR317) entre a Avenida Duque de Caxias e a ARCA, por cerda de 200m conforme projeto anexo.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_004-2023_-_bigua_-_horas_maquina.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_004-2023_-_bigua_-_horas_maquina.doc</t>
   </si>
   <si>
     <t>Indicando para que encaminhe a esta casa de leis um projeto de concessão de horas máquina para atender os proprietários rurais de nosso município. Se trata de uma reiteração da indicação 033/2022 de 2 de setembro de 2022 sobre o mesmo tema.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>Lucas Fernando Sabino da Silva</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/indicacao_005-2023_lucas_faixa_elevada_ubs.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/indicacao_005-2023_lucas_faixa_elevada_ubs.doc</t>
   </si>
   <si>
     <t>Indicação de realização de uma faixa elevada em frente a UBS.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/indicacao_006-2023_sergio_v_indicacao_de_sinal_de_wifi_posto_de_saude_e_clinica_de_mulher.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/indicacao_006-2023_sergio_v_indicacao_de_sinal_de_wifi_posto_de_saude_e_clinica_de_mulher.doc</t>
   </si>
   <si>
     <t>Indica que seja instalado roteador com sinal de internet no posto de saúde e na clínica da mulher.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/indicacao_007-2023_josue_solicitando_heliponto.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/indicacao_007-2023_josue_solicitando_heliponto.doc</t>
   </si>
   <si>
     <t>Indicando que seja implantado um heliponto em nossa cidade facilitando o pouso e a decolagem de helicópteros para o atendimento a vítimas graves em decorrências de acidentes, entre outros.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_008-2023_josue_solicitando_pavimentacao_cruzeirinho.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_008-2023_josue_solicitando_pavimentacao_cruzeirinho.doc</t>
   </si>
   <si>
     <t>Indicando para que seja realizado Pavimentação Poliédrica com pedras irregulares (calçamento) na comunidade de Vila Rural (Cruzeirinho).</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_009-2023_bigua_solicitando_vale_alimentacao_funcionarios.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_009-2023_bigua_solicitando_vale_alimentacao_funcionarios.doc</t>
   </si>
   <si>
     <t>Indicando para que veja a possibilidade de ser concedido o benefício de vale alimentação para os servidores públicos de Formosa do Oeste - PR.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_010-2023_bigua_regularizacao_no_aterro.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_010-2023_bigua_regularizacao_no_aterro.doc</t>
   </si>
   <si>
     <t>Pedindo agilização na regularização do aterro sanitário.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_011-2023_bigua_organizar_a_associacao_de_catadores_de_reciclagem.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_011-2023_bigua_organizar_a_associacao_de_catadores_de_reciclagem.doc</t>
   </si>
   <si>
     <t>Solicitando para 	que organize a Associação de catadores de reciclagem já existente em nosso Município.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1378/indicacao_012-2023_sergio_entrega_de_medicacoes.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1378/indicacao_012-2023_sergio_entrega_de_medicacoes.doc</t>
   </si>
   <si>
     <t>Objetivando a entrega de medicação para pacientes com receita de médico particular pela secretaria de saúde, desde que o usuário seja cadastrado no SUS.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1379/indicacao_013-2023_sergio_farmacia_de_manipulacao.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1379/indicacao_013-2023_sergio_farmacia_de_manipulacao.doc</t>
   </si>
   <si>
     <t>solicitando a criação de uma farmácia de manipulação municipal.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/indicacao_014-2023_bigua_solicitando_alargamento_das_canaletas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/indicacao_014-2023_bigua_solicitando_alargamento_das_canaletas.doc</t>
   </si>
   <si>
     <t>Solicitando alargamento das canaletas na Avenida São Paulo.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_015-2023_sergio_horario_dos_bracais.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_015-2023_sergio_horario_dos_bracais.doc</t>
   </si>
   <si>
     <t>solicitando que seja revisto o horário desempenhado pelos servidores municipais que se expõe ao sol, os braçais e serviços gerais especialmente.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_016-2023_sergio_direito_da_mullher_..doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_016-2023_sergio_direito_da_mullher_..doc</t>
   </si>
   <si>
     <t>Direito da Mulher</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_017-2023_sergio_construcao_rotatoria.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_017-2023_sergio_construcao_rotatoria.doc</t>
   </si>
   <si>
     <t>Construção rotatória.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>MIGUEL DIAS</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/mocao_010-2023_-_miguel_aplausos_edicarlos.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/mocao_010-2023_-_miguel_aplausos_edicarlos.doc</t>
   </si>
   <si>
     <t>De aplausos ao Vice prefeito de Jesuitas que assume a prefeitura.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/mocao_011-2023_-_bigua_pesar_antonio_sonsin.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/mocao_011-2023_-_bigua_pesar_antonio_sonsin.doc</t>
   </si>
   <si>
     <t>Falecimento Antonio Sonsin</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/mocao_012-2023_-_sergio_pesar_jessica_de_paula.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/mocao_012-2023_-_sergio_pesar_jessica_de_paula.doc</t>
   </si>
   <si>
     <t>Pesar pelo falecimento de Jéssica Betacello</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>RAIMUNDO MARQUES CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/mocao_013-2023_-_raimundo_pesar_marlene_wolfardt.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/mocao_013-2023_-_raimundo_pesar_marlene_wolfardt.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N.º 13/23_x000D_
 _x000D_
  			O Vereador abaixo assinado, em nome do povo formosense, leva esta moção de pesar a todos os familiares e amigos da Senhora Marlene Wolfardt, em razão de seu falecimento na data de 22 de maio de 2023._x000D_
  			Queremos através desta Moção, externar votos de mais profundo pesar pelo falecimento da Senhora Marlene, que Deus, com sua imensa sabedoria e misericórdia, possa confortar seus familiares e amigos nesse momento de dor e de saudades. _x000D_
  			Declarou-lhe Jesus: Eu sou a ressurreição e a vida; quem crê em mim, ainda que morra, viverá. João 11, 25_x000D_
 			Que DEUS em sua infinita misericórdia possa dar o descanso da vida eterna, em recompensa a sua bondade e obras realizadas em vida._x000D_
 _x000D_
 Formosa do Oeste Câmara Municipal, 23 de maio de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 Raimundo Marques Cavalcante_x000D_
 Vereador (PL)</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/mocao_014-2023_-_bigua_aplausos_funcionarios_executivo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/mocao_014-2023_-_bigua_aplausos_funcionarios_executivo.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS N.º 014/23._x000D_
 _x000D_
 _x000D_
 _x000D_
 O Vereador que este subscreve, vem respeitosamente, solicitar que, após aprovação em plenário, seja encaminhada, nos termos desta Moção de Aplausos parabenizando os funcionários do Executivo Municipal que conduziram de maneira primorosa a Audiência Pública do Plano Diretor. Considerando que essa moção de aplausos é fruto de mérito e reconhecimento do trabalho realizado com competência e dedicação, que são motivo de orgulho para a população de nossa cidade._x000D_
 _x000D_
 _x000D_
 Formosa do Oeste Câmara Municipal, 25 de maio de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Aparecido Leonardo da Silva_x000D_
 Vereador (PP)</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/mocao_015-2023_-_josue_aplausos_soldado_igor_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/mocao_015-2023_-_josue_aplausos_soldado_igor_.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS N.º 15/23._x000D_
 _x000D_
 _x000D_
 _x000D_
           O Vereador que este subscreve, vem respeitosamente, solicitar que, após aprovação em plenário, seja encaminhada, nos termos desta Moção de Aplausos parabenizando IGOR OLIVEIRA DE ALMEIDA, que recebeu o cargo de soldado na 1ª classe de bombeiro, lotado no batalhão de Umuarama. _x000D_
      Filho de formosenses, e que sempre estudou em Escolas Públicas, superando uma corrida de muitos obstáculos, onde as chances, as oportunidades, não são iguais para todos, mas com perseverança e força de vontade alcançou seus sonhos._x000D_
      _x000D_
 Profissionais como este, que com ousadia e coragem estendem as mãos ao próximo, colocando muitas vezes suas próprias vidas em risco, fazem com que estes sejam dignos de receber esta homenagem, pois são merecedores de todo nosso respeito e admiração._x000D_
 _x000D_
 _x000D_
 Formosa do Oeste Câmara Municipal, 26 de maio de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Josué Ferraz da Silva_x000D_
 Vereador (PDT)</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/mocao_016-2023_-_sergio_aplausos_equipe_cras_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/mocao_016-2023_-_sergio_aplausos_equipe_cras_.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS N.º 016/23._x000D_
 _x000D_
  O Vereador que este subscreve, vem respeitosamente, solicitar que, após aprovação em plenário, seja encaminhada, nos termos desta Moção de Aplausos parabenizando a equipe técnica do CRAS que realizou uma bela homenagem ao dia das mães e que contou com a fotógrafa Emanuela de Assis, que prontamente aceitou o convite e doou seu trabalho. Aproveitamos também a ocasião para estender essa moção pela homenagem feita no mês de março ao dia da mulher contanto com os profissionais Henrique Belmonte, Ana Paula e Daniele Oliveira onde fizeram uma tarde de beleza._x000D_
   Portanto, é com grande orgulho e satisfação que apresento esta moção, com minha admiração e apreço a todos estes profissionais que abraçam a causa com garra e comprometimento, e prestam serviços de grande relevância aos nossos munícipes._x000D_
 _x000D_
 Formosa do Oeste Câmara Municipal, 02 de junho de 2023._x000D_
 _x000D_
 Sérgio Vesco_x000D_
 Vereador (PT)</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/mocao_017-2023_-_raimundo_pesar_assunta.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/mocao_017-2023_-_raimundo_pesar_assunta.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N.º 17/23_x000D_
 _x000D_
  			O Vereador abaixo assinado, em nome do povo formosense, leva esta moção de pesar a todos os familiares e amigos da Senhora Assunta Aparecida Parrales, em razão de seu falecimento na data de 18 de junho de 2023._x000D_
  			Queremos através desta Moção, externar votos de mais profundo pesar pelo falecimento da Senhora Assunta, que Deus, com sua imensa sabedoria e misericórdia, possa confortar seus familiares e amigos nesse momento de dor e de saudades. _x000D_
  			Declarou-lhe Jesus: Eu sou a ressurreição e a vida; quem crê em mim, ainda que morra, viverá. João 11, 25_x000D_
 			Que DEUS em sua infinita misericórdia possa dar o descanso da vida eterna, em recompensa a sua bondade e obras realizadas em vida._x000D_
 _x000D_
 Formosa do Oeste Câmara Municipal, 20 de junho de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 Raimundo Marques Cavalcante_x000D_
 Vereador (PL)</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1156/mocao_018-2023_-_josue_pesar_roseli.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1156/mocao_018-2023_-_josue_pesar_roseli.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N.º 018/23. _x000D_
 _x000D_
 _x000D_
 _x000D_
 			O Vereador abaixo assinado, neste momento de tristeza, abraça a família da Senhora Roseli Azevedo da Fonseca em razão do seu falecimento, ocorrido em 25 de junho de 2023._x000D_
                          Aos seus familiares, nossas sinceras condolências, manifestamos nosso profundo respeito e rogando a Deus que traga conforto aos corações enlutados. Desejamos que a paz, o consolo e a força da fé reinem no meio de todos, destacando o amor a Deus sobre todas as coisas para que o Senhora Roseli descanse em paz._x000D_
 _x000D_
 _x000D_
 Formosa do Oeste Câmara Municipal, 26 de junho de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Josué Ferraz da Silva_x000D_
 Vereador (PDT)</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1159/mocao_019-2023_-_josue_pesar_mario_denarde.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1159/mocao_019-2023_-_josue_pesar_mario_denarde.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N.º 19/23_x000D_
  _x000D_
  			O Vereador abaixo assinado, em nome do povo formosense, leva esta moção de pesar a todos os familiares e amigos do Senhor MÁRIO DENARDE, em razão de seu falecimento na data de 27 de junho de 2023._x000D_
  			Queremos através desta Moção, externar votos de mais profundo pesar pelo falecimento do Senhor Mário, que Deus, com sua imensa sabedoria e misericórdia, possa confortar seus familiares e amigos nesse momento de dor e de saudades. _x000D_
 			Que DEUS em sua infinita misericórdia possa dar o descanso da vida eterna, em recompensa a sua bondade e obras realizadas em vida._x000D_
 _x000D_
 Formosa do Oeste Câmara Municipal, 28 de junho de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 Josué Ferraz da Silva_x000D_
 Vereador (PDT)</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1160/mocao_020-2023_-_josue_pesar_aparecido.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1160/mocao_020-2023_-_josue_pesar_aparecido.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N.º 20/23._x000D_
 _x000D_
 _x000D_
 			O Vereador abaixo assinado, neste momento de tristeza, abraça a família do senhor APARECIDO PEDRO LUIZ IZIDIO, em razão do seu falecimento, ocorrido em 02 de julho de 2023, é certo que deixará saudades, mas a essência da sua passagem se manterá firme e viva no livro da vida que escreveu, contribuindo para valorizar a missão que nos fora confiada por Deus._x000D_
 _x000D_
  			Rogamos a Deus que conceda o descanso merecido ao senhor Aparecido e, nesse momento doloroso, especialmente para seus familiares, que Deus traga o consolo, força e paz aos corações enlutados. _x000D_
 _x000D_
  _x000D_
 				_x000D_
 		_x000D_
 Formosa do Oeste Câmara Municipal, 03 de julho de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Josué Ferraz da Silva_x000D_
 Vereador (PDT)</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1161/mocao_021-2023_-_josue_aplausos_dra._iliana.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1161/mocao_021-2023_-_josue_aplausos_dra._iliana.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS N.º 21/23  _x000D_
 _x000D_
           O Vereador que este subscreve, vem respeitosamente, solicitar que, após aprovação em plenário, seja encaminhada, nos termos desta Moção, desejando boas-vindas a Dra. Iliana que através do programa Mais Médicos, irá trabalhar na Unidade Básica de Saúde (UBS) em nossa Cidade._x000D_
           Nós, representantes do povo formosense, não poderíamos deixar de saudar a sua chegada, desejando-lhe boa sorte e sucesso nessa nova missão, e que encontre toda felicidade no seio de nossa comunidade._x000D_
 _x000D_
  		_x000D_
 Formosa do Oeste Câmara Municipal, 05 de julho de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 Josué Ferraz da Silva_x000D_
 Vereador (PDT)</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1189/mocao_022-2023_-_miguel_aplausos_ao_cabo_petruci.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1189/mocao_022-2023_-_miguel_aplausos_ao_cabo_petruci.doc</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, vem respeitosamente, solicitar que, após aprovação em plenário, seja encaminhada, nos termos desta Moção de Aplausos em decorrência do ato heroico protagonizado pelo Cabo PM Petruci, filho do Dr. Ismael Petruci (in memoriam) e de Nelida Guerreiro,  que durante serviço de patrulhamento em Chapecó - SC, o policial e seu companheiro de trabalho se depararam com uma cena alarmante: uma mulher, em desespero encontrava-se à beira do parapeito do pontilhão, ameaçando pôr fim à própria vida._x000D_
 Sem hesitar, o Cabo agiu de forma excepcional, demonstrando coragem e audácia e, diante de um cenário perigoso, não se limitou às suas atribuições rotineiras, mas ousou ir além, arriscando sua própria segurança para salvar a vida da cidadã. Com determinação e profissionalismo, o policial empregou técnicas de negociação e empatia para estabelecer um diálogo com a mulher, buscando acalmá-la e persuadi-la a desistir de seu intento suicida. Sua atuação exemplar resultou no resgat</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1193/mocao_023-2023_-_josue_pesar_leonor.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1193/mocao_023-2023_-_josue_pesar_leonor.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N.º 23/23._x000D_
 _x000D_
 _x000D_
 			O Vereador abaixo assinado, neste momento de tristeza, abraça a família da Senhora Leonor Rodrigues Machado, em razão do seu falecimento, ocorrido em 15 de agosto de 2023, Leonor era esposa do ex-Prefeito de Formosa do Oeste Ney Camargo Machado._x000D_
                Manifestamos nosso profundo respeito e rogamos a Deus que traga conforto aos corações enlutados. Desejamos que a paz, o consolo e a força da fé reinem no meio de todos, primando o amor a Deus sobre todas as coisas para que a Senhora Leonor descanse em paz._x000D_
  _x000D_
 _x000D_
 		_x000D_
 Formosa do Oeste Câmara Municipal, 15 de agosto de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Josué Ferraz da Silva_x000D_
 Vereador (PDT)</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1194/mocao_024-2023_-_miguel_pesar_marcelo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1194/mocao_024-2023_-_miguel_pesar_marcelo.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N.º 24/23._x000D_
 _x000D_
 _x000D_
 			O Vereador abaixo assinado, neste momento de tristeza, abraça a família de Marcelo Geronimo, em razão do seu falecimento, ocorrido em 12 de agosto de 2023._x000D_
                Na certeza da vida eterna, rogamos a Deus que conceda o descanso merecido ao Marcelo. E aos familiares e amigos, desejamos que a fé no Criador seja o amparo e a fortaleza, pois temos a certeza de que o amor Divino é a grande verdade a nos orientar na continuação desta existência._x000D_
 _x000D_
 		_x000D_
 Formosa do Oeste Câmara Municipal, 17 de agosto de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Miguel Ascêncio Nabarro_x000D_
 Vereador (PP)</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1209/mocao_025-2023_-_bigua_pesar_rosalvo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1209/mocao_025-2023_-_bigua_pesar_rosalvo.doc</t>
   </si>
   <si>
     <t>Manifestação de pesar do Senhor Rosalvo Joaquim da Silva.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1336/mocao_026-2023_-_miguel_aplausos_pm_elizeu_sobral_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1336/mocao_026-2023_-_miguel_aplausos_pm_elizeu_sobral_.doc</t>
   </si>
   <si>
     <t>parabenizando Elizeu Sobral.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1337/mocao_027-2023_-_bigua_pesar_baiano_curimba.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1337/mocao_027-2023_-_bigua_pesar_baiano_curimba.doc</t>
   </si>
   <si>
     <t>manifestando pesar para Luiz Carlos Batilani.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1338/mocao_028-2023_-_lucas_aplausos_bruno_henr_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1338/mocao_028-2023_-_lucas_aplausos_bruno_henr_.doc</t>
   </si>
   <si>
     <t>parabenizando Bruno Henrique</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1346/mocao_029-2023_-_josue_pesar_carlos.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1346/mocao_029-2023_-_josue_pesar_carlos.doc</t>
   </si>
   <si>
     <t>Manifestação de pesar</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1380/mocao_030-2023_-_bigua_aplausos_conselheiros_tutelares.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1380/mocao_030-2023_-_bigua_aplausos_conselheiros_tutelares.doc</t>
   </si>
   <si>
     <t>BIGUA APLAUSOS CONSELHEIROS TUTELARES</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1383/mocao_031-2023_-_josue_pesar_miguel.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1383/mocao_031-2023_-_josue_pesar_miguel.doc</t>
   </si>
   <si>
     <t>Manifestando pesar ao Senhor Miguel Vieira.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1387/mocao_032-2023_-_josue_pesar_joana_duda.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1387/mocao_032-2023_-_josue_pesar_joana_duda.doc</t>
   </si>
   <si>
     <t>Pesar Senhora JOANA DUDA.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1417/mocao_033-2023_-_miguel_aplausos_copacol_60_anos_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1417/mocao_033-2023_-_miguel_aplausos_copacol_60_anos_.doc</t>
   </si>
   <si>
     <t>Miguel Aplausos Copacol 60 anos</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/mocao_034-2023_-_josue_pesar_angelo_bassi.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/mocao_034-2023_-_josue_pesar_angelo_bassi.doc</t>
   </si>
   <si>
     <t>PESAR ÂNGELO BASSI</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/mocao_035-2023_-_miguel_aplausos_pioneira.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/mocao_035-2023_-_miguel_aplausos_pioneira.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos Rádio Pioneira</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1436/mocao_036-2023_-_sergio_aplausos_diretora_e_secretaria_escola_antonio_franco.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1436/mocao_036-2023_-_sergio_aplausos_diretora_e_secretaria_escola_antonio_franco.doc</t>
   </si>
   <si>
     <t>Aplausos Diretoria da escola ANTONIO FRANCO</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/mocao_037-2023_-_miguel_aplausos_enfermeiro_gustavo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/mocao_037-2023_-_miguel_aplausos_enfermeiro_gustavo.doc</t>
   </si>
   <si>
     <t>Aplausos ENFERMEIRO GUSTAVO.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/mocao_038-2023_-_miguel_aplausos_professora_sirlene.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/mocao_038-2023_-_miguel_aplausos_professora_sirlene.doc</t>
   </si>
   <si>
     <t>Aplausos PROFESSORA SIRLENE</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/mocao_039-2023_-_sergio_pesar_yolanda_franco.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/mocao_039-2023_-_sergio_pesar_yolanda_franco.doc</t>
   </si>
   <si>
     <t>PESAR YOLANDA FRANCO</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/mocao_040-2023_-_josue_pesar_jose_sidinei.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/mocao_040-2023_-_josue_pesar_jose_sidinei.doc</t>
   </si>
   <si>
     <t>PESAR JOSE SIDINEI</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/mocao_041-2023_-_bigua_aplausos_vou_de_bike.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/mocao_041-2023_-_bigua_aplausos_vou_de_bike.doc</t>
   </si>
   <si>
     <t>Aplausos organizadores e participantes do circuito VOU DE BIKE</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/mocao_042-2023_-_josue_pesar_elvira.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/mocao_042-2023_-_josue_pesar_elvira.doc</t>
   </si>
   <si>
     <t>PESAR ELVIRA.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/mocao_043-2023_-_raimundo_aplausos_vilma_fregulia_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/mocao_043-2023_-_raimundo_aplausos_vilma_fregulia_.doc</t>
   </si>
   <si>
     <t>APLAUSOS VILMA FREGULIA.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/mocao_044-2023_-_raimundo_e_bigua_pesar_dinho.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/mocao_044-2023_-_raimundo_e_bigua_pesar_dinho.doc</t>
   </si>
   <si>
     <t>PESAR DINHO</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Edinaldo de Jesus Sobral</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/mocao_045-2023_-_edinaldo_pesar_tonho_viana.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/mocao_045-2023_-_edinaldo_pesar_tonho_viana.doc</t>
   </si>
   <si>
     <t>PESAR TONHO VIANA</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/mocao_046-2023_-_miguel_aplausos_banda_cawboys_da_america.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/mocao_046-2023_-_miguel_aplausos_banda_cawboys_da_america.doc</t>
   </si>
   <si>
     <t>Aplausos Banda Cawboys da América</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>OTS</t>
   </si>
   <si>
     <t>Outros Itens não Relacionados</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/textos_diversos_edital_7-2023_-_audiencia_publica_referente_1_quadrimentre_de_2023.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/textos_diversos_edital_7-2023_-_audiencia_publica_referente_1_quadrimentre_de_2023.doc</t>
   </si>
   <si>
     <t>EDITAL Nº 007, de 29 de maio de 2023. _x000D_
 _x000D_
  CONVOCAÇÃO DA AUDIÊNCIA PÚBLICA_x000D_
 _x000D_
   	 	O Presidente do Poder Legislativo de Formosa do Oeste, Estado do Paraná, amparado no § 4º do artigo 9º da Lei Complementar 101, 04 de maio de 2000, Lei de Responsabilidade Fiscal, (redação dada pela Lei Complementar nº 131, de 27 de maio de 2009) e, ainda, em atendimento ao Ofício nº 238/2023 do Senhor Luiz Antonio Domingos de Aguiar, Prefeito Municipal, protocolado sob nº 000078/2023, CONVOCA para AUDIÊNCIA PÚBLICA, referente ao 1º quadrimestre do exercício de 2023; e Avaliação e cumprimentos das Metas da Saúde e avaliação e cumprimento das metas dos Direitos da Criança e do Adolescente e Assistência Social, no seguinte local, data e horário:_x000D_
 _x000D_
 Local – Plenário da Câmara de Vereadores_x000D_
 	   Rua Severiano Bonfim dos Santos, nº 131- Centro Cívico Álvaro Dias_x000D_
 Data – 31 (quarta-feira) de maio de 2023._x000D_
 Horário – 14h30min._x000D_
  		_x000D_
  	Formosa do Oeste Camara Municipal, 29 de maio de 2023.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1343/edital_9.2023_-_audiencia_publica.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1343/edital_9.2023_-_audiencia_publica.doc</t>
   </si>
   <si>
     <t>Convocação audiência pública</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1342/oficio_-_156-2023__convite_candidatos_ao_conselho_tutelar.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1342/oficio_-_156-2023__convite_candidatos_ao_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Convite candidatos ao Conselho Tutelar.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/projeto_de_decreto_legislativo_01-2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/projeto_de_decreto_legislativo_01-2023.pdf</t>
   </si>
   <si>
     <t>Referenda o Plano de Trabalho  do Projeto Descobrindo Talentos celebrado entre o Município de Formosa do Oeste-Pr e a COPACOL</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/projeto_de_decreto_legislativo_02-2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/projeto_de_decreto_legislativo_02-2023.pdf</t>
   </si>
   <si>
     <t>Fica APROVADA SEM RESALVA, a Prestação de Contas do Poder Executivo Municipal referente ao Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Orivaldo Municelli</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1066/projeto_de_lei_complementar_no_01-2023_-_mae_social.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1066/projeto_de_lei_complementar_no_01-2023_-_mae_social.docx</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 37, de 02 de maio de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1069/novo_plano_de_cargos_carreira_e_remuneracao_do_magisterio.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1069/novo_plano_de_cargos_carreira_e_remuneracao_do_magisterio.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreira e Remuneração do Magistério Público Municipal de Formosa do Oeste e revoga a Lei Complementar nº 9, de 25 de outubro 2011 e as Leis Complementares nº 012, de 19 de dezembro e 2011 e nº 026, de 22 de outubro de 2014e demais disposições em contrário</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/projeto_de_lei_complementar_-_alteracao_codigo_de_posturas.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/projeto_de_lei_complementar_-_alteracao_codigo_de_posturas.docx</t>
   </si>
   <si>
     <t>Altera o item 4 do anexo XVIII da Lei Complementar nº 06, de 14 de maio de 2010 (Código de Posturas).</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/plc_no_4-2023.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/plc_no_4-2023.docx</t>
   </si>
   <si>
     <t>Cria vagas para atender à necessidade de contratação temporária de excepcional interesse público, nos termos da Lei Complementar nº 36, de 28 de abril de 2018, e dá outras providências</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1181/projeto_complementar_no_5_cria_cargo_e_vaga_de_procurador_publico.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1181/projeto_complementar_no_5_cria_cargo_e_vaga_de_procurador_publico.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar o cargo, vaga e a realização de contratação temporária de excepcional interesse público, através de Processo Seletivo Simplificado (PSS), nos termos da Lei Complementar nº 36, de 28 de abril de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/projeto_de_lei_complementar_no_06.2023_-_oficial.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/projeto_de_lei_complementar_no_06.2023_-_oficial.docx</t>
   </si>
   <si>
     <t>Cria cargos de provimento efetivo que passam a fazer parte integrante da Lei Complementar nº 014/2012; extingue cargo de provimento efetivo de Fiscal de Tributos e Postura Pública; cria vaga de provimento efetivo de Engenheiro Civil; cria vagas de provimento efetivo de Motorista, altera a categoria da Carteira Nacional de Habilitação do cargo de Motorista e dá outras providências.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/projeto_de_lei_complementar_no_07.2023_-_cria_vaga_temporaria_de_engenheiro_civil.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/projeto_de_lei_complementar_no_07.2023_-_cria_vaga_temporaria_de_engenheiro_civil.docx</t>
   </si>
   <si>
     <t>Cria vaga de Engenheiro Civil no quadro de vagas temporárias, para atender à necessidade de contratação temporária de excepcional interesse público, nos termos da Lei Complementar nº 36, de 28 de abril de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1067/projeto_001-2023_-_aumento_vencimento.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1067/projeto_001-2023_-_aumento_vencimento.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 001/2023 - reposição salarial quadro geral 2023</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1068/projeto_de_lei_02_2023_cria_o_programa_auxilio_transporte_universitario_e_tecnico_formosa_do_oeste_pr.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1068/projeto_de_lei_02_2023_cria_o_programa_auxilio_transporte_universitario_e_tecnico_formosa_do_oeste_pr.docx</t>
   </si>
   <si>
     <t>Cria no âmbito do Município de Formosa do Oeste o “Programa de Auxílio Transporte para Estudantes Universitários e Nível Técnico na Modalidade Presencial” e dá outras providências.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/projeto_003-2023_-_logan_apae_pat._11337.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/projeto_003-2023_-_logan_apae_pat._11337.doc</t>
   </si>
   <si>
     <t>Projeto nº. 003/2023 - cede uso Logan para APAE</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1084/projeto_005-2023_-_utilidade_publica_pedal_cross.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1084/projeto_005-2023_-_utilidade_publica_pedal_cross.doc</t>
   </si>
   <si>
     <t>Projeto 005/2023- Utilidade Pública PEDAL CROSS FORMOSA</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1085/lei_e_msg_assinados.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1085/lei_e_msg_assinados.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2023 Lei de diretrizes orçamentária- LDO 2024</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/projeto_de_lei_-_autoriza_concessao_de_trator_tt_7.5.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/projeto_de_lei_-_autoriza_concessao_de_trator_tt_7.5.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formosa do Oeste a firmar Termo de Concessão de Uso de 1 (um) trator agrícola à ASSOCIAÇÃO DOS MORADORES DA COMUNIDADE DE STA TEREZINHA.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/projeto_de_lei_07.2023_-_revoga_as_leis_municipais_no_899_de_24_de_abril_de_2019_e_no_1.024_de_29_de_abril_de_2022_e_da_outras_providencias..docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/projeto_de_lei_07.2023_-_revoga_as_leis_municipais_no_899_de_24_de_abril_de_2019_e_no_1.024_de_29_de_abril_de_2022_e_da_outras_providencias..docx</t>
   </si>
   <si>
     <t>Revoga as Leis Municipais nº 899 de 24 de abril de 2019 e nº 1.024 de 29 de abril de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/projeto_de_lei_-_concessao_cesta_de_natal.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/projeto_de_lei_-_concessao_cesta_de_natal.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder cesta de natal aos servidores públicos do município, e dá outras providências.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/projeto_de_lei_ordinaria-_tratamento_fora_do_domicilio.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/projeto_de_lei_ordinaria-_tratamento_fora_do_domicilio.docx</t>
   </si>
   <si>
     <t>EMENTA: Institui e regulamenta a concessão do auxílio para Tratamento Fora do Domicílio (TFD).</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/projeto_de_lei_-_autorisa_concessao_de_trator_tt_5.5.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/projeto_de_lei_-_autorisa_concessao_de_trator_tt_5.5.docx</t>
   </si>
   <si>
     <t>Autoriza o Município de Formosa do Oeste a firmar Termo de Concessão de Uso de 1 (um) trator agrícola à ASSOCIAÇÃO DOS MORADORES DA COMUNIDADE DE SANTOS ANJOS</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/pl_no_11_-_programa_manutencao_de_carreadores.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/pl_no_11_-_programa_manutencao_de_carreadores.docx</t>
   </si>
   <si>
     <t>Institui o Programa Manutenção de Carreadores Rurais e dá outras providências.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1176/projeto_de_lei_13.2023_-_operacao_de_credito_junto_ao_finisa.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1176/projeto_de_lei_13.2023_-_operacao_de_credito_junto_ao_finisa.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1177/projeto_012-2023_-_plano_de_arborizacao.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1177/projeto_012-2023_-_plano_de_arborizacao.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 012/2023 - Plano de Arborização</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1199/projeto_014-2023_-_alienacao_bens.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1199/projeto_014-2023_-_alienacao_bens.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 014/2023 - AUTORIZA LEILOAR BENS</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1326/pl_no_15_complementacao_financeira_enfermagem.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1326/pl_no_15_complementacao_financeira_enfermagem.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder parcela de complementação financeira, condicionada ao recebimento dos recursos do governo federal, para repasse aos ocupantes dos cargos de enfermeiros e auxiliares de enfermagem, estabelecidos pela Emenda Constitucional nº 127, de 22 de dezembro de 2022, Lei Federal nº 14.343, de 2 de agosto de 2022, ADI – STF – 7222 e demais normas aplicáveis, e dá outras providências.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1339/projeto_016-2020_-_doa_bens_inserviveis_para_congregacao_crista.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1339/projeto_016-2020_-_doa_bens_inserviveis_para_congregacao_crista.doc</t>
   </si>
   <si>
     <t>PROJETO 016/2023 - DOA CARTEIRAS PARA IGREJA CRISTA NO BRASIL</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1347/projeto_de_lei_17-2023_assinado.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1347/projeto_de_lei_17-2023_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 17/2023 LOA 2024</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1429/projeto_de_lei_nr_18-2023_compatibilizacao.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1429/projeto_de_lei_nr_18-2023_compatibilizacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 18/2023 compatibilização dos planos</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1431/projeto_de_lei__nr.19-2023_credito_especial_camara_municipal.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1431/projeto_de_lei__nr.19-2023_credito_especial_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 19/2023 crédito especial para orçamento da CM</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/pl_no_20_altera_lei_798-2015.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/pl_no_20_altera_lei_798-2015.docx</t>
   </si>
   <si>
     <t>Altera o art. 1º, da Lei nº 798, de 08 de julho de 2015, que autoriza o Poder Executivo Municipal a firmar Convênio com o Consórcio Intergestores Paraná Saúde.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/projeto_de_lei.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/projeto_de_lei.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação Técnica e Financeira com a Associação Formosa do Oeste de Recicladores – AFOR.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/pl_no_22-2023.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/pl_no_22-2023.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber em doação área de imóvel rural para fins de regularização de estrada municipal.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>PLOCM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária CM</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/projeto_de_lei_01-2023-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/projeto_de_lei_01-2023-cm.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 01/2023 - Atualiza os subsídio do Prefeito Municipal, Vice-Prefeito e dos Secretários.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/projeto_de_lei_02-2023-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/projeto_de_lei_02-2023-cm.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 02/2023 - atualiza os subsídios dos Agentes Políticos do Poder Legislativo.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/projeto_de_lei_03-2023-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/projeto_de_lei_03-2023-cm.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 03/2023-Concede recomposição inflacionária e aumento real aos Servidores do Quadro Geral do Poder Legislativo relativo ao exercício de 2023.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/projeto_de_lei_004-23-cidadao_honorario_cm.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/projeto_de_lei_004-23-cidadao_honorario_cm.doc</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário ao professor Fabrício Jacob Begoso e dá outras providências.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1109/projeto_de_lei_005-23-cm_josue_centro_de_convicencia.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1109/projeto_de_lei_005-23-cm_josue_centro_de_convicencia.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 5/2023 Denomina prédio público de "Centro de Convivência de Idosos Vereador Diogo Vargas" o atual clube da terceira idade Amor Fraterno e dá outras providências.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/projeto_de_lei_no_06.23_-_cm_-_sergio_sobre_o_monitoramento_de_cameras_de_seguranca.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/projeto_de_lei_no_06.23_-_cm_-_sergio_sobre_o_monitoramento_de_cameras_de_seguranca.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a política de monitoramento de segurança por câmeras nos centros de educação infantil e ensino fundamental anos iniciais, da rede pública de ensino municipal, do Município de Formosa do Oeste - PR.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/projeto_de_lei_no_07.23_-_cm_-_sergio_sobre_a_criacao_da_guarda_civil_escolar.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/projeto_de_lei_no_07.23_-_cm_-_sergio_sobre_a_criacao_da_guarda_civil_escolar.doc</t>
   </si>
   <si>
     <t>Cria a GUARDA CIVIL ESCOLAR no âmbito do município de Formosa do Oeste - PR e dá outras providências.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/projeto_de_lei_no08.23_-_cm_-_sergio_sobre_a_entrega_de_sintese_biografica_nomes_das_escolas.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/projeto_de_lei_no08.23_-_cm_-_sergio_sobre_a_entrega_de_sintese_biografica_nomes_das_escolas.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a entrega aos alunos de estabelecimentos de ensino municipais, no ato da matrícula ou o primeiro dia ano de cada ciclo, de síntese biográfica da pessoa cujo nome denomina o estabelecimento de ensino.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/projeto_de_lei_no_09.23_-_cm_-_sergio_sobre_auxiliar_de_enfermagem_nas_escolas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/projeto_de_lei_no_09.23_-_cm_-_sergio_sobre_auxiliar_de_enfermagem_nas_escolas.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de manutenção de um profissional Auxiliar de enfermagem, nas unidades da rede pública municipal de creches e escolas de educação infantil, e dá outras providências.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre a instalação de câmeras de segurança em todos os veículos utilizados para o transporte coletivo de alunos no município de Formosa do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/projeto_de_lei__no11.23_-_cm_-_sergio_sobre_fogos_de_artificio.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/projeto_de_lei__no11.23_-_cm_-_sergio_sobre_fogos_de_artificio.doc</t>
   </si>
   <si>
     <t>Súmula: Proíbe, no âmbito do Município de FORMOSA DO OESTE, a utilização, queima ou soltura de fogos de artifício que produzam barulho, e dá outras providências.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/projeto_de_lei__no12.23_-_cm_-_lucas_direito_ao_aprendizado_da_lingua_portuguesa.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/projeto_de_lei__no12.23_-_cm_-_lucas_direito_ao_aprendizado_da_lingua_portuguesa.doc</t>
   </si>
   <si>
     <t>Súmula: Garante aos estudantes do município de Formosa do Oeste o direito ao aprendizado da língua portuguesa de acordo com as normas e orientações legais de ensino, na forma que menciona.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1133/projeto_de_lei_no_13_.23_-_cm_-_sergio_sobre_internet_na_ubs.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1133/projeto_de_lei_no_13_.23_-_cm_-_sergio_sobre_internet_na_ubs.doc</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre a disponibilização de sinal de internet gratuitamente na Unidade Básica de Saúde (UBS) e no prédio da Vigilància em Saúde (Clínica da Mulher) aos usuários que realizarem qualquer espera/atendimento.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/projeto_de_lei_no_14.23_-_cm_-_sergio_fraldas_geriatricas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/projeto_de_lei_no_14.23_-_cm_-_sergio_fraldas_geriatricas.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a distribuição gratuita e obrigatória, pelo Poder Público Municipal, de fraldas geriátricas para as pessoas que especifica.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/projeto_de_lei_no_15.23_-_cm_-_sergio_distribuicao_fraldas_descartaveis_para_criancas_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/projeto_de_lei_no_15.23_-_cm_-_sergio_distribuicao_fraldas_descartaveis_para_criancas_.doc</t>
   </si>
   <si>
     <t>Distribuição gratuita de fraldas descartáveis para crianças de zero a  dois anos  cujos pais sejam usuários do sistema municipal de saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/projeto_de_lei_no_16-23_-_cm_-_sergio_distribuicao_de_absorventes.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/projeto_de_lei_no_16-23_-_cm_-_sergio_distribuicao_de_absorventes.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a distribuição de absorventes nas Unidades Básicas de Saúde e Postos de Saúde situados no Município de Formosa do Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1158/projeto_de_lei_no_17-23_-_cm_-_sergio_camaras_seguranca_esoacos_publicos.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1158/projeto_de_lei_no_17-23_-_cm_-_sergio_camaras_seguranca_esoacos_publicos.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a política de monitoramento de segurança por câmeras de segurança nas vias públicas, centro e bairros e vias de entrada e saída da cidade de Formosa do Oeste - PR.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1182/projeto_de_lei_no_18-23_-_cm_-_sergio_pagamentos_digitais.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1182/projeto_de_lei_no_18-23_-_cm_-_sergio_pagamentos_digitais.pdf</t>
   </si>
   <si>
     <t>Instituí no Município a possibilidade e o direito aos munícipes de acesso a meios e formas de pagamentos digitais para quitação de débitos de natureza tributária e não tributária, como pix e operações de cartão de débito e crédito.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1183/projeto_de_lei_no_19-23_-_cm_-_sergio_conselho_m._de_prot._e_def._dos_animais.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1183/projeto_de_lei_no_19-23_-_cm_-_sergio_conselho_m._de_prot._e_def._dos_animais.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Proteção e Defesa dos Animais, e dá outras providências.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1184/projeto_de_lei_no_20-23_-_cm_-_sergio_cria_o_portal_de_consultas.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1184/projeto_de_lei_no_20-23_-_cm_-_sergio_cria_o_portal_de_consultas.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Município – via Internet, o “Portal de Consultas” sobre execuções de obras, parcerias e projetos em andamento do qual a municipalidade é parte interessada, devendo a referida “Consulta” ser pormenorizada por área de atuação.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1392/projeto_de_lei_no_21-23_-_cm_-__direito_da_pessoa_com_espectro_autista__sergio_e_edinaldo.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1392/projeto_de_lei_no_21-23_-_cm_-__direito_da_pessoa_com_espectro_autista__sergio_e_edinaldo.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Proteção dos Direitos da Pessoa com Transtorno do Espectro Autista no Município de Formosa do Oeste.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1185/projeto_de_lei_no_22-23_-_cm_-_sergio_lista_de_medicamentos.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1185/projeto_de_lei_no_22-23_-_cm_-_sergio_lista_de_medicamentos.pdf</t>
   </si>
   <si>
     <t>“Obriga” a Secretária Municipal da Saúde a manter lista de medicamentos básicos.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1186/projeto_de_lei_no_23-23_-_cm_-_sergio_plantoes_medicos.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1186/projeto_de_lei_no_23-23_-_cm_-_sergio_plantoes_medicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de publicação, via internet, de informações sobre os plantões médicos nas unidades do SUS, no Município de Formosa do Oeste.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1198/projeto_de_lei_n___24.23_sergio__jardins_de_mel.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1198/projeto_de_lei_n___24.23_sergio__jardins_de_mel.pdf</t>
   </si>
   <si>
     <t>CRIA O PROJETO JARDINS DE MEL EM FORMOSA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1203/projeto_de_lei_n___25.23_sergio__folga_aniversario.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1203/projeto_de_lei_n___25.23_sergio__folga_aniversario.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO E LEGISLATIVO MUNICIPAL A CONCEDER 01 (UM) DIA DE FOLGA REMUNERADA AOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS, NA DATA DE SEUS RESPECTIVOS ANIVERSÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1204/projeto_de_lei_n___26.23_sergio__proibe_inauguracao_de_obra.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1204/projeto_de_lei_n___26.23_sergio__proibe_inauguracao_de_obra.pdf</t>
   </si>
   <si>
     <t>PROIBE NO ÂMBITO MUNICIPAL, A INAUGURAÇÃO DE OBRA PÚBLICA NÃO INICIADA (PEDRA FUNDAMENTAL) OU NÃO CONCLUÍDA. INSTITUI O ‘HABITE-SE ESPECIAL’, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE VALE ALIMENTAÇÃO MENSAL AOS SERVIDORES PÚBLICOS MUNICIPAIS DE FORMOSA DO OESTE - PR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1206/projeto_de_lei_n___28.23_sergio__isencao_taxa_concurso.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1206/projeto_de_lei_n___28.23_sergio__isencao_taxa_concurso.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE PAGAMENTO DE TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS E PROCESSOS SELETIVOS SIMPLIFICADOS NO MUNICÍPIO DE FORMOSA DO OESTE - PR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1390/projeto_de_lei_n___29.23_sergio_consulta_e_exames_60_anos__.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1390/projeto_de_lei_n___29.23_sergio_consulta_e_exames_60_anos__.pdf</t>
   </si>
   <si>
     <t>Determina que as consultas e exames para pessoas com mais de 60 anos sejam marcados no máximo em dez dias.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1391/projeto_de_lei_n___30.23_sergio_exame_de_mamografia_no_prazo_maximo_de_30_dias___.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1391/projeto_de_lei_n___30.23_sergio_exame_de_mamografia_no_prazo_maximo_de_30_dias___.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da realização do exame de mamografia no prazo máximo de 30 dias a partir da solicitação médica.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/projeto_de_lei_no_31-23_-_cm_-_sergio_diabeticos.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/projeto_de_lei_no_31-23_-_cm_-_sergio_diabeticos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia de atendimento prioritário aos portadores de diabetes, para a realização de exames que devem ser feitos em jejum, e dá outras providências.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/projeto_de_lei_no_32-23_-_cm_-_sergio_disque_denuncia_animal.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/projeto_de_lei_no_32-23_-_cm_-_sergio_disque_denuncia_animal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de disque denúncia de maus tratos e abandono de animais no âmbito do município de Formosa do Oeste - PR.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/projeto_de_lei_no_33-23_-_cm_-_sergio_combate_ao_racismo.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/projeto_de_lei_no_33-23_-_cm_-_sergio_combate_ao_racismo.pdf</t>
   </si>
   <si>
     <t>COMBATE AO RACISMO</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/projeto_de_lei_no_34-23_-_cm_-_sergio_conselho_municipal.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/projeto_de_lei_no_34-23_-_cm_-_sergio_conselho_municipal.pdf</t>
   </si>
   <si>
     <t>CONSELHO MUNICIPAL.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/projeto_de_lei_no_35-23_-_cm_-_sergio_hasteamento_das_bandeiras.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/projeto_de_lei_no_35-23_-_cm_-_sergio_hasteamento_das_bandeiras.pdf</t>
   </si>
   <si>
     <t>HASTEAMENTO DAS BANDEIRAS.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/projeto_resolucao_das_diarias.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/projeto_resolucao_das_diarias.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias na câmara.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1187/projeto_de_resolucao_no_02.2023_-_criterios_de_avaliacao.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1187/projeto_de_resolucao_no_02.2023_-_criterios_de_avaliacao.pdf</t>
   </si>
   <si>
     <t>Fixa os critérios de avaliação do estágio probatório dos funcionários, de acordo com o artigo 41, § 4° da Constituição Federal de 1988, e dá outras providências.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1188/projeto_de_resolucao_no_04.2023_-_cestas_de_natal.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1188/projeto_de_resolucao_no_04.2023_-_cestas_de_natal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a conceder cesta de natal aos servidores públicos do legislativo, e dá outras providências</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1237/projeto_de_resolucao_no_05.2023_funcoes_gratificadas.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1237/projeto_de_resolucao_no_05.2023_funcoes_gratificadas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as funções especiais e suas respectivas gratificações na estrutura administrativa da Câmara Municipal de Formosa do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1240/projeto_de_resolucao_no_06.2023_-_nova_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1240/projeto_de_resolucao_no_06.2023_-_nova_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei nº 14.133, de 1º de abril de 2021, que dispõe sobre Licitações e Contratos Administrativos no âmbito do Poder Legislativo do Município de Formosa do Oeste e dá outras providencias.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1241/projeto_de_resolucao_no_07.2023_-_agente_de_contratacao.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1241/projeto_de_resolucao_no_07.2023_-_agente_de_contratacao.pdf</t>
   </si>
   <si>
     <t>Regulamenta, nos termos do art. 8º, §3º da lei 14.133 de 2021, a atuação dos agentes de contratação e comissão de contratação junto a Câmara municipal de Formosa do Oeste - PR e dá outras providências.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1242/projeto_de_resolucao_no_08.2023_-_contratacao_direta.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1242/projeto_de_resolucao_no_08.2023_-_contratacao_direta.pdf</t>
   </si>
   <si>
     <t>Regulamenta as Contratações diretas no âmbito da Câmara Municipal de Formosa do Oeste, de acordo com a Lei Federal nº 14.133/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1243/projeto_de_resolucao_no_09.2023_-_pesquisa_de_precos.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1243/projeto_de_resolucao_no_09.2023_-_pesquisa_de_precos.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Sistema de Pesquisa de Preços para subsidiar a aquisição de bens e contratações no âmbito da Câmara Municipal de Formosa do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1244/projeto_de_resolucao_no_10.2003_-_registro_de_precos.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1244/projeto_de_resolucao_no_10.2003_-_registro_de_precos.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Sistema de Registro de Preços para aplicação em processos na Câmara Municipal de Formosa do Oeste, para os procedimentos licitatórios e de contratação direta nos moldes da lei 14.133/21.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1245/projeto_de_resolucao_no_11.2023_-_estudo_tecnico_preliminar.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1245/projeto_de_resolucao_no_11.2023_-_estudo_tecnico_preliminar.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Estudo Técnico Preliminar –_x000D_
 ETP no âmbito da Câmara Municipal de Formosa do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1246/projeto_de_resolucao_no_12.2023_-_plano_de_contracao_anual.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1246/projeto_de_resolucao_no_12.2023_-_plano_de_contracao_anual.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Plano de Contratações Anual –_x000D_
 PCA no âmbito da Câmara Municipal de Formosa do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1247/projeto_de_resolucao_no_13.2023_-__pequenas_despesas.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1247/projeto_de_resolucao_no_13.2023_-__pequenas_despesas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para pequenas compras e prestação de serviços de pronto pagamento pela lei federal nº 14.133/2021, artigo 95, no âmbito do Poder Legislativo de Formosa do Oeste.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1248/projeto_de_resolucao_no_14.2023_-_bens_de_luxo.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1248/projeto_de_resolucao_no_14.2023_-_bens_de_luxo.pdf</t>
   </si>
   <si>
     <t>Regulamenta o enquadramento dos bens de consumo adquiridos no âmbito do Poder Legislativo, nas categorias “comum” e “luxo”.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1238/projeto_de_resolucao_no_15.2023_-_ponto_banco_de_hora_e_atestados.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1238/projeto_de_resolucao_no_15.2023_-_ponto_banco_de_hora_e_atestados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do ponto eletrônico, a instituição do banco de horas, o recebimento de atestados médicos e odontológicos no âmbito da Câmara Municipal de Formosa do Oeste – PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1394/projeto_de_resolucao_no_16.2023_-_institui_o_banco_de_ideias_legislativas.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1394/projeto_de_resolucao_no_16.2023_-_institui_o_banco_de_ideias_legislativas.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Ideias Legislativas no Município de Formosa do Oeste.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1421/projeto_de_resolucao_no_17.2023_-_codigo_de_etica_servidores.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1421/projeto_de_resolucao_no_17.2023_-_codigo_de_etica_servidores.pdf</t>
   </si>
   <si>
     <t>Código de ética servidores.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/projeto_de_resolucao_no_18.2023_-_altera_regimento_suplentes_comissoes.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/projeto_de_resolucao_no_18.2023_-_altera_regimento_suplentes_comissoes.pdf</t>
   </si>
   <si>
     <t>Altera regimento suplentes comissões</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Interno</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/requerimento_036-2023_-_sergio_limpeza_parque.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/requerimento_036-2023_-_sergio_limpeza_parque.doc</t>
   </si>
   <si>
     <t>Limpeza de "onde era pra ser" o parque industrial.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/requerimento_037-2023_-_sergio_limpeza_avenidas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/requerimento_037-2023_-_sergio_limpeza_avenidas.doc</t>
   </si>
   <si>
     <t>Limpeza das margens das avenidas</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/requerimento_038-2023_-_sergio_congregacao.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/requerimento_038-2023_-_sergio_congregacao.doc</t>
   </si>
   <si>
     <t>Quebra molas Congregação Cirstã</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1097/requerimento_039-2023_-_sergio_lavagem.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1097/requerimento_039-2023_-_sergio_lavagem.doc</t>
   </si>
   <si>
     <t>Limpeza rua da escola Antonio Franco</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_040-2023_-_sergio_lago.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_040-2023_-_sergio_lago.doc</t>
   </si>
   <si>
     <t>Informações sobre o parque municipal.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>Informações sobre servidores e funcionários.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/requerimento_042-2023_-sergio_plano_de_arborizacao.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/requerimento_042-2023_-sergio_plano_de_arborizacao.doc</t>
   </si>
   <si>
     <t>Informações sobre o plano de arborização.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/requerimento_043-2023_-sergio_pocos.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/requerimento_043-2023_-sergio_pocos.doc</t>
   </si>
   <si>
     <t>Informações sobre o convenio 67/2021 com o IAT para poços artesianos.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>Informações sobre a utilização das emendas Zeca Dirceu.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/requerimento_045-2023_bigua_copel.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/requerimento_045-2023_bigua_copel.doc</t>
   </si>
   <si>
     <t>Cobra Copel pelas quedas de energia</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_047-2023_-_lucas_situacao_da_manutencao_da_capela_mortuaria.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_047-2023_-_lucas_situacao_da_manutencao_da_capela_mortuaria.doc</t>
   </si>
   <si>
     <t>Explicações sobre a reforma da casa mortuária.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/requerimento_048-2023_-_lucas_colocacao_das_rotatorias.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/requerimento_048-2023_-_lucas_colocacao_das_rotatorias.doc</t>
   </si>
   <si>
     <t>Situação das rotatórias que foram retiradas.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>Sobre o imóvel (casa) do estádio municipal.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1115/requerimento_055-2023_-_sergio_pedido_de_fala_no_grande_expediente.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1115/requerimento_055-2023_-_sergio_pedido_de_fala_no_grande_expediente.doc</t>
   </si>
   <si>
     <t>Requerimento do vereador Sergio Vesco para explicar seus projetos apresentados</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/requerimento_056-2023__-_edinaldo_pedindo_piso_da_enfermagem.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/requerimento_056-2023__-_edinaldo_pedindo_piso_da_enfermagem.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 56/2023_x000D_
 _x000D_
  			_x000D_
  			Requeiro à Mesa, nos termos regimentais, que seja oficiado ao Executivo Municipal para que envie a esta Casa Legislativa, o Projeto de Lei para que seja implementado o Piso Salarial dos Profissionais de Enfermagem, conforme a Lei 14.434, de 04 de agosto de 2022, Emenda Constitucional n° 124, de 14 de julho de 2022 e a Portaria GM/MS nº 597, de 12 maio de 2023. Ao mesmo tempo que seja adequado a Lei Orçamentária Anual (LOA), com abertura de créditos suplementares, tendo em vista os recursos recebidos e a Emenda Constitucional nº 127, de 22 de dezembro de 2022, para efetuar o pagamento do Piso Salarial da Enfermagem.  _x000D_
 			Na expectativa de ser atendido no solicitado, coloco-me a disposição para outras informações que se fizerem necessárias e aproveito para renovar os protestos de consideração e apreço._x000D_
 _x000D_
 Câmara Municipal Formosa do Oeste, 19 de maio de 2023._x000D_
 _x000D_
 _x000D_
 Atenciosamente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 Edinaldo de Jesus Sobral_x000D_
 Presidente</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/requerimento_057-2023__-_bigua_conserto_portao.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/requerimento_057-2023__-_bigua_conserto_portao.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 057/2023_x000D_
 _x000D_
                Requeremos a Mesa, ouvido o douto plenário, nos termos regimentais, seja oficiado o Senhor Luiz Antonio Domingos de Aguiar – Prefeito Municipal, para que realize o conserto do portão da Escola Estadual Irene Grimbor Rickler (Aymores), visando a segurança dos estudantes. Considerando que em uma manutenção da prefeitura naquela localidade as maquinas acabaram danificando a entrada da escola._x000D_
 			Na expectativa de ser atendido no solicitado, coloco-me a disposição para outras informações que se fizerem necessária e aproveito para renovar a os protestos de consideração e apreço._x000D_
 _x000D_
 _x000D_
 Câmara Municipal Formosa do Oeste, 25 de maio de 2023._x000D_
 _x000D_
 _x000D_
 Atenciosamente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Aparecido Leonardo da Silva_x000D_
 Vereador (PP)</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1147/requerimento_058-2023_-_raimundo_saida_comissao_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1147/requerimento_058-2023_-_raimundo_saida_comissao_.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 058/2023_x000D_
 _x000D_
 			O VEREADOR abaixo assinado, vem por intermédio deste solicitar sua saída da Comissão de Finanças e Orçamento por motivos pessoais._x000D_
 _x000D_
 _x000D_
 Nestes Termos;_x000D_
 Pede e espera deferimento._x000D_
 _x000D_
 _x000D_
 _x000D_
 Câmara Municipal Formosa do Oeste, 31 de maio de 2023._x000D_
 _x000D_
 _x000D_
 Atenciosamente,_x000D_
 _x000D_
 _x000D_
 Raimundo Marques Cavalcante_x000D_
 Vereador (PL)</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1148/requerimento_059-2023_-_sergio_retirada_de_projeto_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1148/requerimento_059-2023_-_sergio_retirada_de_projeto_.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 059/2023_x000D_
 _x000D_
 			O VEREADOR abaixo assinado, vem por intermédio deste solicitar a retirada do Projeto de Lei n° 06/23-CM de sua autoria._x000D_
                Na expectativa de ser atendido no solicitado, coloco-me a disposição para outras informações que se fizerem necessária e aproveito para renovar a os protestos de consideração e apreço._x000D_
 _x000D_
 _x000D_
 Nestes Termos;_x000D_
 Pede e espera deferimento._x000D_
 _x000D_
 _x000D_
 _x000D_
 Câmara Municipal Formosa do Oeste, 05 de junho de 2023._x000D_
 _x000D_
 _x000D_
 Atenciosamente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Sérgio Vesco_x000D_
 Vereador (PT)</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1149/requerimento_060-2023_-_sergio_solicitando_resposta__.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1149/requerimento_060-2023_-_sergio_solicitando_resposta__.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 60/2023_x000D_
 _x000D_
  			_x000D_
  			Requeiro à Mesa, nos termos regimentais, que seja oficiado ao Executivo Municipal para que envie a esta Casa Legislativa, uma resposta efetiva para a categoria da enfermagem, conforme a Lei 14.434, de 04 de agosto de 2022, Emenda Constitucional n° 124, de 14 de julho de 2022 e a Portaria GM/MS nº 597, de 12 maio de 2023 (que comprovam que os recursos já foram encaminhados a este munícipio). _x000D_
                Esperamos que a efetivação dessa regulamentação aconteça até o final deste mês._x000D_
 			Na expectativa de ser atendido no solicitado, coloco-me a disposição para outras informações que se fizerem necessárias e aproveito para renovar os protestos de consideração e apreço._x000D_
 _x000D_
 Câmara Municipal Formosa do Oeste, 12 de junho de 2023._x000D_
 _x000D_
 _x000D_
 Atenciosamente,_x000D_
 _x000D_
 _x000D_
 Sérgio Vesco_x000D_
 Vereador (PT)</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1150/requerimento_061-2023_-_bigua_informacoes_iluminacao_publica.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1150/requerimento_061-2023_-_bigua_informacoes_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 061/2023 _x000D_
 _x000D_
 			Requeiro a Mesa, ouvido o douto Plenário, nos termos regimentais, seja oficiado o setor de compras e a empresa Almir Winsch – Instalmig, a quantidade de materiais elétricos em unidades para ser aplicado na manutenção da iluminação pública do nosso município, pois está com vários problemas em vários pontos e estamos a muito tempo sem a devida manutenção e os contribuintes pagam rigorosamente mês a mês um dinheiro que é exclusivo, e este vereador procura receber informações para poder entender e dar explicações aos contribuintes usuário da iluminação pública. _x000D_
 _x000D_
 			Na expectativa de ser atendido no solicitado, coloco-me a disposição para outras informações que se fizerem necessária e aproveito para renovar aos protestos de consideração e apreço._x000D_
 _x000D_
 _x000D_
 Câmara Municipal Formosa do Oeste, 15 de junho de 2023_x000D_
 Atenciosamente,_x000D_
 _x000D_
 _x000D_
 Aparecido Leonardo da Silva_x000D_
 Vereador (PP)</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1151/requerimento_062-2023_-_bigua_manutencao_da_iluminacao_publica.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1151/requerimento_062-2023_-_bigua_manutencao_da_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 062/2023 _x000D_
 _x000D_
 			Requeremos a Mesa, ouvido o douto plenário, nos termos regimentais, seja oficiado o Senhor Luiz Antonio Domingos de Aguiar – Prefeito Municipal, para que realize a manutenção da iluminação pública entre a Avenida Paraná e a Avenida Bandeirantes, mais precisamente - quadra da academia da saúde. Este pedido completa outro pedido anterior feito por este vereador orientando que o controle desta iluminação esta assistida por medida de consumo e se encontra muito baixo devendo sofrer manutenção no sistema para atualiza-lo para um sistema que dificulta a vândalos. _x000D_
 _x000D_
 			Na expectativa de ser atendido no solicitado, coloco-me a disposição para outras informações que se fizerem necessária e aproveito para renovar aos protestos de consideração e apreço._x000D_
 _x000D_
 _x000D_
 Câmara Municipal Formosa do Oeste, 15 de junho de 2023_x000D_
 Atenciosamente,_x000D_
 _x000D_
 _x000D_
 Aparecido Leonardo da Silva_x000D_
 Vereador (PP)</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1152/requerimento_063-2023_-_josue_caminhao_compactador.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1152/requerimento_063-2023_-_josue_caminhao_compactador.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 063/2023_x000D_
 _x000D_
 			Requeiro a Mesa, ouvido o douto Plenário, nos termos regimentais, seja oficiado o Senhor Luiz Antônio Domingos de Aguiar, Prefeito Municipal, para que encaminhe a esta casa o projeto que permita a aquisição de 01 (um) Caminhão coletor e compactador de lixo para atender as necessidades do município._x000D_
 Com o intuito de efetuar a ampliação do sistema já existente que se encontra ineficaz na oferta de serviços públicos satisfatório de coleta de resíduos sólidos urbanos tendo em vista o crescimento da cidade._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 			Formosa do Oeste Câmara Municipal, 15 de junho de 2023._x000D_
 _x000D_
 Josué Ferraz da Silva_x000D_
 Vereador (PDT)</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1153/requerimento_064-2023_-_lucas_manutencao_estrada_maraba.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1153/requerimento_064-2023_-_lucas_manutencao_estrada_maraba.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 064/2023_x000D_
 _x000D_
                Requeremos a Mesa, ouvido o douto plenário, nos termos regimentais, seja oficiado o Senhor Luiz Antonio Domingos de Aguiar – Prefeito Municipal, para que realize a manutenção da estrada Marabá (Comunidade Cruzeirinho). Mesmo sabendo que já está em andamento um projeto de pedra irregular, porém a demora para licitação e atendimento desses pedidos através de todo os trâmites é de longo prazo, e os moradores daquela região necessitam de urgência pois estão reclamando que a estrada está em péssimas condições e devido a quantidade de chuva a situação piorou, ocasionando atolamento de carros e caminhões e por conta do grande fluxo eles necessitam de uma resposta imediata, seja com a colocação de um cascalho ou até mesmo pedra brita, pois só assim para atender de forma rápida os moradores daquela região até a sua devida reforma._x000D_
 _x000D_
 			Na expectativa de ser atendido no solicitado, coloco-me a disposição para outras informações que se fizerem necessária e</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1155/requerimento_065-2023_-_sergio_adicional_insalubridade.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1155/requerimento_065-2023_-_sergio_adicional_insalubridade.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 065/2023_x000D_
 _x000D_
                Requeremos a Mesa, ouvido o douto plenário, nos termos regimentais, seja oficiado o Senhor Luiz Antonio Domingos de Aguiar – Prefeito Municipal, para que transponha o adicional de insalubridade de grau médio (20%) para grau máximo (40%) aos coletores de lixo, garis, que fazem varrição de ruas e praças e a todos cuja nomenclatura do cargo que ocupam participem da limpeza urbana ou rural deste município.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1162/requerimento_067-2023_-_servidores_requerem_capacitacao_na_nllc.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1162/requerimento_067-2023_-_servidores_requerem_capacitacao_na_nllc.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 067/2023_x000D_
 		Os servidores: Alessandra Aparecida Cardoso, Douglas Vinicius Mequelin, Lígia Caroliny Bannwart, Luciana Aparecida Martins e Suzana de Almeida, vem respeitosamente REQUERER a participação no Curso: “Aplicando na prática a Nova Lei de Licitações no Poder Legislativo” que acontecerá na cidade de Maringá entre os dias 25 e 26 de julho de 2023. O curso tem o custo de R$ 1.750,00 (mil setecentos e cinquenta reais) cada inscrição, totalizando a importância de R$ 8.750,00 (oito mil setecentos e cinquenta reais).  _x000D_
 _x000D_
 Alguns aspectos que consideramos importantes ao requerer a capacitação:_x000D_
 _x000D_
 A nomeação para desempenho de funções atreladas à licitação com as Resoluções 459/2023 e 471/2023; _x000D_
 A novidade legislativa com a Lei 14.133/2021;_x000D_
 A obrigação da administração pública de capacitar os servidores para desempenhar da melhor maneira suas funções; _x000D_
 Aproveitar o período de recesso parlamentar, não dificultando as demais atividades e rotinas do trabalho. _x000D_
 _x000D_
 _x000D_
 Formosa do Oeste,</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1163/requerimento_068-2023_-_bigua_liberacao_viagem_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1163/requerimento_068-2023_-_bigua_liberacao_viagem_.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 068/2023  _x000D_
 _x000D_
 Requerimento de Diárias_x000D_
 _x000D_
 _x000D_
 Agente político ou servidor:  Aparecido Leonardo da Silva_x000D_
 _x000D_
 RG:14.778.100                           CPF: 032.296.058-45 _x000D_
 Cargo: Vereador_x000D_
 _x000D_
 Viagem_x000D_
 _x000D_
 Período:19/07/2023 a 20/07/2023_x000D_
 _x000D_
 Meio de Transporte: Carro_x000D_
 _x000D_
 Quantidade de Diárias: Duas diárias_x000D_
 _x000D_
 Objetivo da viagem: Visitar a Secretaria de Estado do Turismo – SETU – Secretário Marcio Nunes; A Secretaria de Estado do Desenvolvimento Sustentável e do Turismo – SEDEST – Secretário Valdemar Bernardo Jorge; E o Instituto Água e Terra – IAT – Diretor-Presidente Everton Luiz da Costa Souza._x000D_
 _x000D_
 Declaro que não resido na(s) localidades de destino._x000D_
 _x000D_
 13/07/2023                              ________________________x000D_
    Data                                 Assinatura do Servidor_x000D_
 _x000D_
 _x000D_
 Autorização da autoridade competente._x000D_
 _x000D_
 13/07/2023                              ________________________x000D_
    Data                                Assinatura da Autoridade</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>Luis Marcelino do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1164/requerimento_069-2023_-_luis_liberacao_viagem_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1164/requerimento_069-2023_-_luis_liberacao_viagem_.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 069/2023 _x000D_
 _x000D_
 Requerimento de Diárias _x000D_
 _x000D_
 _x000D_
 Agente político ou servidor:  Luis Marcelino do Carmo_x000D_
 _x000D_
 RG:7.134.697-8                          CPF: 005.783.779-18_x000D_
 Cargo: Vereador_x000D_
 _x000D_
 Viagem_x000D_
 _x000D_
 Período:19/07/2023 a 20/07/2023_x000D_
 _x000D_
 Meio de Transporte: Carro_x000D_
 _x000D_
 Quantidade de Diárias: Duas diárias_x000D_
 _x000D_
 Objetivo da viagem: Visitar a Secretaria de Estado do Turismo – SETU – Secretário Marcio Nunes; A Secretaria de Estado do Desenvolvimento Sustentável e do Turismo – SEDEST – Secretário Valdemar Bernardo Jorge; E o Instituto Água e Terra – IAT – Diretor-Presidente Everton Luiz da Costa Souza._x000D_
 _x000D_
 _x000D_
 _x000D_
 Declaro que não resido na(s) localidades de destino._x000D_
 _x000D_
 13/07/2023                              ________________________x000D_
    Data                                 Assinatura do Servidor_x000D_
 _x000D_
 Autorização da autoridade competente._x000D_
 _x000D_
 13/07/2023                              ________________________x000D_
    Data                                Assinatura da Autoridade</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1165/requerimento_070-2023_-alessandra_liberacao_viagem_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1165/requerimento_070-2023_-alessandra_liberacao_viagem_.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 070/2023 _x000D_
 _x000D_
 Requerimento de Diárias _x000D_
 _x000D_
 _x000D_
 Agente político ou servidor:  Alessandra Aparecida Cardoso_x000D_
 _x000D_
 RG: 9.132.939-5                          CPF: 058.746.779-76_x000D_
 Cargo: Aux. Administrativo 2_x000D_
 _x000D_
 Viagem_x000D_
 _x000D_
 Período:20/07/2023 a 22/07/2023_x000D_
 _x000D_
 Meio de Transporte: Ônibus _x000D_
 _x000D_
 Quantidade de Diárias: Duas diárias_x000D_
 _x000D_
 Objetivo da viagem:  Curso de capacitação junto ao tribunal de contas do Paraná. _x000D_
 O Novo Parecer Prévio - Reflexos nas Câmaras Municipais - Maringá_x000D_
 _x000D_
 _x000D_
 _x000D_
 Declaro que não resido na(s) localidades de destino._x000D_
 _x000D_
 17/07/2023                              ________________________x000D_
    Data                                 Assinatura do Servidor_x000D_
 _x000D_
 Autorização da autoridade competente._x000D_
 _x000D_
 17/07/2023                              ________________________x000D_
    Data                                Assinatura da Autoridade</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1166/requerimento_071-2023_-vinicius_liberacao_viagem_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1166/requerimento_071-2023_-vinicius_liberacao_viagem_.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 071/2023 _x000D_
 _x000D_
 Requerimento de Diárias _x000D_
 _x000D_
 _x000D_
 Agente político ou servidor:  Douglas Vinicíus Mequelim_x000D_
 _x000D_
 RG: 9.999.027-9                        CPF: 070.790.599-09_x000D_
 Cargo: Aux. Administrativo 2_x000D_
 _x000D_
 Viagem_x000D_
 _x000D_
 Período:20/07/2023 a 22/07/2023_x000D_
 _x000D_
 Meio de Transporte: Ônibus _x000D_
 _x000D_
 Quantidade de Diárias: Duas diárias_x000D_
 _x000D_
 Objetivo da viagem:  Curso de capacitação junto ao tribunal de contas do Paraná. _x000D_
 O Novo Parecer Prévio - Reflexos nas Câmaras Municipais - Maringá_x000D_
 _x000D_
 _x000D_
 _x000D_
 Declaro que não resido na(s) localidades de destino._x000D_
 _x000D_
 17/07/2023                              ________________________x000D_
    Data                                 Assinatura do Servidor_x000D_
 _x000D_
 Autorização da autoridade competente._x000D_
 _x000D_
 17/07/2023                              ________________________x000D_
    Data                                Assinatura da Autoridade</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1167/requerimento_072-2023_-ligia_liberacao_viagem_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1167/requerimento_072-2023_-ligia_liberacao_viagem_.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 072/2023 _x000D_
 _x000D_
 Requerimento de Diárias _x000D_
 _x000D_
 _x000D_
 Agente político ou servidor:  Lígia Caroliny Bannwart_x000D_
 _x000D_
 RG: 10.385.241-2                        CPF: 087.378.139-27_x000D_
 Cargo: Ass. Administrativo_x000D_
 _x000D_
 Viagem_x000D_
 _x000D_
 Período:20/07/2023 a 22/07/2023_x000D_
 _x000D_
 Meio de Transporte: Ônibus _x000D_
 _x000D_
 Quantidade de Diárias: Duas diárias_x000D_
 _x000D_
 Objetivo da viagem:  Curso de capacitação junto ao tribunal de contas do Paraná. _x000D_
 O Novo Parecer Prévio - Reflexos nas Câmaras Municipais - Maringá_x000D_
 _x000D_
 _x000D_
 _x000D_
 Declaro que não resido na(s) localidades de destino._x000D_
 _x000D_
 17/07/2023                              ________________________x000D_
    Data                                 Assinatura do Servidor_x000D_
 _x000D_
 Autorização da autoridade competente._x000D_
 _x000D_
 17/07/2023                              ________________________x000D_
    Data                                Assinatura da Autoridade</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1168/requerimento_073-2023_-alessandra_liberacao_viagem_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1168/requerimento_073-2023_-alessandra_liberacao_viagem_.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 073/2023 _x000D_
 _x000D_
 Requerimento de Diárias _x000D_
 _x000D_
 _x000D_
 Agente político ou servidor:  Alessandra Aparecida Cardoso_x000D_
 _x000D_
 RG: 9.132.939-5                          CPF: 058.746.779-76_x000D_
 Cargo: Aux. Administrativo 2_x000D_
 _x000D_
 Viagem_x000D_
 _x000D_
 Período:24/07/2023 a 27/07/2023_x000D_
 _x000D_
 Meio de Transporte: Ônibus _x000D_
 _x000D_
 Quantidade de Diárias: três diárias._x000D_
 _x000D_
 Objetivo da viagem:  Aplicando na prática a nova lei de licitações no poder legislativo - Capacitação em Licitações e Contratos Administrativos para o Poder Legislativo - Conforme a Lei 14.133_x000D_
 _x000D_
 _x000D_
 _x000D_
 Declaro que não resido na(s) localidades de destino._x000D_
 _x000D_
 17/07/2023                              ________________________x000D_
    Data                                 Assinatura do Servidor_x000D_
 _x000D_
 Autorização da autoridade competente._x000D_
 _x000D_
 17/07/2023                              ________________________x000D_
    Data                                Assinatura da Autoridade</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_074-2023_-vinicius_liberacao_viagem_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_074-2023_-vinicius_liberacao_viagem_.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 074/2023 _x000D_
 _x000D_
 Requerimento de Diárias _x000D_
 _x000D_
 _x000D_
 Agente político ou servidor:  Douglas Vinicíus Mequelim_x000D_
 _x000D_
 RG: 9.999.027-9                        CPF: 070.790.599-09_x000D_
 Cargo: Aux. Administrativo 2_x000D_
 _x000D_
 Viagem_x000D_
 _x000D_
 Período:24/07/2023 a 27/07/2023_x000D_
 _x000D_
 Meio de Transporte: Ônibus _x000D_
 _x000D_
 Quantidade de Diárias: três diárias._x000D_
 _x000D_
 Objetivo da viagem:  Aplicando na prática a nova lei de licitações no poder legislativo - Capacitação em Licitações e Contratos Administrativos para o Poder Legislativo - Conforme a Lei 14.133_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Declaro que não resido na(s) localidades de destino._x000D_
 _x000D_
 17/07/2023                              ________________________x000D_
    Data                                 Assinatura do Servidor_x000D_
 _x000D_
 Autorização da autoridade competente._x000D_
 _x000D_
 17/07/2023                              ________________________x000D_
    Data                                Assinatura da Autoridade</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1170/requerimento_075-2023_-ligia__liberacao_viagem_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1170/requerimento_075-2023_-ligia__liberacao_viagem_.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 075/2023 _x000D_
 _x000D_
 Requerimento de Diárias _x000D_
 _x000D_
 _x000D_
 Agente político ou servidor:  Lígia Caroliny Bannwart_x000D_
 _x000D_
 RG: 10.385.241-2                        CPF: 087.378.139-27_x000D_
 Cargo: Ass. Administrativo _x000D_
 _x000D_
 Viagem_x000D_
 _x000D_
 Período:24/07/2023 a 27/07/2023_x000D_
 _x000D_
 Meio de Transporte: Ônibus _x000D_
 _x000D_
 Quantidade de Diárias: três diárias._x000D_
 _x000D_
 Objetivo da viagem:  Aplicando na prática a nova lei de licitações no poder legislativo - Capacitação em Licitações e Contratos Administrativos para o Poder Legislativo - Conforme a Lei 14.133_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Declaro que não resido na(s) localidades de destino._x000D_
 _x000D_
 17/07/2023                              ________________________x000D_
    Data                                 Assinatura do Servidor_x000D_
 _x000D_
 Autorização da autoridade competente._x000D_
 _x000D_
 17/07/2023                              ________________________x000D_
    Data                                Assinatura da Autoridade</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1171/requerimento_076-2023_-luciana__liberacao_viagem_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1171/requerimento_076-2023_-luciana__liberacao_viagem_.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 076/2023 _x000D_
 _x000D_
 Requerimento de Diárias _x000D_
 _x000D_
 _x000D_
 Agente político ou servidor:  Luciana Aparecida Martins_x000D_
 _x000D_
 RG: 5.818.223-0                        CPF: 682.337.019-04_x000D_
 Cargo: Contadora_x000D_
 _x000D_
 Viagem_x000D_
 _x000D_
 Período:24/07/2023 a 27/07/2023_x000D_
 _x000D_
 Meio de Transporte: Ônibus _x000D_
 _x000D_
 Quantidade de Diárias: três diárias._x000D_
 _x000D_
 Objetivo da viagem:  Aplicando na prática a nova lei de licitações no poder legislativo - Capacitação em Licitações e Contratos Administrativos para o Poder Legislativo - Conforme a Lei 14.133_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Declaro que não resido na(s) localidades de destino._x000D_
 _x000D_
 17/07/2023                              ________________________x000D_
    Data                                 Assinatura do Servidor_x000D_
 _x000D_
 Autorização da autoridade competente._x000D_
 _x000D_
 17/07/2023                              ________________________x000D_
    Data                                Assinatura da Autoridade</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1172/requerimento_077-2023_-suzana__liberacao_viagem_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1172/requerimento_077-2023_-suzana__liberacao_viagem_.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 077/2023 _x000D_
 _x000D_
 Requerimento de Diárias _x000D_
 _x000D_
 _x000D_
 Agente político ou servidor:  Suzana de Almeida Garcia_x000D_
 _x000D_
 RG: 8.325.065-8                         CPF: 042.876.759-16_x000D_
 Cargo: Ass. Operacional_x000D_
 _x000D_
 Viagem_x000D_
 _x000D_
 Período:24/07/2023 a 27/07/2023_x000D_
 _x000D_
 Meio de Transporte: Ônibus _x000D_
 _x000D_
 Quantidade de Diárias: três diárias._x000D_
 _x000D_
 Objetivo da viagem:  Aplicando na prática a nova lei de licitações no poder legislativo - Capacitação em Licitações e Contratos Administrativos para o Poder Legislativo - Conforme a Lei 14.133_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Declaro que não resido na(s) localidades de destino._x000D_
 _x000D_
 17/07/2023                              ________________________x000D_
    Data                                 Assinatura do Servidor_x000D_
 _x000D_
 Autorização da autoridade competente._x000D_
 _x000D_
 17/07/2023                              ________________________x000D_
    Data                                Assinatura da Autoridade</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1190/requerimento_081-2023_-_josue_transporte_proj._descobrindo_talentos.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1190/requerimento_081-2023_-_josue_transporte_proj._descobrindo_talentos.doc</t>
   </si>
   <si>
     <t>disponibilize transporte para as crianças do projeto Descobrindo Talentos, garantindo uma maior segurança no translado.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1191/requerimento_082-2023_-_bigua_informacoes_sobre_o_ultrassom.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1191/requerimento_082-2023_-_bigua_informacoes_sobre_o_ultrassom.doc</t>
   </si>
   <si>
     <t>pedindo informações sobre a contratação da ultrassonografia no hospital Instituto Santa Izabel.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1195/requerimento_083-2023_-_miguel_e_francisco_colocacao_de_asfalto.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1195/requerimento_083-2023_-_miguel_e_francisco_colocacao_de_asfalto.doc</t>
   </si>
   <si>
     <t>Solicitando para que seja colocado asfalto na Vila Rural (Cruzeirinho)</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1192/requerimento_085-2023_-_sergio__instalacao_de_alabrando.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1192/requerimento_085-2023_-_sergio__instalacao_de_alabrando.doc</t>
   </si>
   <si>
     <t>para que seja instalado um alambrado ao redor do campo do ginásio de esporte</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1196/requerimento_086-2023_-_josue_informacoes_lago.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1196/requerimento_086-2023_-_josue_informacoes_lago.doc</t>
   </si>
   <si>
     <t>Pedindo informações detalhadas sobre a atual situação do Lago Municipal Milton Penido.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1197/requerimento_087-2023_-_luis_e_edinaldo_parceria_clube_futebol.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1197/requerimento_087-2023_-_luis_e_edinaldo_parceria_clube_futebol.doc</t>
   </si>
   <si>
     <t>Para que negocie e firme parceria entre o município de Formosa do Oeste e um Clube de Futebol Profissional.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>Francisco Antonio de Paula Netto (Paçoca)</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1200/requerimento_088-2023_-_francisco_iluminacao_estadio.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1200/requerimento_088-2023_-_francisco_iluminacao_estadio.doc</t>
   </si>
   <si>
     <t>Providencie iluminação no Estádio Municipal Joaquim Pereira de Souza.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1201/requerimento_089-2023_-_josue_providencie_assistente_social.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1201/requerimento_089-2023_-_josue_providencie_assistente_social.doc</t>
   </si>
   <si>
     <t>Providencie um Assistente Social para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1202/requerimento_090-2023_-_josue_convenios_hospitais_psiquiatricos.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1202/requerimento_090-2023_-_josue_convenios_hospitais_psiquiatricos.doc</t>
   </si>
   <si>
     <t>Informações sobre convênios com hospitais psiquiátricos para consultas e internamentos.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1210/requerimento_092-2023_-_sergio_grades_nas_bocas_de_lobo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1210/requerimento_092-2023_-_sergio_grades_nas_bocas_de_lobo.doc</t>
   </si>
   <si>
     <t>Solicitando para que seja colocado grades nas bocas de lobo.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1211/requerimento_093-2023_-_sergio_vale_alimentacao.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1211/requerimento_093-2023_-_sergio_vale_alimentacao.doc</t>
   </si>
   <si>
     <t>Concessão de vale alimentação para os servidores públicos municipais.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1239/requerimento_097-2023_-_josue_contratacao_funcionario_agendamento.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1239/requerimento_097-2023_-_josue_contratacao_funcionario_agendamento.doc</t>
   </si>
   <si>
     <t>providencie a contratação de mais um funcionário para o agendamento de consultas e exames no TFD – tratamento fora do domicilio.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1327/requerimento_098-2023_-_lucas_tampas_bueiros.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1327/requerimento_098-2023_-_lucas_tampas_bueiros.doc</t>
   </si>
   <si>
     <t>objetivando a instalação de tampas nos bueiros do Município.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1328/requerimento_099-2023_-_lucas_manutencao_bueiros.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1328/requerimento_099-2023_-_lucas_manutencao_bueiros.doc</t>
   </si>
   <si>
     <t>sejam realizadas a manutenção e desentupimento dos bueiros.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1329/requerimento_100-2023_-_lucas_instalacao_de_quebra_molas_e_bebedouro.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1329/requerimento_100-2023_-_lucas_instalacao_de_quebra_molas_e_bebedouro.doc</t>
   </si>
   <si>
     <t>seja instalado no Complexo Esportivo Vitório Varaschim um redutor de velocidade (quebra-molas) e um ponto de água (bebedouro)</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1330/requerimento_101-2023_-_lucas_manutencao_eletrica_complexo_vitorio_v.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1330/requerimento_101-2023_-_lucas_manutencao_eletrica_complexo_vitorio_v.doc</t>
   </si>
   <si>
     <t>objetivando a melhoria na iluminação do Complexo Esportivo Vitório Varaschim.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1331/requerimento_102-2023_-_lucas_manutencao_eletrica_complexo_vitorio_v_secretario_de_esportes.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1331/requerimento_102-2023_-_lucas_manutencao_eletrica_complexo_vitorio_v_secretario_de_esportes.doc</t>
   </si>
   <si>
     <t>solicitando melhoria na iluminação do Complexo Esportivo Vitório Varaschim.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1332/requerimento_103-2023_-_lucas_manutencao_calcadao.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1332/requerimento_103-2023_-_lucas_manutencao_calcadao.doc</t>
   </si>
   <si>
     <t>providencie a manutenção no calçadão em frente à casa da criança.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1333/requerimento_104-2023_-_lucas_kit_lanche.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1333/requerimento_104-2023_-_lucas_kit_lanche.doc</t>
   </si>
   <si>
     <t>distribuição gratuita de um kit lanche para os pacientes e acompanhantes que utilizam o transporte do Município para tratamentos, consultas e exames através do SUS (Sistema Único de Saúde) em outros Municípios.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1334/requerimento_105-2023_-_lucas_manutencao_parquinho_casa_da_cultura.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1334/requerimento_105-2023_-_lucas_manutencao_parquinho_casa_da_cultura.doc</t>
   </si>
   <si>
     <t>solicitando a manutenção do parquinho da Casa da Cultura.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1335/requerimento_106-2023_-_josue__instalacao_de_quebra_molas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1335/requerimento_106-2023_-_josue__instalacao_de_quebra_molas.doc</t>
   </si>
   <si>
     <t>objetivando a colocação de passagem elevada (travessia elevada) na Avenida Curitiba, mais precisamente em frente à loja Atrativa, e também na Avenida Paraná em frente ao banco Sicredi.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1344/requerimento_107-2023_-_bigua_manutencao_da_balsa.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1344/requerimento_107-2023_-_bigua_manutencao_da_balsa.doc</t>
   </si>
   <si>
     <t>solicitando a manutenção no pátio da balsa e no virador ao seu redor.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1345/requerimento_108-2023_-_josue_manutencao_ar_condi_ubs.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1345/requerimento_108-2023_-_josue_manutencao_ar_condi_ubs.doc</t>
   </si>
   <si>
     <t>objetivando para que sejam realizadas manutenções dos ares-condicionados ou troca se houver necessidade no Posto de Saúde (UBS).</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1381/requerimento_111-2023_-_sergio_informacoes_fpm.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1381/requerimento_111-2023_-_sergio_informacoes_fpm.doc</t>
   </si>
   <si>
     <t>INFORMAÇOES FPM</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1384/requerimento_113-2023_-_luis_e_francisco_arrumar_o_rolo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1384/requerimento_113-2023_-_luis_e_francisco_arrumar_o_rolo.doc</t>
   </si>
   <si>
     <t>Solicitando que arrume o rolo compactador que está parado a fim de agilizar a manutenção das estradas rurais.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/requerimento_114-2023_-_josue_manutencao_dos_asfaltos_nos_loteamentos.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/requerimento_114-2023_-_josue_manutencao_dos_asfaltos_nos_loteamentos.doc</t>
   </si>
   <si>
     <t>Solicitando a manutenção dos asfaltos dos loteamentos que beiram o Lago Municipal.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1386/requerimento_115-2023_-_francisco_solicitando_quebras_molas_cmunidade_santos_anjos.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1386/requerimento_115-2023_-_francisco_solicitando_quebras_molas_cmunidade_santos_anjos.doc</t>
   </si>
   <si>
     <t>Solicitando que providencie dois redutores de velocidade (quebra-molas) na comunidade de Santos Anjos.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1393/requerimento_116-2023_-_josue_requer_assistente_social_na_saude.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1393/requerimento_116-2023_-_josue_requer_assistente_social_na_saude.doc</t>
   </si>
   <si>
     <t>Solicitando a contratação de profissional da Assistência Social para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/requerimento_118-2023__-_edinaldo_e_sergio_solicitando_um_projeto_de_lei_sobre_o_autismo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/requerimento_118-2023__-_edinaldo_e_sergio_solicitando_um_projeto_de_lei_sobre_o_autismo.doc</t>
   </si>
   <si>
     <t>Solicitando um projeto de lei sobre o autismo.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/requerimento_119-2023_-_sergio_piso_salarial_acs_e_ace_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/requerimento_119-2023_-_sergio_piso_salarial_acs_e_ace_.doc</t>
   </si>
   <si>
     <t>PISO SALARIAL ACS E ACE.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/requerimento_120-2023_-_sergio_instalacao_de_lixeiras_na_praca_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/requerimento_120-2023_-_sergio_instalacao_de_lixeiras_na_praca_.doc</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRAS NA PRAÇA</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/requerimento_121-2023__-_edinaldo_concessao_da_balsa.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/requerimento_121-2023__-_edinaldo_concessao_da_balsa.doc</t>
   </si>
   <si>
     <t>Concessão da balsa</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/requerimento_122-2023_-_sergio_e_josue_informacoes_do_piso_magisterio_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/requerimento_122-2023_-_sergio_e_josue_informacoes_do_piso_magisterio_.doc</t>
   </si>
   <si>
     <t>INFORMAÇOES DO PISO MAGISTERIO.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/requerimento_123-2023_-_josue_cobertura_patio_de_maquinas.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/requerimento_123-2023_-_josue_cobertura_patio_de_maquinas.doc</t>
   </si>
   <si>
     <t>cobertura pátio de maquinas</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/requerimento_127-2023_-_lucas_informacoes_iluminacao_publica.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/requerimento_127-2023_-_lucas_informacoes_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>informações iluminação pública</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/requerimento_133-2023_-_josue_pista_na_br_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/requerimento_133-2023_-_josue_pista_na_br_.doc</t>
   </si>
   <si>
     <t>3ª PISTA NA BR.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/requerimento_134-2023_-_edinaldo_sistema_de_matricula_escolares.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/requerimento_134-2023_-_edinaldo_sistema_de_matricula_escolares.doc</t>
   </si>
   <si>
     <t>sistema de matricula escolares</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/requerimento_139-2023_-_josue_solicitando_manutencao_iluminacao_cruzeirinho_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/requerimento_139-2023_-_josue_solicitando_manutencao_iluminacao_cruzeirinho_.doc</t>
   </si>
   <si>
     <t>SOLICITANDO MANUTENÇÃO NA ILUMINAÇÃO CRUZEIRINHO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5105,67 +5105,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1074/camara_municipal_balancete_financeiro_janeiro_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/prefeitura_municipal_balancete_financeiro_jeneiro_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1083/camara_municipal_balancete_financeiro_janeiro_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1111/prefeitura_municipal_balancete_financeiro_fevereiro_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/camara_municipal_balancete_financeiro_marco_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/prefeitura_municipal_balancete_financeiro_marco_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1114/camara_municipal_balencete_financeiro_abril_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1154/prefeitura_municipal_balancete_financeiro_abril_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1175/camara_municipal_balancete_financeiro_maio_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1178/prefeitura_municipal_balancete_financeiro_maio_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1179/camara_municipal_balancete_financeiro_junho_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1180/prefeitura_municipal_balancete_financeiro_junho_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1212/prefeitura_municipal_balancete_financeiro_julho_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1213/camara_municipal_balancete_financeiro_julho_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1321/camara_municipal_balancete_financeiro_agosto_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1377/prefeitura_municipal_balancete_financeiro_agosto_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1432/prefeitura_municipal_balancete_financeiro_setembro_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/camara_municipal_balancete_financeiro_setembro_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/camara_municipal_balancete_financeiro_outubro_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/prefeitura_municipal_balancete_financeiro_outubro_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/camara_municipal_balancete_financeiro_novembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/prefeitura_municipal_balancete_financeiro_novembro_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/prefeitura_municipal_balncete_financeiro_dezembro_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/camara_municipal_balancete_financeiro_dezembro_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1249/parecer_54.2023_-_projeto_de_lei_07.23_-_ccj.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1250/parecer_55.2023_-_projeto_de_resolucao_01.23_-_ccj.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1251/parecer_56.2023_-_projeto_de_lei__04.23cm_-_ccj_-.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1252/parecer_57.2023_-_projeto_de_lei__04.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1253/parecer_58.2023_-_projeto_de_lei__05.2023cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1254/parecer_58.2023_-_projeto_de_lei__05.2023cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1255/parecer_60.2023_-_projeto_de_lei__09.2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1256/parecer_61.2023_-_projeto_de_lei__10.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1257/parecer_62.2023_-_projeto_de_lei__08.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1258/parecer_63.2023_-_projeto_de_lei__07.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1259/parecer_64.2023_-_projeto_de_lei__09.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1260/parecer_65.2023_-_projeto_de_lei__08.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1261/parecer_66.2023_-_projeto_de_lei__11.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1262/parecer_67.2023_-_projeto_de_lei__11.2023-cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1263/parecer_68.2023_-_projeto_de_lei__11.2023_emenda_aditiva_03.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1264/parecer_69.2023_-_projeto_de_lei_complem_05.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1265/parecer_70.2023_-_projeto_de_lei__03.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1266/parecer_71.2023_-_projeto_de_lei__11.2023_cm_emenda_aditiva_04.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1267/parecer_72.2023_-_projeto_de_lei__16.2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1268/parecer_73.2023_-_projeto_de_lei__13.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1269/parecer_74.2023_-_projeto_de_lei__14.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1270/parecer_75.2023_-_projeto_de_lei__14.2023_cm__-_ccj.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1271/parecer_76.2023_-_projeto_de_lei__13.2023_cm__-_ccj.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1272/parecer_77.2023_-_projeto_de_lei_complem_04.2023___-_ccj.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1273/parecer_78.2023_-_projeto_de_lei_complem_05.2023___-_ccj.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1274/parecer_79.2023_-_projeto_de_lei_012.2023___-_ccj.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1275/parecer_80.2023_-_projeto_de_lei_19.2023_cm___-_ccj.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1276/parecer_81.2023_-_projeto_de_lei_006.2021__-_ccj.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1277/parecer_82.2023_-_projeto_de_lei_007.2021__-_ccj.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1278/parecer_83.2023_-_projeto_de_lei_22.2023_cm__-_ccj.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1279/parecer_84.2023_-_projeto_de_resolucao_02.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1348/parecer_85.2023_-_projeto_de_lei__17.2023_cm__-_ccj.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1349/parecer_86.2023_-_projeto_de_lei__23.2023_cm__-_ccj.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1350/parecer_87.2023_-_projeto_de_lei__25.2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1351/parecer_88.2023_-_projeto_de_lei__27.2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1352/parecer_89.2023_-_projeto_de_lei_comp_004.2022__-_ccj.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1353/parecer_90.2023_-_projeto_de_lei__comp_009.2021__-_ccj.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1354/parecer_91.2023_-_projeto_de_lei__comp_010.2021__-_ccj.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1355/parecer_92.2023_-_projeto_de_lei__20.2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1356/parecer_93.2023_-_projeto_de_resolucao_09.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1357/parecer_94.2023_-_projeto_de_resolucao_10.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1358/parecer_95.2023_-_projeto_de_resolucao_12.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1359/parecer_96.2023_-_projeto_de_lei_15.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1395/parecer_97.2023_-_projeto_de_lei_15.2023_emenda_m_14_-_ccj.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1396/parecer_98.2023_-_projeto_de_lei_15.2023_emenda_m_15_-_ccj.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/parecer_99.2023_-_projeto_de_resolucao_08.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1398/parecer_100.2023_-_projeto_de_resolucao_13.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/parecer_101.2023_-_projeto_de_resolucao_07.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/parecer_102.2023_-_projeto_de_resolucao_06.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1401/parecer_103.2023_-_projeto_de_resolucao_14.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/parecer_104.2023_-_projeto_de_resolucao_05.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/parecer_105.2023_-_projeto_de_lei_26.2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/parecer_106.2023_-_projeto_de_lei_17.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/parecer_107.2023_-_projeto_de_resolucao_11-2023.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/parecer_108.2023_-_projeto_de_resolucao_15-2023.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1440/parecer_109.2023_-_projeto_de_lei_19-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/parecer_110.2023_-_projeto_de_lei_20-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1460/parecer_111.2023_-_projeto_de_lei_18-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/parecer_112.2023_-_projeto_de_resolucao_16-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/parecer_113.2023_-_projeto_de_resolucao_04-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1463/parecer_114.2023_-_projeto_de_lei_complementar_06-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/parecer_115.2023_-_projeto_de_resolucao_18-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/parecer_116.2023_-_projeto_de_resolucao_16-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/parecer_117.2023_-_projeto_de_resolucao_17-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1485/parecer_118.2023_-_projeto_de_lei_12-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/parecer_119.2023_-_projeto_de_lei_complementar_07-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1280/parecer_54.2023_-_projeto_de_lei_04.23_cm_cecsas.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1281/parecer_55.2023_-_projeto_de_lei_06.23_cm_cecsas.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1282/parecer_56.2023_-_projeto_de_lei_09.23__cecsas.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1283/parecer_57.2023_-_projeto_de_lei_07.23__cecsas.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1285/parecer_59.2023_-_projeto_de_lei_08.23__cecsas.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1286/parecer_60.2023_-_projeto_de_lei_11.23__cecsas.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1287/parecer_61.2023_-_projeto_de_lei_11.23-cm_fogos_cecsas.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1288/parecer_63.2023_-_projeto_de_lei_03.2023_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1289/parecer_63.2023_-_projeto_de_lei_03.2023_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1290/parecer_64.2023_-_projeto_de_lei_16.2023__cm_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1291/parecer_65.2023_-_projeto_de_lei_13.2023__cm_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1292/parecer_66.2023_-_projeto_de_lei_12.2023__-__cecsas.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1293/parecer_67.2023_-_projeto_de_lei_19.2023_cm__-__cecsas.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1369/parecer_69.2023_-_projeto_de_lei_23.2023_cm__-__cecsas.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/parecer_70.2023_-_projeto_de_lei_15.2023__-__cecsas.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/parecer_71.2023_-_projeto_de_lei_15.2023_emenda_15__-__cecsas.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/parecer_72.2023_-_projeto_de_lei_20.2023__-__cecsas.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/parecer_73.2023_-_projeto_de_lei_complementar_06.2023__-__cecsas.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1295/parecer_48.2023_-_projeto_de_lei_07.23_-_cfo.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1296/parecer_49.2023_-_projeto_de_resolucao_01.23_-_cfo.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1297/parecer_50.2023_-_projeto_de_lei_04.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1298/parecer_51.2023_-_projeto_de_lei_09.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1299/parecer_52.2023_-_projeto_de_lei_08.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1300/parecer_53.2023_-_projeto_de_lei_09.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1301/parecer_54.2023_-_projeto_de_lei_07.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1302/parecer_55.2023_-_projeto_de_lei_08.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1303/parecer_56.2023_-_projeto_de_lei_11.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1304/parecer_57.2023_-_projeto_de_lei_11.2023_emenda_aditiva_03.2023-_cfo.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1305/parecer_58.2023_-_projeto_de_lei_complem_05.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1306/parecer_59.2023_-_projeto_de_lei_complem_13.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1307/parecer_60.2023_-_projeto_de_lei_14.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1308/parecer_61.2023_-_projeto_de_lei_13.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1309/parecer_62.2023_-_projeto_de_lei_complem_04.2021_-_cfo.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1310/parecer_63.2023_-_projeto_de_lei_complem_05.2021_-_cfo.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1311/parecer_64.2023_-_projeto_de_lei_012.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1312/parecer_65.2023_-_projeto_de_lei_19.2023_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1313/parecer_66.2023_-_projeto_de_lei_006.2021_-_cfo.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1314/parecer_67.2023_-_projeto_de_lei_007.2021_-_cfo.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1315/parecer_68.2023_-_projeto_de_lei_22.2023_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1360/parecer_69.2023_-_projeto_de_lei_18.2023_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1361/parecer_70.2023_-_projeto_de_lei_27.2023_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1362/parecer_71.2023_-_projeto_de_lei_004.2022__-_cfo.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1363/parecer_72.2023_-_projeto_de_lei_009.2021__-_cfo.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1364/parecer_73.2023_-_projeto_de_lei_010.2021__-_cfo.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1365/parecer_74.2023_-_projeto_de_lei_20.2023_cm__-_cfo.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/parecer_75.2023_-_projeto_de_resolucao_09.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1367/parecer_76.2023_-_projeto_de_resolucao_10.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1368/parecer_77.2023_-_projeto_de_resolucao_12.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/parecer_78.2023_-_projeto_de_lei_15.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/parecer_79.2023_-_projeto_de_lei_15.2023_emenda_15__-_cfo.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/parecer_80.2023_-_projeto_de_resolucao_05.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/parecer_81.2023_-_projeto_de_lei_26.2023_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/parecer_82.2023_-_projeto_de_lei_17.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/parecer_83.2023_-_projeto_de_lei_15.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/parecer_84.2023_-_projeto_de_lei_20.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/parecer_85.2023_-_projeto_de_lei_18.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/parecer_86.2023_-_projeto_de_resolucao_04.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/parecer_87.2023_-_projeto_de_lei_complementar_06.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/parecer_88.2023_-_projeto_de_lei_complementar_07.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1316/parecer_051-2023_-_projeto_de_lei_no_04.23_cfo.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1317/parecer_052-2023_-_projeto_de_lei_no_11.23_cfo.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1318/parecer_053-2023_-_projeto_de_lei_no_11.23_emenda_aditiva_03.2023cfo.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1319/parecer_054-2023_-_projeto_de_lei_no_13.23_-_cfo.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1320/parecer_055-2023_-_projeto_de_lei_complem_no_04.23_-_cfo.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1322/parecer_056-2023_-_projeto_de_lei_complem_no_05.23_-_cfo.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1323/parecer_057-2023_-_projeto_de_lei__no_012.23_-_cfo.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/parecer_058-2023_-_projeto_de_lei__no_006.21_-_cfo.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1325/parecer_059-2023_-_projeto_de_lei__no_007.21_-_cfo.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1370/parecer_060-2023_-_projeto_de_lei__no_17.2023_cm_-_cop.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1371/parecer_061-2023_-_projeto_de_lei__no_23.2023_cm_-_cop.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1372/parecer_062-2023_-_projeto_de_lei__no_27.2023_cm_-_cop.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1373/parecer_063-2023_-_projeto_de_lei__no_004.2022_-_cop.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1374/parecer_064-2023_-_projeto_de_lei__no_009.2021_-_cop.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1375/parecer_065-2023_-_projeto_de_lei__no_010.2021_-_cop.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1376/parecer_066-2023_-_projeto_de_lei__no_20.2023_cm_-_cop.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/parecer_067-2023_-_projeto_de_lei__no_26.2023_cm_-_cop.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1413/parecer_068-2023_-_projeto_de_lei__no_17.2023__-_cop.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/parecer_069-2023_-_projeto_de_lei_complementar_no_06.2023__-_cop.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1214/emenda_001.23_-_projeto_de_lei_10.2023.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1215/emenda_002.23_-_projeto_de_lei_06.2023_cm.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1216/emenda_003.23_-_projeto_de_lei_11.2023.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1217/emenda_004.23_-_projeto_de_lei_11.23_cm.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1218/emenda_005.23_-_projeto_de_lei_complementar_no5.2021_-_lei_do_zoneamento.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1219/emenda_006.23_-_projeto_de_lei_complementar_no6.2021_-_parcelamento_e_remembramento.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/emenda_007.23_-_projeto_de_lei_complementar_no7.2021_-_sistema_viario.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/emenda_008.23_-_projeto_de_lei_no20.2023_-_consorcio.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/emenda_009.23_-_projeto_de_lei_complementar_no06.2023_-_altera_lei_14.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1221/emenda_001.23_-_projeto_de_lei_complementar_02.2023.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1222/emenda_002.23_-_projeto_de_resolucao__01.2023.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1223/emenda_003.23_-_projeto_de_lei_11.2023.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1224/emenda_004.23_-_projeto_de_lei_05.23_cm.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1225/emenda_005.23_-_projeto_de_lei_13.23_cm_-.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1226/emenda_006.23_-_projeto_de_lei_complementar_4.21_-_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1227/emenda_007.23_-_projeto_de_lei_complementar_5.21_-_lei_do_zoneamento.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1228/emenda_008.23_-_projeto_de_lei_complementar_6.21_-__parcelamento_do_solo.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1229/emenda_009.23_-_projeto_de_lei_complementar_7.21_-__sistema_viario.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1230/emenda_010.23_-_projeto_de_lei_no22.23_cm_-_lista_de_remedios.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1231/emenda_011.23_-_projeto_de_resolucao_2.23_-_criterios_de_avaliacao.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1340/emenda_012.23_-_projeto_de_lei_10.21_-_codigo_de_posturas.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1341/emenda_013.23_-_projeto_de_lei_no_23.23_-_cm.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/emenda_014.23_-_projeto_de_lei_no_15.23__complementacao_enfermagem.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/emenda_015.23_-_projeto_de_lei_no_15.23__complementacao_enfermagem.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/emenda_016.23_-_projeto_de_lei_complementar_7.21_-__sistema_viario.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1232/emenda_001.23_-_projeto_de_lei_complementar_4.21_-_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1233/emenda_002.23_-_projeto_de_lei_complementar_5.21_-_lei_do_zoneamento.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1234/emenda_003.23_-_projeto_de_lei_complementar_6.21_-_parcelamento_e_remembramento.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1235/emenda_004.23_-_projeto_de_lei_complementar_7.21_-_sistema_viario.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1236/emenda_005.23_-_projeto_de_lei_no_22.23_cm_-_lista_de_medicamentos.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1146/indicacao_001-2023_-_josue_arrume_urgentemente_uma_area_para_construcao_de_aterro_sanitario.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1145/indicacao_002.2023_-_josue_providenciado_redutores_de_velocidade_e_placas_de_velocidade_maxima_permitida_na_comunidade_sao_pedro.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1144/indicacao_003-2023_-_josue__-_pista_de_caminhada.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_004-2023_-_bigua_-_horas_maquina.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/indicacao_005-2023_lucas_faixa_elevada_ubs.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/indicacao_006-2023_sergio_v_indicacao_de_sinal_de_wifi_posto_de_saude_e_clinica_de_mulher.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/indicacao_007-2023_josue_solicitando_heliponto.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_008-2023_josue_solicitando_pavimentacao_cruzeirinho.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_009-2023_bigua_solicitando_vale_alimentacao_funcionarios.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_010-2023_bigua_regularizacao_no_aterro.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_011-2023_bigua_organizar_a_associacao_de_catadores_de_reciclagem.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1378/indicacao_012-2023_sergio_entrega_de_medicacoes.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1379/indicacao_013-2023_sergio_farmacia_de_manipulacao.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/indicacao_014-2023_bigua_solicitando_alargamento_das_canaletas.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_015-2023_sergio_horario_dos_bracais.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_016-2023_sergio_direito_da_mullher_..doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_017-2023_sergio_construcao_rotatoria.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/mocao_010-2023_-_miguel_aplausos_edicarlos.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/mocao_011-2023_-_bigua_pesar_antonio_sonsin.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/mocao_012-2023_-_sergio_pesar_jessica_de_paula.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/mocao_013-2023_-_raimundo_pesar_marlene_wolfardt.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/mocao_014-2023_-_bigua_aplausos_funcionarios_executivo.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/mocao_015-2023_-_josue_aplausos_soldado_igor_.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/mocao_016-2023_-_sergio_aplausos_equipe_cras_.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/mocao_017-2023_-_raimundo_pesar_assunta.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1156/mocao_018-2023_-_josue_pesar_roseli.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1159/mocao_019-2023_-_josue_pesar_mario_denarde.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1160/mocao_020-2023_-_josue_pesar_aparecido.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1161/mocao_021-2023_-_josue_aplausos_dra._iliana.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1189/mocao_022-2023_-_miguel_aplausos_ao_cabo_petruci.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1193/mocao_023-2023_-_josue_pesar_leonor.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1194/mocao_024-2023_-_miguel_pesar_marcelo.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1209/mocao_025-2023_-_bigua_pesar_rosalvo.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1336/mocao_026-2023_-_miguel_aplausos_pm_elizeu_sobral_.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1337/mocao_027-2023_-_bigua_pesar_baiano_curimba.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1338/mocao_028-2023_-_lucas_aplausos_bruno_henr_.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1346/mocao_029-2023_-_josue_pesar_carlos.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1380/mocao_030-2023_-_bigua_aplausos_conselheiros_tutelares.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1383/mocao_031-2023_-_josue_pesar_miguel.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1387/mocao_032-2023_-_josue_pesar_joana_duda.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1417/mocao_033-2023_-_miguel_aplausos_copacol_60_anos_.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/mocao_034-2023_-_josue_pesar_angelo_bassi.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/mocao_035-2023_-_miguel_aplausos_pioneira.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1436/mocao_036-2023_-_sergio_aplausos_diretora_e_secretaria_escola_antonio_franco.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/mocao_037-2023_-_miguel_aplausos_enfermeiro_gustavo.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/mocao_038-2023_-_miguel_aplausos_professora_sirlene.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/mocao_039-2023_-_sergio_pesar_yolanda_franco.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/mocao_040-2023_-_josue_pesar_jose_sidinei.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/mocao_041-2023_-_bigua_aplausos_vou_de_bike.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/mocao_042-2023_-_josue_pesar_elvira.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/mocao_043-2023_-_raimundo_aplausos_vilma_fregulia_.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/mocao_044-2023_-_raimundo_e_bigua_pesar_dinho.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/mocao_045-2023_-_edinaldo_pesar_tonho_viana.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/mocao_046-2023_-_miguel_aplausos_banda_cawboys_da_america.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/textos_diversos_edital_7-2023_-_audiencia_publica_referente_1_quadrimentre_de_2023.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1343/edital_9.2023_-_audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1342/oficio_-_156-2023__convite_candidatos_ao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/projeto_de_decreto_legislativo_01-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/projeto_de_decreto_legislativo_02-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1066/projeto_de_lei_complementar_no_01-2023_-_mae_social.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1069/novo_plano_de_cargos_carreira_e_remuneracao_do_magisterio.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/projeto_de_lei_complementar_-_alteracao_codigo_de_posturas.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/plc_no_4-2023.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1181/projeto_complementar_no_5_cria_cargo_e_vaga_de_procurador_publico.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/projeto_de_lei_complementar_no_06.2023_-_oficial.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/projeto_de_lei_complementar_no_07.2023_-_cria_vaga_temporaria_de_engenheiro_civil.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1067/projeto_001-2023_-_aumento_vencimento.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1068/projeto_de_lei_02_2023_cria_o_programa_auxilio_transporte_universitario_e_tecnico_formosa_do_oeste_pr.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/projeto_003-2023_-_logan_apae_pat._11337.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1084/projeto_005-2023_-_utilidade_publica_pedal_cross.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1085/lei_e_msg_assinados.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/projeto_de_lei_-_autoriza_concessao_de_trator_tt_7.5.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/projeto_de_lei_07.2023_-_revoga_as_leis_municipais_no_899_de_24_de_abril_de_2019_e_no_1.024_de_29_de_abril_de_2022_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/projeto_de_lei_-_concessao_cesta_de_natal.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/projeto_de_lei_ordinaria-_tratamento_fora_do_domicilio.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/projeto_de_lei_-_autorisa_concessao_de_trator_tt_5.5.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/pl_no_11_-_programa_manutencao_de_carreadores.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1176/projeto_de_lei_13.2023_-_operacao_de_credito_junto_ao_finisa.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1177/projeto_012-2023_-_plano_de_arborizacao.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1199/projeto_014-2023_-_alienacao_bens.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1326/pl_no_15_complementacao_financeira_enfermagem.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1339/projeto_016-2020_-_doa_bens_inserviveis_para_congregacao_crista.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1347/projeto_de_lei_17-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1429/projeto_de_lei_nr_18-2023_compatibilizacao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1431/projeto_de_lei__nr.19-2023_credito_especial_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/pl_no_20_altera_lei_798-2015.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/pl_no_22-2023.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/projeto_de_lei_01-2023-cm.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/projeto_de_lei_02-2023-cm.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/projeto_de_lei_03-2023-cm.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/projeto_de_lei_004-23-cidadao_honorario_cm.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1109/projeto_de_lei_005-23-cm_josue_centro_de_convicencia.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/projeto_de_lei_no_06.23_-_cm_-_sergio_sobre_o_monitoramento_de_cameras_de_seguranca.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/projeto_de_lei_no_07.23_-_cm_-_sergio_sobre_a_criacao_da_guarda_civil_escolar.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/projeto_de_lei_no08.23_-_cm_-_sergio_sobre_a_entrega_de_sintese_biografica_nomes_das_escolas.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/projeto_de_lei_no_09.23_-_cm_-_sergio_sobre_auxiliar_de_enfermagem_nas_escolas.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/projeto_de_lei__no11.23_-_cm_-_sergio_sobre_fogos_de_artificio.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/projeto_de_lei__no12.23_-_cm_-_lucas_direito_ao_aprendizado_da_lingua_portuguesa.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1133/projeto_de_lei_no_13_.23_-_cm_-_sergio_sobre_internet_na_ubs.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/projeto_de_lei_no_14.23_-_cm_-_sergio_fraldas_geriatricas.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/projeto_de_lei_no_15.23_-_cm_-_sergio_distribuicao_fraldas_descartaveis_para_criancas_.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/projeto_de_lei_no_16-23_-_cm_-_sergio_distribuicao_de_absorventes.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1158/projeto_de_lei_no_17-23_-_cm_-_sergio_camaras_seguranca_esoacos_publicos.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1182/projeto_de_lei_no_18-23_-_cm_-_sergio_pagamentos_digitais.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1183/projeto_de_lei_no_19-23_-_cm_-_sergio_conselho_m._de_prot._e_def._dos_animais.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1184/projeto_de_lei_no_20-23_-_cm_-_sergio_cria_o_portal_de_consultas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1392/projeto_de_lei_no_21-23_-_cm_-__direito_da_pessoa_com_espectro_autista__sergio_e_edinaldo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1185/projeto_de_lei_no_22-23_-_cm_-_sergio_lista_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1186/projeto_de_lei_no_23-23_-_cm_-_sergio_plantoes_medicos.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1198/projeto_de_lei_n___24.23_sergio__jardins_de_mel.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1203/projeto_de_lei_n___25.23_sergio__folga_aniversario.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1204/projeto_de_lei_n___26.23_sergio__proibe_inauguracao_de_obra.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1206/projeto_de_lei_n___28.23_sergio__isencao_taxa_concurso.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1390/projeto_de_lei_n___29.23_sergio_consulta_e_exames_60_anos__.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1391/projeto_de_lei_n___30.23_sergio_exame_de_mamografia_no_prazo_maximo_de_30_dias___.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/projeto_de_lei_no_31-23_-_cm_-_sergio_diabeticos.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/projeto_de_lei_no_32-23_-_cm_-_sergio_disque_denuncia_animal.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/projeto_de_lei_no_33-23_-_cm_-_sergio_combate_ao_racismo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/projeto_de_lei_no_34-23_-_cm_-_sergio_conselho_municipal.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/projeto_de_lei_no_35-23_-_cm_-_sergio_hasteamento_das_bandeiras.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/projeto_resolucao_das_diarias.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1187/projeto_de_resolucao_no_02.2023_-_criterios_de_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1188/projeto_de_resolucao_no_04.2023_-_cestas_de_natal.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1237/projeto_de_resolucao_no_05.2023_funcoes_gratificadas.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1240/projeto_de_resolucao_no_06.2023_-_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1241/projeto_de_resolucao_no_07.2023_-_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1242/projeto_de_resolucao_no_08.2023_-_contratacao_direta.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1243/projeto_de_resolucao_no_09.2023_-_pesquisa_de_precos.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1244/projeto_de_resolucao_no_10.2003_-_registro_de_precos.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1245/projeto_de_resolucao_no_11.2023_-_estudo_tecnico_preliminar.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1246/projeto_de_resolucao_no_12.2023_-_plano_de_contracao_anual.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1247/projeto_de_resolucao_no_13.2023_-__pequenas_despesas.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1248/projeto_de_resolucao_no_14.2023_-_bens_de_luxo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1238/projeto_de_resolucao_no_15.2023_-_ponto_banco_de_hora_e_atestados.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1394/projeto_de_resolucao_no_16.2023_-_institui_o_banco_de_ideias_legislativas.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1421/projeto_de_resolucao_no_17.2023_-_codigo_de_etica_servidores.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/projeto_de_resolucao_no_18.2023_-_altera_regimento_suplentes_comissoes.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/requerimento_036-2023_-_sergio_limpeza_parque.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/requerimento_037-2023_-_sergio_limpeza_avenidas.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/requerimento_038-2023_-_sergio_congregacao.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1097/requerimento_039-2023_-_sergio_lavagem.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_040-2023_-_sergio_lago.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/requerimento_042-2023_-sergio_plano_de_arborizacao.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/requerimento_043-2023_-sergio_pocos.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/requerimento_045-2023_bigua_copel.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_047-2023_-_lucas_situacao_da_manutencao_da_capela_mortuaria.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/requerimento_048-2023_-_lucas_colocacao_das_rotatorias.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1115/requerimento_055-2023_-_sergio_pedido_de_fala_no_grande_expediente.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/requerimento_056-2023__-_edinaldo_pedindo_piso_da_enfermagem.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/requerimento_057-2023__-_bigua_conserto_portao.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1147/requerimento_058-2023_-_raimundo_saida_comissao_.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1148/requerimento_059-2023_-_sergio_retirada_de_projeto_.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1149/requerimento_060-2023_-_sergio_solicitando_resposta__.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1150/requerimento_061-2023_-_bigua_informacoes_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1151/requerimento_062-2023_-_bigua_manutencao_da_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1152/requerimento_063-2023_-_josue_caminhao_compactador.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1153/requerimento_064-2023_-_lucas_manutencao_estrada_maraba.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1155/requerimento_065-2023_-_sergio_adicional_insalubridade.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1162/requerimento_067-2023_-_servidores_requerem_capacitacao_na_nllc.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1163/requerimento_068-2023_-_bigua_liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1164/requerimento_069-2023_-_luis_liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1165/requerimento_070-2023_-alessandra_liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1166/requerimento_071-2023_-vinicius_liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1167/requerimento_072-2023_-ligia_liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1168/requerimento_073-2023_-alessandra_liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_074-2023_-vinicius_liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1170/requerimento_075-2023_-ligia__liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1171/requerimento_076-2023_-luciana__liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1172/requerimento_077-2023_-suzana__liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1190/requerimento_081-2023_-_josue_transporte_proj._descobrindo_talentos.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1191/requerimento_082-2023_-_bigua_informacoes_sobre_o_ultrassom.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1195/requerimento_083-2023_-_miguel_e_francisco_colocacao_de_asfalto.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1192/requerimento_085-2023_-_sergio__instalacao_de_alabrando.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1196/requerimento_086-2023_-_josue_informacoes_lago.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1197/requerimento_087-2023_-_luis_e_edinaldo_parceria_clube_futebol.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1200/requerimento_088-2023_-_francisco_iluminacao_estadio.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1201/requerimento_089-2023_-_josue_providencie_assistente_social.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1202/requerimento_090-2023_-_josue_convenios_hospitais_psiquiatricos.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1210/requerimento_092-2023_-_sergio_grades_nas_bocas_de_lobo.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1211/requerimento_093-2023_-_sergio_vale_alimentacao.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1239/requerimento_097-2023_-_josue_contratacao_funcionario_agendamento.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1327/requerimento_098-2023_-_lucas_tampas_bueiros.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1328/requerimento_099-2023_-_lucas_manutencao_bueiros.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1329/requerimento_100-2023_-_lucas_instalacao_de_quebra_molas_e_bebedouro.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1330/requerimento_101-2023_-_lucas_manutencao_eletrica_complexo_vitorio_v.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1331/requerimento_102-2023_-_lucas_manutencao_eletrica_complexo_vitorio_v_secretario_de_esportes.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1332/requerimento_103-2023_-_lucas_manutencao_calcadao.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1333/requerimento_104-2023_-_lucas_kit_lanche.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1334/requerimento_105-2023_-_lucas_manutencao_parquinho_casa_da_cultura.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1335/requerimento_106-2023_-_josue__instalacao_de_quebra_molas.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1344/requerimento_107-2023_-_bigua_manutencao_da_balsa.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1345/requerimento_108-2023_-_josue_manutencao_ar_condi_ubs.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1381/requerimento_111-2023_-_sergio_informacoes_fpm.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1384/requerimento_113-2023_-_luis_e_francisco_arrumar_o_rolo.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/requerimento_114-2023_-_josue_manutencao_dos_asfaltos_nos_loteamentos.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1386/requerimento_115-2023_-_francisco_solicitando_quebras_molas_cmunidade_santos_anjos.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1393/requerimento_116-2023_-_josue_requer_assistente_social_na_saude.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/requerimento_118-2023__-_edinaldo_e_sergio_solicitando_um_projeto_de_lei_sobre_o_autismo.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/requerimento_119-2023_-_sergio_piso_salarial_acs_e_ace_.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/requerimento_120-2023_-_sergio_instalacao_de_lixeiras_na_praca_.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/requerimento_121-2023__-_edinaldo_concessao_da_balsa.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/requerimento_122-2023_-_sergio_e_josue_informacoes_do_piso_magisterio_.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/requerimento_123-2023_-_josue_cobertura_patio_de_maquinas.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/requerimento_127-2023_-_lucas_informacoes_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/requerimento_133-2023_-_josue_pista_na_br_.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/requerimento_134-2023_-_edinaldo_sistema_de_matricula_escolares.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/requerimento_139-2023_-_josue_solicitando_manutencao_iluminacao_cruzeirinho_.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1074/camara_municipal_balancete_financeiro_janeiro_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/prefeitura_municipal_balancete_financeiro_jeneiro_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1083/camara_municipal_balancete_financeiro_janeiro_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1111/prefeitura_municipal_balancete_financeiro_fevereiro_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/camara_municipal_balancete_financeiro_marco_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/prefeitura_municipal_balancete_financeiro_marco_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1114/camara_municipal_balencete_financeiro_abril_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1154/prefeitura_municipal_balancete_financeiro_abril_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1175/camara_municipal_balancete_financeiro_maio_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1178/prefeitura_municipal_balancete_financeiro_maio_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1179/camara_municipal_balancete_financeiro_junho_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1180/prefeitura_municipal_balancete_financeiro_junho_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1212/prefeitura_municipal_balancete_financeiro_julho_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1213/camara_municipal_balancete_financeiro_julho_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1321/camara_municipal_balancete_financeiro_agosto_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1377/prefeitura_municipal_balancete_financeiro_agosto_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1432/prefeitura_municipal_balancete_financeiro_setembro_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/camara_municipal_balancete_financeiro_setembro_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/camara_municipal_balancete_financeiro_outubro_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/prefeitura_municipal_balancete_financeiro_outubro_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/camara_municipal_balancete_financeiro_novembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/prefeitura_municipal_balancete_financeiro_novembro_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/prefeitura_municipal_balncete_financeiro_dezembro_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/camara_municipal_balancete_financeiro_dezembro_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1249/parecer_54.2023_-_projeto_de_lei_07.23_-_ccj.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1250/parecer_55.2023_-_projeto_de_resolucao_01.23_-_ccj.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1251/parecer_56.2023_-_projeto_de_lei__04.23cm_-_ccj_-.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1252/parecer_57.2023_-_projeto_de_lei__04.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1253/parecer_58.2023_-_projeto_de_lei__05.2023cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1254/parecer_58.2023_-_projeto_de_lei__05.2023cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1255/parecer_60.2023_-_projeto_de_lei__09.2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1256/parecer_61.2023_-_projeto_de_lei__10.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1257/parecer_62.2023_-_projeto_de_lei__08.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1258/parecer_63.2023_-_projeto_de_lei__07.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1259/parecer_64.2023_-_projeto_de_lei__09.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1260/parecer_65.2023_-_projeto_de_lei__08.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1261/parecer_66.2023_-_projeto_de_lei__11.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1262/parecer_67.2023_-_projeto_de_lei__11.2023-cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1263/parecer_68.2023_-_projeto_de_lei__11.2023_emenda_aditiva_03.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1264/parecer_69.2023_-_projeto_de_lei_complem_05.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1265/parecer_70.2023_-_projeto_de_lei__03.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1266/parecer_71.2023_-_projeto_de_lei__11.2023_cm_emenda_aditiva_04.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1267/parecer_72.2023_-_projeto_de_lei__16.2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1268/parecer_73.2023_-_projeto_de_lei__13.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1269/parecer_74.2023_-_projeto_de_lei__14.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1270/parecer_75.2023_-_projeto_de_lei__14.2023_cm__-_ccj.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1271/parecer_76.2023_-_projeto_de_lei__13.2023_cm__-_ccj.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1272/parecer_77.2023_-_projeto_de_lei_complem_04.2023___-_ccj.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1273/parecer_78.2023_-_projeto_de_lei_complem_05.2023___-_ccj.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1274/parecer_79.2023_-_projeto_de_lei_012.2023___-_ccj.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1275/parecer_80.2023_-_projeto_de_lei_19.2023_cm___-_ccj.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1276/parecer_81.2023_-_projeto_de_lei_006.2021__-_ccj.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1277/parecer_82.2023_-_projeto_de_lei_007.2021__-_ccj.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1278/parecer_83.2023_-_projeto_de_lei_22.2023_cm__-_ccj.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1279/parecer_84.2023_-_projeto_de_resolucao_02.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1348/parecer_85.2023_-_projeto_de_lei__17.2023_cm__-_ccj.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1349/parecer_86.2023_-_projeto_de_lei__23.2023_cm__-_ccj.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1350/parecer_87.2023_-_projeto_de_lei__25.2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1351/parecer_88.2023_-_projeto_de_lei__27.2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1352/parecer_89.2023_-_projeto_de_lei_comp_004.2022__-_ccj.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1353/parecer_90.2023_-_projeto_de_lei__comp_009.2021__-_ccj.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1354/parecer_91.2023_-_projeto_de_lei__comp_010.2021__-_ccj.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1355/parecer_92.2023_-_projeto_de_lei__20.2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1356/parecer_93.2023_-_projeto_de_resolucao_09.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1357/parecer_94.2023_-_projeto_de_resolucao_10.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1358/parecer_95.2023_-_projeto_de_resolucao_12.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1359/parecer_96.2023_-_projeto_de_lei_15.2023_-_ccj.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1395/parecer_97.2023_-_projeto_de_lei_15.2023_emenda_m_14_-_ccj.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1396/parecer_98.2023_-_projeto_de_lei_15.2023_emenda_m_15_-_ccj.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/parecer_99.2023_-_projeto_de_resolucao_08.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1398/parecer_100.2023_-_projeto_de_resolucao_13.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/parecer_101.2023_-_projeto_de_resolucao_07.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/parecer_102.2023_-_projeto_de_resolucao_06.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1401/parecer_103.2023_-_projeto_de_resolucao_14.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/parecer_104.2023_-_projeto_de_resolucao_05.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/parecer_105.2023_-_projeto_de_lei_26.2023_cm_-_ccj.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/parecer_106.2023_-_projeto_de_lei_17.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/parecer_107.2023_-_projeto_de_resolucao_11-2023.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/parecer_108.2023_-_projeto_de_resolucao_15-2023.2023__-_ccj.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1440/parecer_109.2023_-_projeto_de_lei_19-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/parecer_110.2023_-_projeto_de_lei_20-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1460/parecer_111.2023_-_projeto_de_lei_18-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/parecer_112.2023_-_projeto_de_resolucao_16-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/parecer_113.2023_-_projeto_de_resolucao_04-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1463/parecer_114.2023_-_projeto_de_lei_complementar_06-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/parecer_115.2023_-_projeto_de_resolucao_18-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/parecer_116.2023_-_projeto_de_resolucao_16-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/parecer_117.2023_-_projeto_de_resolucao_17-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1485/parecer_118.2023_-_projeto_de_lei_12-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/parecer_119.2023_-_projeto_de_lei_complementar_07-2023-_ccj.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1280/parecer_54.2023_-_projeto_de_lei_04.23_cm_cecsas.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1281/parecer_55.2023_-_projeto_de_lei_06.23_cm_cecsas.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1282/parecer_56.2023_-_projeto_de_lei_09.23__cecsas.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1283/parecer_57.2023_-_projeto_de_lei_07.23__cecsas.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1285/parecer_59.2023_-_projeto_de_lei_08.23__cecsas.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1286/parecer_60.2023_-_projeto_de_lei_11.23__cecsas.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1287/parecer_61.2023_-_projeto_de_lei_11.23-cm_fogos_cecsas.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1288/parecer_63.2023_-_projeto_de_lei_03.2023_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1289/parecer_63.2023_-_projeto_de_lei_03.2023_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1290/parecer_64.2023_-_projeto_de_lei_16.2023__cm_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1291/parecer_65.2023_-_projeto_de_lei_13.2023__cm_-__cecsas.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1292/parecer_66.2023_-_projeto_de_lei_12.2023__-__cecsas.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1293/parecer_67.2023_-_projeto_de_lei_19.2023_cm__-__cecsas.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1369/parecer_69.2023_-_projeto_de_lei_23.2023_cm__-__cecsas.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/parecer_70.2023_-_projeto_de_lei_15.2023__-__cecsas.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/parecer_71.2023_-_projeto_de_lei_15.2023_emenda_15__-__cecsas.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/parecer_72.2023_-_projeto_de_lei_20.2023__-__cecsas.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/parecer_73.2023_-_projeto_de_lei_complementar_06.2023__-__cecsas.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1295/parecer_48.2023_-_projeto_de_lei_07.23_-_cfo.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1296/parecer_49.2023_-_projeto_de_resolucao_01.23_-_cfo.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1297/parecer_50.2023_-_projeto_de_lei_04.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1298/parecer_51.2023_-_projeto_de_lei_09.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1299/parecer_52.2023_-_projeto_de_lei_08.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1300/parecer_53.2023_-_projeto_de_lei_09.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1301/parecer_54.2023_-_projeto_de_lei_07.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1302/parecer_55.2023_-_projeto_de_lei_08.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1303/parecer_56.2023_-_projeto_de_lei_11.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1304/parecer_57.2023_-_projeto_de_lei_11.2023_emenda_aditiva_03.2023-_cfo.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1305/parecer_58.2023_-_projeto_de_lei_complem_05.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1306/parecer_59.2023_-_projeto_de_lei_complem_13.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1307/parecer_60.2023_-_projeto_de_lei_14.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1308/parecer_61.2023_-_projeto_de_lei_13.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1309/parecer_62.2023_-_projeto_de_lei_complem_04.2021_-_cfo.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1310/parecer_63.2023_-_projeto_de_lei_complem_05.2021_-_cfo.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1311/parecer_64.2023_-_projeto_de_lei_012.2023_-_cfo.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1312/parecer_65.2023_-_projeto_de_lei_19.2023_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1313/parecer_66.2023_-_projeto_de_lei_006.2021_-_cfo.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1314/parecer_67.2023_-_projeto_de_lei_007.2021_-_cfo.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1315/parecer_68.2023_-_projeto_de_lei_22.2023_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1360/parecer_69.2023_-_projeto_de_lei_18.2023_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1361/parecer_70.2023_-_projeto_de_lei_27.2023_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1362/parecer_71.2023_-_projeto_de_lei_004.2022__-_cfo.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1363/parecer_72.2023_-_projeto_de_lei_009.2021__-_cfo.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1364/parecer_73.2023_-_projeto_de_lei_010.2021__-_cfo.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1365/parecer_74.2023_-_projeto_de_lei_20.2023_cm__-_cfo.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/parecer_75.2023_-_projeto_de_resolucao_09.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1367/parecer_76.2023_-_projeto_de_resolucao_10.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1368/parecer_77.2023_-_projeto_de_resolucao_12.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/parecer_78.2023_-_projeto_de_lei_15.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/parecer_79.2023_-_projeto_de_lei_15.2023_emenda_15__-_cfo.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/parecer_80.2023_-_projeto_de_resolucao_05.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/parecer_81.2023_-_projeto_de_lei_26.2023_cm_-_cfo.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/parecer_82.2023_-_projeto_de_lei_17.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/parecer_83.2023_-_projeto_de_lei_15.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/parecer_84.2023_-_projeto_de_lei_20.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/parecer_85.2023_-_projeto_de_lei_18.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/parecer_86.2023_-_projeto_de_resolucao_04.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/parecer_87.2023_-_projeto_de_lei_complementar_06.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/parecer_88.2023_-_projeto_de_lei_complementar_07.2023__-_cfo.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1316/parecer_051-2023_-_projeto_de_lei_no_04.23_cfo.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1317/parecer_052-2023_-_projeto_de_lei_no_11.23_cfo.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1318/parecer_053-2023_-_projeto_de_lei_no_11.23_emenda_aditiva_03.2023cfo.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1319/parecer_054-2023_-_projeto_de_lei_no_13.23_-_cfo.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1320/parecer_055-2023_-_projeto_de_lei_complem_no_04.23_-_cfo.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1322/parecer_056-2023_-_projeto_de_lei_complem_no_05.23_-_cfo.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1323/parecer_057-2023_-_projeto_de_lei__no_012.23_-_cfo.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/parecer_058-2023_-_projeto_de_lei__no_006.21_-_cfo.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1325/parecer_059-2023_-_projeto_de_lei__no_007.21_-_cfo.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1370/parecer_060-2023_-_projeto_de_lei__no_17.2023_cm_-_cop.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1371/parecer_061-2023_-_projeto_de_lei__no_23.2023_cm_-_cop.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1372/parecer_062-2023_-_projeto_de_lei__no_27.2023_cm_-_cop.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1373/parecer_063-2023_-_projeto_de_lei__no_004.2022_-_cop.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1374/parecer_064-2023_-_projeto_de_lei__no_009.2021_-_cop.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1375/parecer_065-2023_-_projeto_de_lei__no_010.2021_-_cop.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1376/parecer_066-2023_-_projeto_de_lei__no_20.2023_cm_-_cop.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/parecer_067-2023_-_projeto_de_lei__no_26.2023_cm_-_cop.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1413/parecer_068-2023_-_projeto_de_lei__no_17.2023__-_cop.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/parecer_069-2023_-_projeto_de_lei_complementar_no_06.2023__-_cop.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1214/emenda_001.23_-_projeto_de_lei_10.2023.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1215/emenda_002.23_-_projeto_de_lei_06.2023_cm.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1216/emenda_003.23_-_projeto_de_lei_11.2023.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1217/emenda_004.23_-_projeto_de_lei_11.23_cm.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1218/emenda_005.23_-_projeto_de_lei_complementar_no5.2021_-_lei_do_zoneamento.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1219/emenda_006.23_-_projeto_de_lei_complementar_no6.2021_-_parcelamento_e_remembramento.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/emenda_007.23_-_projeto_de_lei_complementar_no7.2021_-_sistema_viario.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/emenda_008.23_-_projeto_de_lei_no20.2023_-_consorcio.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/emenda_009.23_-_projeto_de_lei_complementar_no06.2023_-_altera_lei_14.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1221/emenda_001.23_-_projeto_de_lei_complementar_02.2023.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1222/emenda_002.23_-_projeto_de_resolucao__01.2023.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1223/emenda_003.23_-_projeto_de_lei_11.2023.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1224/emenda_004.23_-_projeto_de_lei_05.23_cm.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1225/emenda_005.23_-_projeto_de_lei_13.23_cm_-.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1226/emenda_006.23_-_projeto_de_lei_complementar_4.21_-_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1227/emenda_007.23_-_projeto_de_lei_complementar_5.21_-_lei_do_zoneamento.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1228/emenda_008.23_-_projeto_de_lei_complementar_6.21_-__parcelamento_do_solo.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1229/emenda_009.23_-_projeto_de_lei_complementar_7.21_-__sistema_viario.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1230/emenda_010.23_-_projeto_de_lei_no22.23_cm_-_lista_de_remedios.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1231/emenda_011.23_-_projeto_de_resolucao_2.23_-_criterios_de_avaliacao.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1340/emenda_012.23_-_projeto_de_lei_10.21_-_codigo_de_posturas.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1341/emenda_013.23_-_projeto_de_lei_no_23.23_-_cm.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/emenda_014.23_-_projeto_de_lei_no_15.23__complementacao_enfermagem.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/emenda_015.23_-_projeto_de_lei_no_15.23__complementacao_enfermagem.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/emenda_016.23_-_projeto_de_lei_complementar_7.21_-__sistema_viario.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1232/emenda_001.23_-_projeto_de_lei_complementar_4.21_-_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1233/emenda_002.23_-_projeto_de_lei_complementar_5.21_-_lei_do_zoneamento.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1234/emenda_003.23_-_projeto_de_lei_complementar_6.21_-_parcelamento_e_remembramento.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1235/emenda_004.23_-_projeto_de_lei_complementar_7.21_-_sistema_viario.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1236/emenda_005.23_-_projeto_de_lei_no_22.23_cm_-_lista_de_medicamentos.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1146/indicacao_001-2023_-_josue_arrume_urgentemente_uma_area_para_construcao_de_aterro_sanitario.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1145/indicacao_002.2023_-_josue_providenciado_redutores_de_velocidade_e_placas_de_velocidade_maxima_permitida_na_comunidade_sao_pedro.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1144/indicacao_003-2023_-_josue__-_pista_de_caminhada.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_004-2023_-_bigua_-_horas_maquina.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/indicacao_005-2023_lucas_faixa_elevada_ubs.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/indicacao_006-2023_sergio_v_indicacao_de_sinal_de_wifi_posto_de_saude_e_clinica_de_mulher.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/indicacao_007-2023_josue_solicitando_heliponto.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_008-2023_josue_solicitando_pavimentacao_cruzeirinho.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_009-2023_bigua_solicitando_vale_alimentacao_funcionarios.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_010-2023_bigua_regularizacao_no_aterro.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_011-2023_bigua_organizar_a_associacao_de_catadores_de_reciclagem.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1378/indicacao_012-2023_sergio_entrega_de_medicacoes.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1379/indicacao_013-2023_sergio_farmacia_de_manipulacao.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/indicacao_014-2023_bigua_solicitando_alargamento_das_canaletas.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_015-2023_sergio_horario_dos_bracais.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_016-2023_sergio_direito_da_mullher_..doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_017-2023_sergio_construcao_rotatoria.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/mocao_010-2023_-_miguel_aplausos_edicarlos.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/mocao_011-2023_-_bigua_pesar_antonio_sonsin.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/mocao_012-2023_-_sergio_pesar_jessica_de_paula.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/mocao_013-2023_-_raimundo_pesar_marlene_wolfardt.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/mocao_014-2023_-_bigua_aplausos_funcionarios_executivo.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/mocao_015-2023_-_josue_aplausos_soldado_igor_.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/mocao_016-2023_-_sergio_aplausos_equipe_cras_.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/mocao_017-2023_-_raimundo_pesar_assunta.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1156/mocao_018-2023_-_josue_pesar_roseli.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1159/mocao_019-2023_-_josue_pesar_mario_denarde.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1160/mocao_020-2023_-_josue_pesar_aparecido.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1161/mocao_021-2023_-_josue_aplausos_dra._iliana.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1189/mocao_022-2023_-_miguel_aplausos_ao_cabo_petruci.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1193/mocao_023-2023_-_josue_pesar_leonor.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1194/mocao_024-2023_-_miguel_pesar_marcelo.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1209/mocao_025-2023_-_bigua_pesar_rosalvo.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1336/mocao_026-2023_-_miguel_aplausos_pm_elizeu_sobral_.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1337/mocao_027-2023_-_bigua_pesar_baiano_curimba.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1338/mocao_028-2023_-_lucas_aplausos_bruno_henr_.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1346/mocao_029-2023_-_josue_pesar_carlos.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1380/mocao_030-2023_-_bigua_aplausos_conselheiros_tutelares.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1383/mocao_031-2023_-_josue_pesar_miguel.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1387/mocao_032-2023_-_josue_pesar_joana_duda.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1417/mocao_033-2023_-_miguel_aplausos_copacol_60_anos_.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/mocao_034-2023_-_josue_pesar_angelo_bassi.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/mocao_035-2023_-_miguel_aplausos_pioneira.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1436/mocao_036-2023_-_sergio_aplausos_diretora_e_secretaria_escola_antonio_franco.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/mocao_037-2023_-_miguel_aplausos_enfermeiro_gustavo.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/mocao_038-2023_-_miguel_aplausos_professora_sirlene.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/mocao_039-2023_-_sergio_pesar_yolanda_franco.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/mocao_040-2023_-_josue_pesar_jose_sidinei.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/mocao_041-2023_-_bigua_aplausos_vou_de_bike.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/mocao_042-2023_-_josue_pesar_elvira.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/mocao_043-2023_-_raimundo_aplausos_vilma_fregulia_.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/mocao_044-2023_-_raimundo_e_bigua_pesar_dinho.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/mocao_045-2023_-_edinaldo_pesar_tonho_viana.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/mocao_046-2023_-_miguel_aplausos_banda_cawboys_da_america.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/textos_diversos_edital_7-2023_-_audiencia_publica_referente_1_quadrimentre_de_2023.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1343/edital_9.2023_-_audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1342/oficio_-_156-2023__convite_candidatos_ao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/projeto_de_decreto_legislativo_01-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/projeto_de_decreto_legislativo_02-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1066/projeto_de_lei_complementar_no_01-2023_-_mae_social.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1069/novo_plano_de_cargos_carreira_e_remuneracao_do_magisterio.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/projeto_de_lei_complementar_-_alteracao_codigo_de_posturas.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/plc_no_4-2023.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1181/projeto_complementar_no_5_cria_cargo_e_vaga_de_procurador_publico.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/projeto_de_lei_complementar_no_06.2023_-_oficial.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/projeto_de_lei_complementar_no_07.2023_-_cria_vaga_temporaria_de_engenheiro_civil.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1067/projeto_001-2023_-_aumento_vencimento.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1068/projeto_de_lei_02_2023_cria_o_programa_auxilio_transporte_universitario_e_tecnico_formosa_do_oeste_pr.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/projeto_003-2023_-_logan_apae_pat._11337.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1084/projeto_005-2023_-_utilidade_publica_pedal_cross.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1085/lei_e_msg_assinados.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/projeto_de_lei_-_autoriza_concessao_de_trator_tt_7.5.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/projeto_de_lei_07.2023_-_revoga_as_leis_municipais_no_899_de_24_de_abril_de_2019_e_no_1.024_de_29_de_abril_de_2022_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/projeto_de_lei_-_concessao_cesta_de_natal.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/projeto_de_lei_ordinaria-_tratamento_fora_do_domicilio.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/projeto_de_lei_-_autorisa_concessao_de_trator_tt_5.5.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/pl_no_11_-_programa_manutencao_de_carreadores.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1176/projeto_de_lei_13.2023_-_operacao_de_credito_junto_ao_finisa.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1177/projeto_012-2023_-_plano_de_arborizacao.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1199/projeto_014-2023_-_alienacao_bens.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1326/pl_no_15_complementacao_financeira_enfermagem.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1339/projeto_016-2020_-_doa_bens_inserviveis_para_congregacao_crista.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1347/projeto_de_lei_17-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1429/projeto_de_lei_nr_18-2023_compatibilizacao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1431/projeto_de_lei__nr.19-2023_credito_especial_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/pl_no_20_altera_lei_798-2015.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/pl_no_22-2023.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/projeto_de_lei_01-2023-cm.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/projeto_de_lei_02-2023-cm.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/projeto_de_lei_03-2023-cm.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/projeto_de_lei_004-23-cidadao_honorario_cm.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1109/projeto_de_lei_005-23-cm_josue_centro_de_convicencia.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/projeto_de_lei_no_06.23_-_cm_-_sergio_sobre_o_monitoramento_de_cameras_de_seguranca.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/projeto_de_lei_no_07.23_-_cm_-_sergio_sobre_a_criacao_da_guarda_civil_escolar.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/projeto_de_lei_no08.23_-_cm_-_sergio_sobre_a_entrega_de_sintese_biografica_nomes_das_escolas.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/projeto_de_lei_no_09.23_-_cm_-_sergio_sobre_auxiliar_de_enfermagem_nas_escolas.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/projeto_de_lei__no11.23_-_cm_-_sergio_sobre_fogos_de_artificio.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/projeto_de_lei__no12.23_-_cm_-_lucas_direito_ao_aprendizado_da_lingua_portuguesa.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1133/projeto_de_lei_no_13_.23_-_cm_-_sergio_sobre_internet_na_ubs.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/projeto_de_lei_no_14.23_-_cm_-_sergio_fraldas_geriatricas.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/projeto_de_lei_no_15.23_-_cm_-_sergio_distribuicao_fraldas_descartaveis_para_criancas_.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/projeto_de_lei_no_16-23_-_cm_-_sergio_distribuicao_de_absorventes.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1158/projeto_de_lei_no_17-23_-_cm_-_sergio_camaras_seguranca_esoacos_publicos.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1182/projeto_de_lei_no_18-23_-_cm_-_sergio_pagamentos_digitais.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1183/projeto_de_lei_no_19-23_-_cm_-_sergio_conselho_m._de_prot._e_def._dos_animais.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1184/projeto_de_lei_no_20-23_-_cm_-_sergio_cria_o_portal_de_consultas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1392/projeto_de_lei_no_21-23_-_cm_-__direito_da_pessoa_com_espectro_autista__sergio_e_edinaldo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1185/projeto_de_lei_no_22-23_-_cm_-_sergio_lista_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1186/projeto_de_lei_no_23-23_-_cm_-_sergio_plantoes_medicos.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1198/projeto_de_lei_n___24.23_sergio__jardins_de_mel.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1203/projeto_de_lei_n___25.23_sergio__folga_aniversario.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1204/projeto_de_lei_n___26.23_sergio__proibe_inauguracao_de_obra.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1206/projeto_de_lei_n___28.23_sergio__isencao_taxa_concurso.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1390/projeto_de_lei_n___29.23_sergio_consulta_e_exames_60_anos__.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1391/projeto_de_lei_n___30.23_sergio_exame_de_mamografia_no_prazo_maximo_de_30_dias___.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/projeto_de_lei_no_31-23_-_cm_-_sergio_diabeticos.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/projeto_de_lei_no_32-23_-_cm_-_sergio_disque_denuncia_animal.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/projeto_de_lei_no_33-23_-_cm_-_sergio_combate_ao_racismo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/projeto_de_lei_no_34-23_-_cm_-_sergio_conselho_municipal.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/projeto_de_lei_no_35-23_-_cm_-_sergio_hasteamento_das_bandeiras.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/projeto_resolucao_das_diarias.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1187/projeto_de_resolucao_no_02.2023_-_criterios_de_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1188/projeto_de_resolucao_no_04.2023_-_cestas_de_natal.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1237/projeto_de_resolucao_no_05.2023_funcoes_gratificadas.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1240/projeto_de_resolucao_no_06.2023_-_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1241/projeto_de_resolucao_no_07.2023_-_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1242/projeto_de_resolucao_no_08.2023_-_contratacao_direta.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1243/projeto_de_resolucao_no_09.2023_-_pesquisa_de_precos.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1244/projeto_de_resolucao_no_10.2003_-_registro_de_precos.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1245/projeto_de_resolucao_no_11.2023_-_estudo_tecnico_preliminar.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1246/projeto_de_resolucao_no_12.2023_-_plano_de_contracao_anual.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1247/projeto_de_resolucao_no_13.2023_-__pequenas_despesas.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1248/projeto_de_resolucao_no_14.2023_-_bens_de_luxo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1238/projeto_de_resolucao_no_15.2023_-_ponto_banco_de_hora_e_atestados.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1394/projeto_de_resolucao_no_16.2023_-_institui_o_banco_de_ideias_legislativas.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1421/projeto_de_resolucao_no_17.2023_-_codigo_de_etica_servidores.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/projeto_de_resolucao_no_18.2023_-_altera_regimento_suplentes_comissoes.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/requerimento_036-2023_-_sergio_limpeza_parque.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/requerimento_037-2023_-_sergio_limpeza_avenidas.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/requerimento_038-2023_-_sergio_congregacao.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1097/requerimento_039-2023_-_sergio_lavagem.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_040-2023_-_sergio_lago.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/requerimento_042-2023_-sergio_plano_de_arborizacao.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/requerimento_043-2023_-sergio_pocos.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/requerimento_045-2023_bigua_copel.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_047-2023_-_lucas_situacao_da_manutencao_da_capela_mortuaria.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/requerimento_048-2023_-_lucas_colocacao_das_rotatorias.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1115/requerimento_055-2023_-_sergio_pedido_de_fala_no_grande_expediente.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/requerimento_056-2023__-_edinaldo_pedindo_piso_da_enfermagem.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/requerimento_057-2023__-_bigua_conserto_portao.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1147/requerimento_058-2023_-_raimundo_saida_comissao_.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1148/requerimento_059-2023_-_sergio_retirada_de_projeto_.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1149/requerimento_060-2023_-_sergio_solicitando_resposta__.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1150/requerimento_061-2023_-_bigua_informacoes_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1151/requerimento_062-2023_-_bigua_manutencao_da_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1152/requerimento_063-2023_-_josue_caminhao_compactador.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1153/requerimento_064-2023_-_lucas_manutencao_estrada_maraba.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1155/requerimento_065-2023_-_sergio_adicional_insalubridade.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1162/requerimento_067-2023_-_servidores_requerem_capacitacao_na_nllc.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1163/requerimento_068-2023_-_bigua_liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1164/requerimento_069-2023_-_luis_liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1165/requerimento_070-2023_-alessandra_liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1166/requerimento_071-2023_-vinicius_liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1167/requerimento_072-2023_-ligia_liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1168/requerimento_073-2023_-alessandra_liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_074-2023_-vinicius_liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1170/requerimento_075-2023_-ligia__liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1171/requerimento_076-2023_-luciana__liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1172/requerimento_077-2023_-suzana__liberacao_viagem_.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1190/requerimento_081-2023_-_josue_transporte_proj._descobrindo_talentos.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1191/requerimento_082-2023_-_bigua_informacoes_sobre_o_ultrassom.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1195/requerimento_083-2023_-_miguel_e_francisco_colocacao_de_asfalto.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1192/requerimento_085-2023_-_sergio__instalacao_de_alabrando.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1196/requerimento_086-2023_-_josue_informacoes_lago.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1197/requerimento_087-2023_-_luis_e_edinaldo_parceria_clube_futebol.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1200/requerimento_088-2023_-_francisco_iluminacao_estadio.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1201/requerimento_089-2023_-_josue_providencie_assistente_social.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1202/requerimento_090-2023_-_josue_convenios_hospitais_psiquiatricos.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1210/requerimento_092-2023_-_sergio_grades_nas_bocas_de_lobo.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1211/requerimento_093-2023_-_sergio_vale_alimentacao.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1239/requerimento_097-2023_-_josue_contratacao_funcionario_agendamento.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1327/requerimento_098-2023_-_lucas_tampas_bueiros.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1328/requerimento_099-2023_-_lucas_manutencao_bueiros.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1329/requerimento_100-2023_-_lucas_instalacao_de_quebra_molas_e_bebedouro.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1330/requerimento_101-2023_-_lucas_manutencao_eletrica_complexo_vitorio_v.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1331/requerimento_102-2023_-_lucas_manutencao_eletrica_complexo_vitorio_v_secretario_de_esportes.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1332/requerimento_103-2023_-_lucas_manutencao_calcadao.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1333/requerimento_104-2023_-_lucas_kit_lanche.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1334/requerimento_105-2023_-_lucas_manutencao_parquinho_casa_da_cultura.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1335/requerimento_106-2023_-_josue__instalacao_de_quebra_molas.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1344/requerimento_107-2023_-_bigua_manutencao_da_balsa.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1345/requerimento_108-2023_-_josue_manutencao_ar_condi_ubs.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1381/requerimento_111-2023_-_sergio_informacoes_fpm.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1384/requerimento_113-2023_-_luis_e_francisco_arrumar_o_rolo.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/requerimento_114-2023_-_josue_manutencao_dos_asfaltos_nos_loteamentos.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1386/requerimento_115-2023_-_francisco_solicitando_quebras_molas_cmunidade_santos_anjos.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1393/requerimento_116-2023_-_josue_requer_assistente_social_na_saude.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/requerimento_118-2023__-_edinaldo_e_sergio_solicitando_um_projeto_de_lei_sobre_o_autismo.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/requerimento_119-2023_-_sergio_piso_salarial_acs_e_ace_.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/requerimento_120-2023_-_sergio_instalacao_de_lixeiras_na_praca_.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/requerimento_121-2023__-_edinaldo_concessao_da_balsa.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/requerimento_122-2023_-_sergio_e_josue_informacoes_do_piso_magisterio_.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/requerimento_123-2023_-_josue_cobertura_patio_de_maquinas.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/requerimento_127-2023_-_lucas_informacoes_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/requerimento_133-2023_-_josue_pista_na_br_.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/requerimento_134-2023_-_edinaldo_sistema_de_matricula_escolares.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/requerimento_139-2023_-_josue_solicitando_manutencao_iluminacao_cruzeirinho_.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H414"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="219.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="218.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>