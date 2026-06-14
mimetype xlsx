--- v1 (2026-04-14)
+++ v2 (2026-06-14)
@@ -2283,51 +2283,51 @@
   <si>
     <t>De aplausos ao Vice prefeito de Jesuitas que assume a prefeitura.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/mocao_011-2023_-_bigua_pesar_antonio_sonsin.doc</t>
   </si>
   <si>
     <t>Falecimento Antonio Sonsin</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/mocao_012-2023_-_sergio_pesar_jessica_de_paula.doc</t>
   </si>
   <si>
     <t>Pesar pelo falecimento de Jéssica Betacello</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>RAIMUNDO MARQUES CAVALCANTE</t>
+    <t>Raimundo Marques Cavalcante</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/mocao_013-2023_-_raimundo_pesar_marlene_wolfardt.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N.º 13/23_x000D_
 _x000D_
  			O Vereador abaixo assinado, em nome do povo formosense, leva esta moção de pesar a todos os familiares e amigos da Senhora Marlene Wolfardt, em razão de seu falecimento na data de 22 de maio de 2023._x000D_
  			Queremos através desta Moção, externar votos de mais profundo pesar pelo falecimento da Senhora Marlene, que Deus, com sua imensa sabedoria e misericórdia, possa confortar seus familiares e amigos nesse momento de dor e de saudades. _x000D_
  			Declarou-lhe Jesus: Eu sou a ressurreição e a vida; quem crê em mim, ainda que morra, viverá. João 11, 25_x000D_
 			Que DEUS em sua infinita misericórdia possa dar o descanso da vida eterna, em recompensa a sua bondade e obras realizadas em vida._x000D_
 _x000D_
 Formosa do Oeste Câmara Municipal, 23 de maio de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 Raimundo Marques Cavalcante_x000D_
 Vereador (PL)</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/mocao_014-2023_-_bigua_aplausos_funcionarios_executivo.doc</t>
   </si>