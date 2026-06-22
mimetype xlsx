--- v0 (2025-11-23)
+++ v1 (2026-06-22)
@@ -51,660 +51,660 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>Balancete Financeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/camara_municipal_balancete_financeiro_janeiro_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/camara_municipal_balancete_financeiro_janeiro_2022.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro janeiro 2022</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/prefeitura_municipal_balancete_financeiro_janeiro_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/prefeitura_municipal_balancete_financeiro_janeiro_2022.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro janeiro 2022</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/prefeitura_municipal_balancete_financeiro_mes_fevereiro_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/prefeitura_municipal_balancete_financeiro_mes_fevereiro_2022.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro fevereiro 2022</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/camara_municipal_balancete_financeiro_fevereiro_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/camara_municipal_balancete_financeiro_fevereiro_2022.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro fevereiro de 2022.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/prefeitura_municipal_balancete_financeiro_marco_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/prefeitura_municipal_balancete_financeiro_marco_2022.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro março de 2022</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1032/camara_municipal_balancete_financeiro_marco_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1032/camara_municipal_balancete_financeiro_marco_2022.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro março 2022</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1033/camara_municipal_balancete_financeiro_abril_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1033/camara_municipal_balancete_financeiro_abril_2022.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro Abril 2022</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/prefeitura_municipal_balancete_financeiro__abril_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/prefeitura_municipal_balancete_financeiro__abril_2022.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro abril 2022</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/camara_municipal_balancete_financeiro_maio_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/camara_municipal_balancete_financeiro_maio_2022.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro maio 2022.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1039/prefeitura_municipal_balancete_financeiro_maio_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1039/prefeitura_municipal_balancete_financeiro_maio_2022.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro maio 2022</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/camara_municipal_balancete_financeiro_junho_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/camara_municipal_balancete_financeiro_junho_2022.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro junho 2022</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/prefeitura_municipal_balancete_financeiro__junho_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/prefeitura_municipal_balancete_financeiro__junho_2022.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro junho 2022</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/prefeitura_municipal_balncete_financeiro_julho_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/prefeitura_municipal_balncete_financeiro_julho_2022.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro julho 2022.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/camara_municipal_balancete_financeiro_julho_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/camara_municipal_balancete_financeiro_julho_2022.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro julho 2022</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/camara_municipal_balancete_financeiro_agosto_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/camara_municipal_balancete_financeiro_agosto_2022.pdf</t>
   </si>
   <si>
     <t>Câmara  Municipal Balancete Financeiro agosto 2022</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1050/prefeitura_municipal_balancete_financeiro__agosto_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1050/prefeitura_municipal_balancete_financeiro__agosto_2022.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro agosto 2022</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/camara_municipal_balancete_financeiro_setembro_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/camara_municipal_balancete_financeiro_setembro_2022.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro setembro 2022</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/prefeitura_municipal_balancete_financeiro_setembro_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/prefeitura_municipal_balancete_financeiro_setembro_2022.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro setembro 2022.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1060/camara_municipal_balancete_financeiro_outubro_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1060/camara_municipal_balancete_financeiro_outubro_2022.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro Outubro 2022</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1062/prefeitura_municipal_balancete_financeiro_outubro_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1062/prefeitura_municipal_balancete_financeiro_outubro_2022.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro outubro 2022</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1065/prefeitura_municipal_balancete_financeiro_novembro_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1065/prefeitura_municipal_balancete_financeiro_novembro_2023.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro novembro 2022</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1070/camara_municipal_balancete_financeiro__novembro_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1070/camara_municipal_balancete_financeiro__novembro_2023.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro novembro de 2022</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1071/prefeitura_municipal_balancete_financeiro_dezembro_2023.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1071/prefeitura_municipal_balancete_financeiro_dezembro_2023.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro  dezembro 2022</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1072/camara_municipal_balancete_financeiro_dezembro_2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1072/camara_municipal_balancete_financeiro_dezembro_2022.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro dezembro 2022</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Orivaldo Municelli</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/projeto_de_lei_-_alteracao_lei_36-18.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/projeto_de_lei_-_alteracao_lei_36-18.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº. 01/2022 - altera Lei Complementar 036/2018</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/projeto_lei._comp._002-2022_-_revoga_art._95_da_lei_009-2011_-_professores.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/projeto_lei._comp._002-2022_-_revoga_art._95_da_lei_009-2011_-_professores.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº. 2/2022 - altera artigo 95 da lei complementar nº. 9/2011.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/projeto_lei_comp._003-2022_-_altera_lei_comp._036-2018_-_pss.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/projeto_lei_comp._003-2022_-_altera_lei_comp._036-2018_-_pss.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº. 003/2022 - Altera Lei Comp. 036/2018.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/projeto_lei_comp._004-2022_-_perimetro_urbano.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/projeto_lei_comp._004-2022_-_perimetro_urbano.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº. 004/2022 - Perímetro Urbano</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/projeto_lei_comp._005-2022_-_vaga_agente_comunitario_endemias.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/projeto_lei_comp._005-2022_-_vaga_agente_comunitario_endemias.doc</t>
   </si>
   <si>
     <t>PROJETO LEI COMPLEMENTAR - Nº. 005/2022 - CRIA VAGA AGENTE COMBATE A ENDEMIAS</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/projeto_lei_comp._006-2022_-_medico_20_h.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/projeto_lei_comp._006-2022_-_medico_20_h.docx</t>
   </si>
   <si>
     <t>PROJETO LEI COMPLEMENTAR - Nº. 006/2022 - CRIA VAGA MÉDICO 20 H</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/projeto_lei_comp._007-2022_cargo_temporario.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/projeto_lei_comp._007-2022_cargo_temporario.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº. 007/2022 -  cria cargos temporários</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/projeto_agente_comunitario_8-2022.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/projeto_agente_comunitario_8-2022.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder complemento no vencimento básico inicial dos Agentes Comunitários de Saúde (ACS) e de Agentes de Combate às Endemias (ACE), regidos pelo regime estatutário, para cumprimento da Emenda Constitucional nº 120, de 5 de maio de 2022 e, Portaria GM/MS nº 1.971 e nº 2.109, de 30 de junho de 2022.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/plc_no_67-22_-_altera_nivel_de_cargo_engenheiro_civil.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/plc_no_67-22_-_altera_nivel_de_cargo_engenheiro_civil.docx</t>
   </si>
   <si>
     <t>Altera o Anexo I da tabela “A” da Lei Complementar nº 14, de 19 de abril de 2012, modificando o nível e a carga horária semanal do cargo de Engenheiro Civil.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/plc_68-22-pss_criacao_de_cargo_engenheiro_e_nutricionista.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/plc_68-22-pss_criacao_de_cargo_engenheiro_e_nutricionista.docx</t>
   </si>
   <si>
     <t>Cria cargos e vagas para atender à necessidade de contratação temporária de excepcional interesse público, nos termos da Lei Complementar nº 36, de 28 de abril de 2018, e dá outras providências</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1011/projeto_002-2022_-_recomposicao_salarial_dos_servidores_2020-__jurandir.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1011/projeto_002-2022_-_recomposicao_salarial_dos_servidores_2020-__jurandir.doc</t>
   </si>
   <si>
     <t>projeto 002/2022 - aumento servidores</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1012/projeto_003-2022_-_cede_uso_escola_na_bela_vista_-_empresa_trevo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1012/projeto_003-2022_-_cede_uso_escola_na_bela_vista_-_empresa_trevo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 003/2022 - cede uso de imóvel para a Empresa Trevo Pavimentação Ltda.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/projeto_de_lei_credito_especialonibus.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/projeto_de_lei_credito_especialonibus.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Especial n° 04/2022 de Credito Adicional Especial</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/projeto_006-2022_-_cede_uso_moveis_e_maquinas_para_artefor.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/projeto_006-2022_-_cede_uso_moveis_e_maquinas_para_artefor.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 006/2022 - cessão uso bens móveis para ARTEFOR</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/projeto_007-2022_-_cede_uso_equipamentos_hospital.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/projeto_007-2022_-_cede_uso_equipamentos_hospital.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 007/2022 - Cessão uso bens móveis para Instituto Santa Isabel</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1024/projeto_005-2022_-_plano_de_arborizacao.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1024/projeto_005-2022_-_plano_de_arborizacao.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº.  005/2022 - Plano Municipal de Arborização</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/projeto_008-2022_-_ratifica_mudancas_no_consorico_piquiri.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/projeto_008-2022_-_ratifica_mudancas_no_consorico_piquiri.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 008/2022 - Ratifica alterações Consórcio Piquiri</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/projeto_de_lei_lei_09-2022_ldo_2023_formosa.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/projeto_de_lei_lei_09-2022_ldo_2023_formosa.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 09/2022 Lei de Diretrizes Orçamentaria- LDO 2023</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/projeto_de_lei_ordinaria_11-22.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/projeto_de_lei_ordinaria_11-22.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder complemento no salário básico inicial dos Agentes Comunitários de Saúde (ACS) e de Agentes de Combate às Endemias (ACE), regidos pelo regime celetista, para cumprimento da Emenda Constitucional nº 120, de 5 de maio de 2022 e, Portaria GM/MS nº 1.971 e nº 2.109, de 30 de junho de 2022</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/projeto_de_lei.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/projeto_de_lei.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 012/2022 - CIASOP</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/projeto_013-2022_-_alienacao_bens_e_veiculos_-_2022.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/projeto_013-2022_-_alienacao_bens_e_veiculos_-_2022.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 013/2022 - alienação de bens inservíveis e sucata.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/projeto_de_lei_nr._14_loa_2023_oficial.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/projeto_de_lei_nr._14_loa_2023_oficial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei º 14 - Lei Orçamentária Anual - LOA 2023</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/projeto_de_lei_no_15-2022_assinado.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/projeto_de_lei_no_15-2022_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 15/2022 Dispôe sobre a compatibilidade dos planos.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1058/projeto_de_lei_-_doacao_copacol.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1058/projeto_de_lei_-_doacao_copacol.docx</t>
   </si>
   <si>
     <t>Autoriza o Município de Formosa do Oeste a receber doação, sem ônus, condição ou encargos da empresa Copacol – Cooperativa Agroindustrial Consolata.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1059/projeto_de_lei_no_17-_alteracao_lei_993-2021.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1059/projeto_de_lei_no_17-_alteracao_lei_993-2021.docx</t>
   </si>
   <si>
     <t>Altera o art. 5º da Lei nº 993, de 10 de junho de 2021, que dispõe sobre a concessão de subvenção social a Associação de Pais e Amigos dos Excepcionais de Formosa do Oeste (APAE), relativo ao repasse do FUNDEB.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1061/projeto_de_lei_-_autorisa_concessao_de_uso.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1061/projeto_de_lei_-_autorisa_concessao_de_uso.docx</t>
   </si>
   <si>
     <t>Autoriza o Município de Formosa do Oeste a realizar a concessão onerosa de uso de imóvel público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>PLOCM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária CM</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1088/projeto_de_lei_001-2022-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1088/projeto_de_lei_001-2022-cm.pdf</t>
   </si>
   <si>
     <t>Atualiza os subsídios do Prefeito Municipal, Vice-Prefeito e dos Secretários.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1089/projeto_de_lei_02-2023-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1089/projeto_de_lei_02-2023-cm.pdf</t>
   </si>
   <si>
     <t>Atualiza os subsídio dos Agostos Políticos do Poder Legislativo.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1090/projeto_de_lei_03-2022-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1090/projeto_de_lei_03-2022-cm.pdf</t>
   </si>
   <si>
     <t>Concede recomposição inflacionária e aumento real aos servidores do Quadro Geral do Poder Legislativo Municipal de Formosa do Oeste.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1092/projeto_de_lei_04-2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1092/projeto_de_lei_04-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 04/2022 - Altera o artigo 1° da Lei n°. 899 de 24 de abril de 2019, que dispõe sobre a concessão de diárias para ressarcimento de despesas de viagens dos Agentes Políticos e Servidores da Administração do Legislativo do Município de Formosa do Oeste-Pr.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1091/projeto_de_lei_06-2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1091/projeto_de_lei_06-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 06/2022 - Dispõe sobre obrigatoriedade da divulgação no site oficial do Município de Formosa do oeste-Pr, das informações das Emendas Orçamentárias  apresentadas  por  Parlamentares e recebidas pelo Município.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/projeto_de_resolucao_01-2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/projeto_de_resolucao_01-2022.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Assistente Administrativo, Altera as Atribuições do cargo de Auxiliar Administrativo II, bem como a escolaridade exigida, cria vaga para  o referido cargo, extingue  o cargo de telefonista e altera artigos e anexos da Lei Complementar 15/2012, que dispõe sobre o Plano de Cargos, Carreira  e remuneração dos Servidores da Câmara Municipal de Formosa do Oeste-Pr.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/projeto_de_resolucao_02-2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/projeto_de_resolucao_02-2022.pdf</t>
   </si>
   <si>
     <t>Cria a função gratificada por desempenho de funções especiais na estrutura administrativa e funcional da Câmara Municipal  de Formosa do Oeste.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1064/projeto_resolucao_03-2022.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1064/projeto_resolucao_03-2022.pdf</t>
   </si>
   <si>
     <t>Altera o inciso III, do artigo 8°. da Lei Complementar 15/2012.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1011,67 +1011,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/camara_municipal_balancete_financeiro_janeiro_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/prefeitura_municipal_balancete_financeiro_janeiro_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/prefeitura_municipal_balancete_financeiro_mes_fevereiro_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/camara_municipal_balancete_financeiro_fevereiro_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/prefeitura_municipal_balancete_financeiro_marco_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1032/camara_municipal_balancete_financeiro_marco_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1033/camara_municipal_balancete_financeiro_abril_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/prefeitura_municipal_balancete_financeiro__abril_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/camara_municipal_balancete_financeiro_maio_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1039/prefeitura_municipal_balancete_financeiro_maio_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/camara_municipal_balancete_financeiro_junho_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/prefeitura_municipal_balancete_financeiro__junho_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/prefeitura_municipal_balncete_financeiro_julho_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/camara_municipal_balancete_financeiro_julho_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/camara_municipal_balancete_financeiro_agosto_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1050/prefeitura_municipal_balancete_financeiro__agosto_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/camara_municipal_balancete_financeiro_setembro_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/prefeitura_municipal_balancete_financeiro_setembro_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1060/camara_municipal_balancete_financeiro_outubro_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1062/prefeitura_municipal_balancete_financeiro_outubro_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1065/prefeitura_municipal_balancete_financeiro_novembro_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1070/camara_municipal_balancete_financeiro__novembro_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1071/prefeitura_municipal_balancete_financeiro_dezembro_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1072/camara_municipal_balancete_financeiro_dezembro_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/projeto_de_lei_-_alteracao_lei_36-18.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/projeto_lei._comp._002-2022_-_revoga_art._95_da_lei_009-2011_-_professores.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/projeto_lei_comp._003-2022_-_altera_lei_comp._036-2018_-_pss.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/projeto_lei_comp._004-2022_-_perimetro_urbano.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/projeto_lei_comp._005-2022_-_vaga_agente_comunitario_endemias.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/projeto_lei_comp._006-2022_-_medico_20_h.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/projeto_lei_comp._007-2022_cargo_temporario.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/projeto_agente_comunitario_8-2022.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/plc_no_67-22_-_altera_nivel_de_cargo_engenheiro_civil.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/plc_68-22-pss_criacao_de_cargo_engenheiro_e_nutricionista.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1011/projeto_002-2022_-_recomposicao_salarial_dos_servidores_2020-__jurandir.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1012/projeto_003-2022_-_cede_uso_escola_na_bela_vista_-_empresa_trevo.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/projeto_de_lei_credito_especialonibus.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/projeto_006-2022_-_cede_uso_moveis_e_maquinas_para_artefor.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/projeto_007-2022_-_cede_uso_equipamentos_hospital.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1024/projeto_005-2022_-_plano_de_arborizacao.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/projeto_008-2022_-_ratifica_mudancas_no_consorico_piquiri.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/projeto_de_lei_lei_09-2022_ldo_2023_formosa.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/projeto_de_lei_ordinaria_11-22.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/projeto_013-2022_-_alienacao_bens_e_veiculos_-_2022.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/projeto_de_lei_nr._14_loa_2023_oficial.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/projeto_de_lei_no_15-2022_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1058/projeto_de_lei_-_doacao_copacol.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1059/projeto_de_lei_no_17-_alteracao_lei_993-2021.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1061/projeto_de_lei_-_autorisa_concessao_de_uso.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1088/projeto_de_lei_001-2022-cm.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1089/projeto_de_lei_02-2023-cm.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1090/projeto_de_lei_03-2022-cm.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1092/projeto_de_lei_04-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1091/projeto_de_lei_06-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/projeto_de_resolucao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/projeto_de_resolucao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1064/projeto_resolucao_03-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/camara_municipal_balancete_financeiro_janeiro_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/prefeitura_municipal_balancete_financeiro_janeiro_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/prefeitura_municipal_balancete_financeiro_mes_fevereiro_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/camara_municipal_balancete_financeiro_fevereiro_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/prefeitura_municipal_balancete_financeiro_marco_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1032/camara_municipal_balancete_financeiro_marco_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1033/camara_municipal_balancete_financeiro_abril_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/prefeitura_municipal_balancete_financeiro__abril_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/camara_municipal_balancete_financeiro_maio_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1039/prefeitura_municipal_balancete_financeiro_maio_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/camara_municipal_balancete_financeiro_junho_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/prefeitura_municipal_balancete_financeiro__junho_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/prefeitura_municipal_balncete_financeiro_julho_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/camara_municipal_balancete_financeiro_julho_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/camara_municipal_balancete_financeiro_agosto_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1050/prefeitura_municipal_balancete_financeiro__agosto_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/camara_municipal_balancete_financeiro_setembro_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/prefeitura_municipal_balancete_financeiro_setembro_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1060/camara_municipal_balancete_financeiro_outubro_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1062/prefeitura_municipal_balancete_financeiro_outubro_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1065/prefeitura_municipal_balancete_financeiro_novembro_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1070/camara_municipal_balancete_financeiro__novembro_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1071/prefeitura_municipal_balancete_financeiro_dezembro_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1072/camara_municipal_balancete_financeiro_dezembro_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/projeto_de_lei_-_alteracao_lei_36-18.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/projeto_lei._comp._002-2022_-_revoga_art._95_da_lei_009-2011_-_professores.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/projeto_lei_comp._003-2022_-_altera_lei_comp._036-2018_-_pss.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/projeto_lei_comp._004-2022_-_perimetro_urbano.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/projeto_lei_comp._005-2022_-_vaga_agente_comunitario_endemias.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/projeto_lei_comp._006-2022_-_medico_20_h.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/projeto_lei_comp._007-2022_cargo_temporario.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/projeto_agente_comunitario_8-2022.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/plc_no_67-22_-_altera_nivel_de_cargo_engenheiro_civil.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/plc_68-22-pss_criacao_de_cargo_engenheiro_e_nutricionista.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1011/projeto_002-2022_-_recomposicao_salarial_dos_servidores_2020-__jurandir.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1012/projeto_003-2022_-_cede_uso_escola_na_bela_vista_-_empresa_trevo.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/projeto_de_lei_credito_especialonibus.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/projeto_006-2022_-_cede_uso_moveis_e_maquinas_para_artefor.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/projeto_007-2022_-_cede_uso_equipamentos_hospital.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1024/projeto_005-2022_-_plano_de_arborizacao.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/projeto_008-2022_-_ratifica_mudancas_no_consorico_piquiri.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/projeto_de_lei_lei_09-2022_ldo_2023_formosa.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/projeto_de_lei_ordinaria_11-22.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/projeto_013-2022_-_alienacao_bens_e_veiculos_-_2022.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/projeto_de_lei_nr._14_loa_2023_oficial.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/projeto_de_lei_no_15-2022_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1058/projeto_de_lei_-_doacao_copacol.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1059/projeto_de_lei_no_17-_alteracao_lei_993-2021.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1061/projeto_de_lei_-_autorisa_concessao_de_uso.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1088/projeto_de_lei_001-2022-cm.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1089/projeto_de_lei_02-2023-cm.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1090/projeto_de_lei_03-2022-cm.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1092/projeto_de_lei_04-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1091/projeto_de_lei_06-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/projeto_de_resolucao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/projeto_de_resolucao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2022/1064/projeto_resolucao_03-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="153.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="152.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>