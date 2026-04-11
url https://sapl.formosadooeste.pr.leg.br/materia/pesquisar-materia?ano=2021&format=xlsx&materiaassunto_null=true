--- v0 (2025-11-23)
+++ v1 (2026-04-11)
@@ -51,849 +51,849 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>Balancete Financeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/944/camara_municipal_balancete_financeiro_janeiro_2021_1.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/944/camara_municipal_balancete_financeiro_janeiro_2021_1.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro janeiro 2021</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/954/prefeitura_municipal_balancete_financeiro_janeiro_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/954/prefeitura_municipal_balancete_financeiro_janeiro_2021.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro janeiro 2021</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/955/camara_municipal_balancete_financeiro_fevereiro_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/955/camara_municipal_balancete_financeiro_fevereiro_2021.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro fevereiro 2021</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/956/prefeitura_municipal_balancete_financeiro_fevereiro_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/956/prefeitura_municipal_balancete_financeiro_fevereiro_2021.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro fevereiro 2021</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/957/camara_municipal_balancente_financeiro_marco_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/957/camara_municipal_balancente_financeiro_marco_2021.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro Março 2021</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/961/prefeitura_municipal_balancete_financeiro_marco_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/961/prefeitura_municipal_balancete_financeiro_marco_2021.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro março 2021</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/967/camara_municipal_balancete_financeiro_abril_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/967/camara_municipal_balancete_financeiro_abril_2021.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro abril 2021</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/968/prefeitura_municipal_balancete_financeiro_abril_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/968/prefeitura_municipal_balancete_financeiro_abril_2021.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro abril 2021</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/969/camara_municipal_balancete_financeiro_maio_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/969/camara_municipal_balancete_financeiro_maio_2021.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro maio 2021</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/970/prefeitura_municipal_balancete_financeiro_maio_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/970/prefeitura_municipal_balancete_financeiro_maio_2021.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro maio 2021</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/971/camara_municipal_balancete_financeiro_junho_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/971/camara_municipal_balancete_financeiro_junho_2021.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro junho 2021.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/973/prefeitura_municipal_balancete_financeiro__junho_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/973/prefeitura_municipal_balancete_financeiro__junho_2021.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro junho 2021</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/975/camara_municipal_balancete_financeiro_julho_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/975/camara_municipal_balancete_financeiro_julho_2021.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro julho 2021</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/977/camara_municipal_balancete_financeiro_agosto_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/977/camara_municipal_balancete_financeiro_agosto_2021.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro agosto 2021</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/990/prefeitura_municipal_balancete_financeiro_julho_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/990/prefeitura_municipal_balancete_financeiro_julho_2021.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro julho 2021</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/991/prefeitura_municipal_balancete_financeiro_agosto_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/991/prefeitura_municipal_balancete_financeiro_agosto_2021.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro agosto 2021</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/994/camara_municipal_balancete_financeiro_setembro_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/994/camara_municipal_balancete_financeiro_setembro_2021.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro setembro 2021</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1000/pref._mun._bal._financeiro_setembro_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1000/pref._mun._bal._financeiro_setembro_2021.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro setembro 2021.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1005/camara_municipal_balancete_financeiro_outubro_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1005/camara_municipal_balancete_financeiro_outubro_2021.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro outubro 2021.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1008/prefeitura_municipal_balancete_financeiro_outubro_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1008/prefeitura_municipal_balancete_financeiro_outubro_2021.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro outubro 2021.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1014/prefeitura_balancete_financeiro_novembro_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1014/prefeitura_balancete_financeiro_novembro_2021.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro novembro 2021</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1015/camara_municipal_balancete_financeiro_novembro_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1015/camara_municipal_balancete_financeiro_novembro_2021.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro novembro 2021</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1016/prefeitura_municipal_balancete_financeiro_dezembro_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1016/prefeitura_municipal_balancete_financeiro_dezembro_2021.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro dezembro 2021</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1018/camara_municipal_balancete_financeiro_dezembro_de_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1018/camara_municipal_balancete_financeiro_dezembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro dezembro 2021</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Orivaldo Municelli</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/964/proj._lei_comp._001-2021_-_institui_familia_acolhedora_idoso.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/964/proj._lei_comp._001-2021_-_institui_familia_acolhedora_idoso.doc</t>
   </si>
   <si>
     <t>PROJETO LEI COMPLEMENTAR Nº. 001/20212 - INSTITUI NO MUNICÍPIO A FAMILIA ACOLHEDORA DO IDOSO E PESSOA ADULTA COM DEFICIENCIA.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/965/proj._lei_comp._002-2021.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/965/proj._lei_comp._002-2021.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº. 002/2021 - REGULAMENTA LEI COMP. 037/2018 - FAMILIA ACOLHEDORA CRIANÇAS E ADOLESCENTES</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/978/proj._lei_comp._003-2021_-_rodoviaria.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/978/proj._lei_comp._003-2021_-_rodoviaria.docx</t>
   </si>
   <si>
     <t>Projeto Lei Complementar 003/2021 - rodoviária</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/980/proj._lei_comp._011-2021_-_tombamento.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/980/proj._lei_comp._011-2021_-_tombamento.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº. 01//2021 - Preservação do Patrimônio Histórico, Cultural e Natural do Município.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/982/proj._lei_comp._004-2021_-_plano_diretor.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/982/proj._lei_comp._004-2021_-_plano_diretor.doc</t>
   </si>
   <si>
     <t>Projeto de Lei comp. nº. 004/2021 - Plano Diretor</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/983/proj._lei_comp._005-2021_-_zoneamento_urbano.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/983/proj._lei_comp._005-2021_-_zoneamento_urbano.doc</t>
   </si>
   <si>
     <t>Projeto Lei Comp. nº. 005/2021 - Zoneamento Urbano</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/984/proj._lei_comp._006-2021_-_parcelamento_do_solo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/984/proj._lei_comp._006-2021_-_parcelamento_do_solo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Comp. nº. 006/2021 - Parcelamento do Solo</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/985/proj._lei_comp._007-2021_-_sistema_viario.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/985/proj._lei_comp._007-2021_-_sistema_viario.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Comp. nº. 007/2021 - Sistema Viário</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/986/proj._lei_comp._008-2021_-_perimetro_urbano.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/986/proj._lei_comp._008-2021_-_perimetro_urbano.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Comp. nº. 008/2021 - Perímetro Urbano</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/987/proj._lei_comp._009-2021_-_codigo_de_obras.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/987/proj._lei_comp._009-2021_-_codigo_de_obras.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Comp. nº. 009/2021 - Código de Obras</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/988/proj._lei_comp._010-2021_-_codigo_de_postura.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/988/proj._lei_comp._010-2021_-_codigo_de_postura.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Comp. nº. 010/2021 - Código de Postura</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/931/projeto_001-2021_-_anuidade_amop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/931/projeto_001-2021_-_anuidade_amop.doc</t>
   </si>
   <si>
     <t>Projeto nº. 001/2021 - concessão anuidade AMOP</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/932/projeto_002-2021_-_anuidade_cnm.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/932/projeto_002-2021_-_anuidade_cnm.doc</t>
   </si>
   <si>
     <t>Projeto nº. 002/2021 - concessão anuidade CNM</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/933/projeto_003-2021_-_anuidade_turismo1.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/933/projeto_003-2021_-_anuidade_turismo1.doc</t>
   </si>
   <si>
     <t>Projeto nº. 003/2021 - concessão anuidade ADETUROESTE</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/934/projeto_004-2021_-_recomposicao_salarial_dos_servidores_2020-__jurandir.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/934/projeto_004-2021_-_recomposicao_salarial_dos_servidores_2020-__jurandir.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 004/2021 - recomposição inflacionária</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/935/projeto_005-2021_-_doa_bens_inserviveis_para_assoc._catadores-arfo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/935/projeto_005-2021_-_doa_bens_inserviveis_para_assoc._catadores-arfo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 005/2021 - doa sucata para ARFO</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/938/projeto_006-2021_-_convenio_hospital_covid1.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/938/projeto_006-2021_-_convenio_hospital_covid1.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 006/2021 - convenio hospital - R$ 120.000,00</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/946/lei_abertura_de_credito_adicional_1.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/946/lei_abertura_de_credito_adicional_1.doc</t>
   </si>
   <si>
     <t>Autoriza a abertura adicional no orçamento de crédito suplementar - operação de crédito iluminação pública</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/947/projeto_008-2021_-_altera_641-2011_-_sistema_inspecao_municipal_-_s._i._m.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/947/projeto_008-2021_-_altera_641-2011_-_sistema_inspecao_municipal_-_s._i._m.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 008/2021 - altera Lei 641/2011.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/948/projeto_009-20212_-_reformula_conselho_fundeb.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/948/projeto_009-20212_-_reformula_conselho_fundeb.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 009/2021 - Reformula Conselho FUNDEB</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/949/projeto_010-2021_-_rodoviaria15-03.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/949/projeto_010-2021_-_rodoviaria15-03.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 010/2021 -Concessão Administrativa do Terminal Rodoviário.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/950/projeto_011-2021_-__ciedepar__formosa_do_oeste_1.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/950/projeto_011-2021_-__ciedepar__formosa_do_oeste_1.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 011/2021 - CIEDEPAR</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/951/projeto_012-2021_-_cede_uso_barracao_empresa_lago.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/951/projeto_012-2021_-_cede_uso_barracao_empresa_lago.doc</t>
   </si>
   <si>
     <t>Projeto nº. 012/2021 - cede uso barracão</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/952/projeto_013-2021_-_termo_de_cooperacao_tecnica_controlador_interno_1_115-03.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/952/projeto_013-2021_-_termo_de_cooperacao_tecnica_controlador_interno_1_115-03.doc</t>
   </si>
   <si>
     <t>Projeto 013/2021 - Termo cooperação técnica</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/953/projeto_014-2021_-_lei_vacina.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/953/projeto_014-2021_-_lei_vacina.docx</t>
   </si>
   <si>
     <t>Projeto 014/2021 - Protocolo Intenções - vacina COVID</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/958/projeto_de_lei_lei_15-2021_ldo_2022_formosa.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/958/projeto_de_lei_lei_15-2021_ldo_2022_formosa.doc</t>
   </si>
   <si>
     <t>Projeto de Lei n º15/2021 Lei de diretrizes orçamentária - LDO -2022</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/959/projeto_016-2021_-_altera_770-2011_-_doa_imoveis_para_cohapar.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/959/projeto_016-2021_-_altera_770-2011_-_doa_imoveis_para_cohapar.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 016/2021 - Altera Lei 770/2014</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/960/projeto_017-2021_-_subvencao_apae.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/960/projeto_017-2021_-_subvencao_apae.docx</t>
   </si>
   <si>
     <t>Projeto nº. 017/2021 - subvenção social APAE</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/962/projeto_018-2021_-_altera_053-1997_-_conselho_desenvolvimento_rural.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/962/projeto_018-2021_-_altera_053-1997_-_conselho_desenvolvimento_rural.doc</t>
   </si>
   <si>
     <t>projeto de lei nº. 018/2021 - altera lei nº. 053/1997 - Conselho D. Rural</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/963/projeto_019-2021_-_altera_lei_no._797-2015_-_plano_municipal_de_educacao_-.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/963/projeto_019-2021_-_altera_lei_no._797-2015_-_plano_municipal_de_educacao_-.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 019/2021 - Altera Lei nº. 797/2015 - Plano de Educação Municipal.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/966/projeto_020-2021_-_cede_uso_sala_na_escola_do_trabalho.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/966/projeto_020-2021_-_cede_uso_sala_na_escola_do_trabalho.doc</t>
   </si>
   <si>
     <t>PROJETO Nº. 020/2021 - CEDE USO SALA NA ESCOLA DO TRABALHO</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/972/projeto_022-2021_-_cede_uso_salas_na_escola_do_trabalho_e_no_predio_do_patio.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/972/projeto_022-2021_-_cede_uso_salas_na_escola_do_trabalho_e_no_predio_do_patio.doc</t>
   </si>
   <si>
     <t>projeto de Lei 022/2021 - cede uso salas de patrimônio público através de licitação modalidade concorrência (Esc. Trabalho e prédio  prefeitura antiga)</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/974/projeto_de_lei_23.2021_-_incorpora_area_de_terras_ao_perimetro_urbano_-_chacara_243-b-2.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/974/projeto_de_lei_23.2021_-_incorpora_area_de_terras_ao_perimetro_urbano_-_chacara_243-b-2.docx</t>
   </si>
   <si>
     <t>Incorpora área de terra rural ao perímetro urbano da Cidade de Formosa do Oeste - PR, e dá outras providências</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/976/projeto_ppa2022-2025_formosa1.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/976/projeto_ppa2022-2025_formosa1.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 21/2021 Plano Plurianual - PPA 2022- a 2025.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/979/projeto_024-2021_-_cede_uso_predio_da_escola_airton_g._lima_para_irene_g._rickler.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/979/projeto_024-2021_-_cede_uso_predio_da_escola_airton_g._lima_para_irene_g._rickler.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 024/2021 - Cede uso imóvel para a Escola Irene G. Rickler.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/981/projeto_de_lei_nr._25_loa_2022_oficial.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/981/projeto_de_lei_nr._25_loa_2022_oficial.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 25/2021 Estima a Receita e Fixa a despesa do Municipio de Formosa do Oeste- LOA 2022</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/989/projeto_026-2021_-_revoga_lei_976-21-_repasse_inflacao.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/989/projeto_026-2021_-_revoga_lei_976-21-_repasse_inflacao.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 026/2021 - Revoga Lei 976/2021.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/992/projeto_027-2021_-_parcela_divida_receita_federal.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/992/projeto_027-2021_-_parcela_divida_receita_federal.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 027/2021 - parcela divida com a Receita Estadual</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/993/projeto_028_-2021_-_alienacao_bens_-_sucata.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/993/projeto_028_-2021_-_alienacao_bens_-_sucata.doc</t>
   </si>
   <si>
     <t>Projeto 028/2021 - autorização para alienação de sucata</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/995/projeto_031-2021_-_hoje.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/995/projeto_031-2021_-_hoje.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 031/2021 - reformula conselho de desenvolvimento rural</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/997/projeto_032-2021_-_lei_do_suas_minuta_fsa_1_1.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/997/projeto_032-2021_-_lei_do_suas_minuta_fsa_1_1.docx</t>
   </si>
   <si>
     <t>Projeto de Lei n. 032/2021 - SUAS - Assistência Social</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/998/projeto_029-2021_-_cohapar.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/998/projeto_029-2021_-_cohapar.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 029/2021 - isenção fiscal para COHAPAR</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/999/projeto_030-2021_-_cohapar_moradia_para.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/999/projeto_030-2021_-_cohapar_moradia_para.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 030/2021 - isenção fiscal para COHAPAR</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1001/projeto_035-2021_-_cede_predio_artefor.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1001/projeto_035-2021_-_cede_predio_artefor.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 035/2021 - CEDE USO SALA ARTEFOR</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1002/projeto_034-2021_-_cede_predio_sindicato.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1002/projeto_034-2021_-_cede_predio_sindicato.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 034/2021 - CEDE USO DE SALA PARA SINDICATO T. RURAL</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1003/projeto_033-2021_-_cede_uso_para_aciaf.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1003/projeto_033-2021_-_cede_uso_para_aciaf.doc</t>
   </si>
   <si>
     <t>Projeto nº. 033/2021 - cede uso sala ACIAF</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1004/projeto_de_lei_no_36-2021_compatibilizacao_2022.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1004/projeto_de_lei_no_36-2021_compatibilizacao_2022.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 36/2021 QUE COMPATIBILIZA OS PLANOS PLURIANUAL, LDO E LOA 2022</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1006/projeto_037-2021_-_novo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1006/projeto_037-2021_-_novo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 037/2021 - parcelamento de divida junto a receita federal</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1007/projeto_038-2021_-_cede_uso_terreno_auto_escola_heitor.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1007/projeto_038-2021_-_cede_uso_terreno_auto_escola_heitor.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 038/2021 - cede uso pista automotiva para formação de condutor, para a Empresa  Centro de Formação de Condutores Novo estilo Ltda.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1009/projeto_039-2021_-_cede_uso_sala_casa_cultura_-ibge.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1009/projeto_039-2021_-_cede_uso_sala_casa_cultura_-ibge.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 039/2021 - cede uso sala da Casa da Cultura para o IBGE</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1010/projeto_040-2021_-cemiterio_guilherme.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1010/projeto_040-2021_-cemiterio_guilherme.docx</t>
   </si>
   <si>
     <t>Projeto de Lei 040/2021 - regulamenta uso do cemitério</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1200,67 +1200,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/944/camara_municipal_balancete_financeiro_janeiro_2021_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/954/prefeitura_municipal_balancete_financeiro_janeiro_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/955/camara_municipal_balancete_financeiro_fevereiro_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/956/prefeitura_municipal_balancete_financeiro_fevereiro_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/957/camara_municipal_balancente_financeiro_marco_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/961/prefeitura_municipal_balancete_financeiro_marco_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/967/camara_municipal_balancete_financeiro_abril_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/968/prefeitura_municipal_balancete_financeiro_abril_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/969/camara_municipal_balancete_financeiro_maio_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/970/prefeitura_municipal_balancete_financeiro_maio_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/971/camara_municipal_balancete_financeiro_junho_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/973/prefeitura_municipal_balancete_financeiro__junho_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/975/camara_municipal_balancete_financeiro_julho_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/977/camara_municipal_balancete_financeiro_agosto_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/990/prefeitura_municipal_balancete_financeiro_julho_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/991/prefeitura_municipal_balancete_financeiro_agosto_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/994/camara_municipal_balancete_financeiro_setembro_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1000/pref._mun._bal._financeiro_setembro_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1005/camara_municipal_balancete_financeiro_outubro_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1008/prefeitura_municipal_balancete_financeiro_outubro_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1014/prefeitura_balancete_financeiro_novembro_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1015/camara_municipal_balancete_financeiro_novembro_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1016/prefeitura_municipal_balancete_financeiro_dezembro_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1018/camara_municipal_balancete_financeiro_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/964/proj._lei_comp._001-2021_-_institui_familia_acolhedora_idoso.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/965/proj._lei_comp._002-2021.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/978/proj._lei_comp._003-2021_-_rodoviaria.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/980/proj._lei_comp._011-2021_-_tombamento.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/982/proj._lei_comp._004-2021_-_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/983/proj._lei_comp._005-2021_-_zoneamento_urbano.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/984/proj._lei_comp._006-2021_-_parcelamento_do_solo.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/985/proj._lei_comp._007-2021_-_sistema_viario.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/986/proj._lei_comp._008-2021_-_perimetro_urbano.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/987/proj._lei_comp._009-2021_-_codigo_de_obras.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/988/proj._lei_comp._010-2021_-_codigo_de_postura.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/931/projeto_001-2021_-_anuidade_amop.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/932/projeto_002-2021_-_anuidade_cnm.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/933/projeto_003-2021_-_anuidade_turismo1.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/934/projeto_004-2021_-_recomposicao_salarial_dos_servidores_2020-__jurandir.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/935/projeto_005-2021_-_doa_bens_inserviveis_para_assoc._catadores-arfo.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/938/projeto_006-2021_-_convenio_hospital_covid1.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/946/lei_abertura_de_credito_adicional_1.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/947/projeto_008-2021_-_altera_641-2011_-_sistema_inspecao_municipal_-_s._i._m.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/948/projeto_009-20212_-_reformula_conselho_fundeb.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/949/projeto_010-2021_-_rodoviaria15-03.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/950/projeto_011-2021_-__ciedepar__formosa_do_oeste_1.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/951/projeto_012-2021_-_cede_uso_barracao_empresa_lago.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/952/projeto_013-2021_-_termo_de_cooperacao_tecnica_controlador_interno_1_115-03.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/953/projeto_014-2021_-_lei_vacina.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/958/projeto_de_lei_lei_15-2021_ldo_2022_formosa.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/959/projeto_016-2021_-_altera_770-2011_-_doa_imoveis_para_cohapar.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/960/projeto_017-2021_-_subvencao_apae.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/962/projeto_018-2021_-_altera_053-1997_-_conselho_desenvolvimento_rural.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/963/projeto_019-2021_-_altera_lei_no._797-2015_-_plano_municipal_de_educacao_-.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/966/projeto_020-2021_-_cede_uso_sala_na_escola_do_trabalho.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/972/projeto_022-2021_-_cede_uso_salas_na_escola_do_trabalho_e_no_predio_do_patio.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/974/projeto_de_lei_23.2021_-_incorpora_area_de_terras_ao_perimetro_urbano_-_chacara_243-b-2.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/976/projeto_ppa2022-2025_formosa1.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/979/projeto_024-2021_-_cede_uso_predio_da_escola_airton_g._lima_para_irene_g._rickler.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/981/projeto_de_lei_nr._25_loa_2022_oficial.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/989/projeto_026-2021_-_revoga_lei_976-21-_repasse_inflacao.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/992/projeto_027-2021_-_parcela_divida_receita_federal.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/993/projeto_028_-2021_-_alienacao_bens_-_sucata.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/995/projeto_031-2021_-_hoje.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/997/projeto_032-2021_-_lei_do_suas_minuta_fsa_1_1.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/998/projeto_029-2021_-_cohapar.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/999/projeto_030-2021_-_cohapar_moradia_para.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1001/projeto_035-2021_-_cede_predio_artefor.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1002/projeto_034-2021_-_cede_predio_sindicato.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1003/projeto_033-2021_-_cede_uso_para_aciaf.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1004/projeto_de_lei_no_36-2021_compatibilizacao_2022.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1006/projeto_037-2021_-_novo.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1007/projeto_038-2021_-_cede_uso_terreno_auto_escola_heitor.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1009/projeto_039-2021_-_cede_uso_sala_casa_cultura_-ibge.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1010/projeto_040-2021_-cemiterio_guilherme.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/944/camara_municipal_balancete_financeiro_janeiro_2021_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/954/prefeitura_municipal_balancete_financeiro_janeiro_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/955/camara_municipal_balancete_financeiro_fevereiro_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/956/prefeitura_municipal_balancete_financeiro_fevereiro_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/957/camara_municipal_balancente_financeiro_marco_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/961/prefeitura_municipal_balancete_financeiro_marco_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/967/camara_municipal_balancete_financeiro_abril_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/968/prefeitura_municipal_balancete_financeiro_abril_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/969/camara_municipal_balancete_financeiro_maio_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/970/prefeitura_municipal_balancete_financeiro_maio_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/971/camara_municipal_balancete_financeiro_junho_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/973/prefeitura_municipal_balancete_financeiro__junho_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/975/camara_municipal_balancete_financeiro_julho_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/977/camara_municipal_balancete_financeiro_agosto_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/990/prefeitura_municipal_balancete_financeiro_julho_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/991/prefeitura_municipal_balancete_financeiro_agosto_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/994/camara_municipal_balancete_financeiro_setembro_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1000/pref._mun._bal._financeiro_setembro_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1005/camara_municipal_balancete_financeiro_outubro_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1008/prefeitura_municipal_balancete_financeiro_outubro_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1014/prefeitura_balancete_financeiro_novembro_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1015/camara_municipal_balancete_financeiro_novembro_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1016/prefeitura_municipal_balancete_financeiro_dezembro_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1018/camara_municipal_balancete_financeiro_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/964/proj._lei_comp._001-2021_-_institui_familia_acolhedora_idoso.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/965/proj._lei_comp._002-2021.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/978/proj._lei_comp._003-2021_-_rodoviaria.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/980/proj._lei_comp._011-2021_-_tombamento.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/982/proj._lei_comp._004-2021_-_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/983/proj._lei_comp._005-2021_-_zoneamento_urbano.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/984/proj._lei_comp._006-2021_-_parcelamento_do_solo.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/985/proj._lei_comp._007-2021_-_sistema_viario.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/986/proj._lei_comp._008-2021_-_perimetro_urbano.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/987/proj._lei_comp._009-2021_-_codigo_de_obras.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/988/proj._lei_comp._010-2021_-_codigo_de_postura.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/931/projeto_001-2021_-_anuidade_amop.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/932/projeto_002-2021_-_anuidade_cnm.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/933/projeto_003-2021_-_anuidade_turismo1.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/934/projeto_004-2021_-_recomposicao_salarial_dos_servidores_2020-__jurandir.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/935/projeto_005-2021_-_doa_bens_inserviveis_para_assoc._catadores-arfo.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/938/projeto_006-2021_-_convenio_hospital_covid1.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/946/lei_abertura_de_credito_adicional_1.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/947/projeto_008-2021_-_altera_641-2011_-_sistema_inspecao_municipal_-_s._i._m.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/948/projeto_009-20212_-_reformula_conselho_fundeb.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/949/projeto_010-2021_-_rodoviaria15-03.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/950/projeto_011-2021_-__ciedepar__formosa_do_oeste_1.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/951/projeto_012-2021_-_cede_uso_barracao_empresa_lago.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/952/projeto_013-2021_-_termo_de_cooperacao_tecnica_controlador_interno_1_115-03.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/953/projeto_014-2021_-_lei_vacina.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/958/projeto_de_lei_lei_15-2021_ldo_2022_formosa.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/959/projeto_016-2021_-_altera_770-2011_-_doa_imoveis_para_cohapar.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/960/projeto_017-2021_-_subvencao_apae.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/962/projeto_018-2021_-_altera_053-1997_-_conselho_desenvolvimento_rural.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/963/projeto_019-2021_-_altera_lei_no._797-2015_-_plano_municipal_de_educacao_-.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/966/projeto_020-2021_-_cede_uso_sala_na_escola_do_trabalho.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/972/projeto_022-2021_-_cede_uso_salas_na_escola_do_trabalho_e_no_predio_do_patio.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/974/projeto_de_lei_23.2021_-_incorpora_area_de_terras_ao_perimetro_urbano_-_chacara_243-b-2.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/976/projeto_ppa2022-2025_formosa1.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/979/projeto_024-2021_-_cede_uso_predio_da_escola_airton_g._lima_para_irene_g._rickler.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/981/projeto_de_lei_nr._25_loa_2022_oficial.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/989/projeto_026-2021_-_revoga_lei_976-21-_repasse_inflacao.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/992/projeto_027-2021_-_parcela_divida_receita_federal.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/993/projeto_028_-2021_-_alienacao_bens_-_sucata.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/995/projeto_031-2021_-_hoje.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/997/projeto_032-2021_-_lei_do_suas_minuta_fsa_1_1.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/998/projeto_029-2021_-_cohapar.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/999/projeto_030-2021_-_cohapar_moradia_para.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1001/projeto_035-2021_-_cede_predio_artefor.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1002/projeto_034-2021_-_cede_predio_sindicato.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1003/projeto_033-2021_-_cede_uso_para_aciaf.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1004/projeto_de_lei_no_36-2021_compatibilizacao_2022.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1006/projeto_037-2021_-_novo.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1007/projeto_038-2021_-_cede_uso_terreno_auto_escola_heitor.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1009/projeto_039-2021_-_cede_uso_sala_casa_cultura_-ibge.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2021/1010/projeto_040-2021_-cemiterio_guilherme.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="166.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="165.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="136.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>