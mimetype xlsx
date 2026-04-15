--- v0 (2025-11-23)
+++ v1 (2026-04-15)
@@ -51,1443 +51,1443 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>Balancete Financeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/817/camara_municipal_balancete_financeiro_janeiro_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/817/camara_municipal_balancete_financeiro_janeiro_2020.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro janeiro 2020</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/834/prefeitura_municipal_balancete_financeiro_janeiro_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/834/prefeitura_municipal_balancete_financeiro_janeiro_2020.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro janeiro 2020</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/835/camara_municipal_balancete_financeiro_fevereiro_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/835/camara_municipal_balancete_financeiro_fevereiro_2020.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro fevereiro 2020.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/860/prefeitura_balancete_fevereiro_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/860/prefeitura_balancete_fevereiro_2020.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro fevereiro 2020.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/862/prefeitura_municipal_balancete_marco_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/862/prefeitura_municipal_balancete_marco_2020.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro março de 2020.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro março 2020.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/874/camara_municipal_balancete_financeiro_abril_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/874/camara_municipal_balancete_financeiro_abril_2020.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro abril 2020</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/875/prefeitura_municipal_balancete_financeiro_abril_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/875/prefeitura_municipal_balancete_financeiro_abril_2020.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro abril 2020</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/890/prefeitura_municipal_balancete_financeiro_maio_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/890/prefeitura_municipal_balancete_financeiro_maio_2020.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro maio 2020.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/891/camara_municipal_balancete_financeiro_maio_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/891/camara_municipal_balancete_financeiro_maio_2020.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro mês maio 2020.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/896/camara_municipal_balancete_mes_junho_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/896/camara_municipal_balancete_mes_junho_2020.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro Junho 2020</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/897/prefeitura_municipal_balancete_financeiro_junho_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/897/prefeitura_municipal_balancete_financeiro_junho_2020.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro junho de 2020.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/909/camara_municipal_balancete_financeiro_mes_de_julho_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/909/camara_municipal_balancete_financeiro_mes_de_julho_2020.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro  julho 2020</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/913/prefeitura_municipal_balancete_financeiro_julho_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/913/prefeitura_municipal_balancete_financeiro_julho_2020.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro julho 2020</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/917/prefeitura_municipal_balancete_financeiro_agosto_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/917/prefeitura_municipal_balancete_financeiro_agosto_2020.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro agosto 2020</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/921/camara_municipal_balancete_financeiro_agosto_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/921/camara_municipal_balancete_financeiro_agosto_2020.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro agosto 2020</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/922/prefeitura_municipal_balancete_financeiro_setembro_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/922/prefeitura_municipal_balancete_financeiro_setembro_2020.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro setembro 2020.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/923/camara_municipal_balancete_financeiro__2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/923/camara_municipal_balancete_financeiro__2020.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro setembro 2020.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/928/prefeitura_municipal_balancete_financeiro_mes_outubro_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/928/prefeitura_municipal_balancete_financeiro_mes_outubro_2020.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro mês outubro 2020.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/930/camara_municipal_balancete_financeiro_outubro_2021.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/930/camara_municipal_balancete_financeiro_outubro_2021.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro outubro 2020.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/936/camara_municipal_balancete_financeiro__novembro_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/936/camara_municipal_balancete_financeiro__novembro_2020.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro novembro 2020</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/937/prefeitura_municipal__balancete_financeiro_novembro_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/937/prefeitura_municipal__balancete_financeiro_novembro_2020.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro novembro 2020</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/939/camara_municipal_balancete_financeiro_dezembro_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/939/camara_municipal_balancete_financeiro_dezembro_2020.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro dezembro 2020</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/942/prefeitura_municipal_balancete_financeiro_dezembro_2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/942/prefeitura_municipal_balancete_financeiro_dezembro_2020.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro dezembro 2020</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação, Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/889/emenda_modificativa_1-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/889/emenda_modificativa_1-20.pdf</t>
   </si>
   <si>
     <t>Aonde se lê: Oscar Broiato; Leia-se: Mauro Soncin, em virtude que o senhor Oscar Broiato já emprestou seu nome a uma das ruas do Jardim América.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/822/indicacao_001-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/822/indicacao_001-20.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal serviços visando murar em torno do CSU Centro Social Urbano.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/823/indicacao_002-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/823/indicacao_002-20.pdf</t>
   </si>
   <si>
     <t>Pede ao Deputado Estadual Márcio Nunes que, use de sua influência política junto ao Governo do Estadual no sentido da liberação de um Aparelho de Ultrassom para atender a UBS local.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/824/indicacao_003-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/824/indicacao_003-20.pdf</t>
   </si>
   <si>
     <t>Indica ao DER Departamento de Estradas e Rodagem a instalação de 2 (dois) redutores de velocidade (quebra-molas) na PR 317, saída para Goioerê.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>RAIMUNDO MARQUES CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/829/indicacao_004-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/829/indicacao_004-20.pdf</t>
   </si>
   <si>
     <t>Oficiar o Governador Ratinho Júnior, Governador do Estado do Paraná para que se digne mandar o DER Departamento de Estradas e Rodagem, a promover a instalação de placas com a inscrição de Formosa do Oeste nas saidas das cidades de Assis e Toledo, na PR 317.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/830/indicacao_005-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/830/indicacao_005-20.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a necessidade de implantação de redutor de velocidade com elevação  e faixa para  pedestres na Rua Maranhão, nas proximidades da UBS e Creches Municipais.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t xml:space="preserve">Mari Claudete de Oliveira </t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/839/indicacao_006-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/839/indicacao_006-20.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o nivelamento da Estrada que a Guaporé até o Riacho Saltinho, deixando-a em condições normais de trânsito.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>Carlos Jair Bueno</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/843/indicacao_007-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/843/indicacao_007-20.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a designação de um funcionário podendo ser até um estagiário para desempenhas as funções de controle do pátio de máquinas e entrada e saída.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/844/indicacao_008-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/844/indicacao_008-20.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de fornecer equipamentos de proteção e segurança aos trabalhadores que trabalham com o caminhão pipa.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>Aparecido Leonardo da Silva - Biguá</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/845/indicacao_009-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/845/indicacao_009-20.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal para que se digne providências com o setor responsável a construção de quatro redutores de velocidades, sendo dois no Conjunto Moacir Micheletto na Rua Algostinho Parrales e no Residencial Procade na Rua Aparecido Moreira.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/859/indicacao_010-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/859/indicacao_010-20.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providências no sentido da captura, recolhimento e castração de animais domésticos, principalmente cães que estão soltos nas ruas e avenidas.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ PIRES CURUCA</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/864/indicacao_011-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/864/indicacao_011-20.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a construção de uma ciclovia Pedal Cros na Estrada rural, no sentido Formosa/São/Aymores ou Formosa/São Pedro/Recanto do Apertados.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>MARIO SERGIO REATI</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/865/indicacao_012-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/865/indicacao_012-20.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o pagamento do nível máximo, ou seja, de 20% para 40% do adicional de insalubridade aos profissionais de saúde do município, imbuídos nas ações de enfrentamento à pandemia do novo coronavírus.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/882/mocao_06-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/882/mocao_06-20.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal estudos sobre a possibilidade da aplicação dos recursos financeiros oriundos do Covid19 na aquisição de EPIs Equipamentos de Segurança Individual aos servidores.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>Carlos Roberto Paim Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/883/indicacao_014-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/883/indicacao_014-20.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a colocação de placas de advertência no Recanto Apertados Rio Piquiri aos bahistas e pescadores.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>Airton Hernandes Verussa</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/884/indicacao_010-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/884/indicacao_010-20.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a colocação de placas de sinalização nos postes de luz com o nome das ruas, praças, avenidas no município.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/888/indicacao_016-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/888/indicacao_016-19.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de redutor de velocidade (quebra-molas) ou rotatória no cruzamento das ruas Recife, Belo Horizonte e Pará, no quadrilátero da cidade.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/900/indicacao_017-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/900/indicacao_017-20.pdf</t>
   </si>
   <si>
     <t>Indica a pintura de solo, ou seja, a demarcação de estacionamento em diagonal para automóveis e motocicletas na Avenida São Paulo, defronte Supermercado Estela.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a instalação de placas de sinalização contendo o nome das ruas e quebra-molas (redutor de velocidade) nos pontos estratégicos no Jardim Itália, Residencial Procade, Jardim América, Jardim Imaruí e Residencial Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/915/indicacao_019-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/915/indicacao_019-20.pdf</t>
   </si>
   <si>
     <t>Indica ao sr. uiz Antonio Domingos de Aguiar, Prefeito Municipal a instalação de quebra-molas (redutor de velocidade) na Rua Rondon, mais precisamente entre as ruas São Luiz e Ubiratã.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/814/mocao_01-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/814/mocao_01-20.pdf</t>
   </si>
   <si>
     <t>Profundo pesar pelo falecimento do senhor José Menoli de Oliveira.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/815/mocao_02-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/815/mocao_02-20.pdf</t>
   </si>
   <si>
     <t>Aplausos aos Policiais Militares e da Civil pela ação desenvolvida na UBS local, culminando com a apreensão de dois assaltantes de automóveis e libertação de mais de 30 (trinta) reféns.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>Apoio a APP - Sindicato e demais sindicatos e Associações de Servidores públicos civis e militares do Estado do Paraná, obrigando os ativos e inativos a cumprirem uma série de procedimentos burocráticos para confirmar autorização descontos de mensalidades sindical.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>Pesar pelo falecimento do senhor José Gonçalo Marcos, popular Ze da Fazenda, ex vereador desta cidade, ocorrida no último dia 17 na cidade de Cascavel.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/825/mocao_05-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/825/mocao_05-20.pdf</t>
   </si>
   <si>
     <t>Votos de boas-vindas ao senhor Capitão Algert Julius Carrara, pela sua posse no Comando da 3ª Cia./19º BPM, de Assis Chateaubriand.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>MIGUEL DIAS</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/837/mocao_06-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/837/mocao_06-20.pdf</t>
   </si>
   <si>
     <t>Votos de aplausos ao Jornal O Regional pela passagem do 45º aniversário de fundação.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/838/mocao_07-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/838/mocao_07-20.pdf</t>
   </si>
   <si>
     <t>Votos de aplausos e de agradecimentos ao Ilustre Deputado Federal Evandro Roman, que intermediou junto a Itaipu Binacional a iluminação do Campo de Futebol Joaquim Pereira de Souza, de nossa cidade.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/840/mocao_08-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/840/mocao_08-20.pdf</t>
   </si>
   <si>
     <t>Aplausos ao Jogador de futebol, Janir Francisco Formighieri, popular Branco da Gráfica.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/846/mocao_09-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/846/mocao_09-20.pdf</t>
   </si>
   <si>
     <t>Manifestação de profundo pesar pelo falecimento do Padre Anselmo Mandrille.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/847/mocao_10-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/847/mocao_10-20.pdf</t>
   </si>
   <si>
     <t>Pesar passamento do sr. Elizeu Teixeira de Morais, ocorrida na cidade de Cascavel-Pr.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/848/mocao_11-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/848/mocao_11-20.pdf</t>
   </si>
   <si>
     <t>Aplausos ao Comércio Osires, pelos 60 anos de história.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/849/mocao_12-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/849/mocao_12-20.pdf</t>
   </si>
   <si>
     <t>Consignação na ata de pesâmes pela morte do sr. Estevão Vieira dos Santos, ocorrida no último dia 7 mês vigente.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/852/mocao_13-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/852/mocao_13-20.pdf</t>
   </si>
   <si>
     <t>Voto de pêsames a família de João Pereira da Silva Júnior, popular Dr. Pereira falecido na semana passada na cidade de Cascavel.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/866/mocao_14-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/866/mocao_14-20.pdf</t>
   </si>
   <si>
     <t>Agradecimentos ao DER sediado em Maringá pelo ótimo serviços prestados na conservação da Rodovia PR 317 trecho Formosa a Maringá.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/869/mocao_15-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/869/mocao_15-20.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento do ex Prefeito Otávio Marrafon, ocorrido no último dia 9 (sábado).</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/877/mocao_16-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/877/mocao_16-20.pdf</t>
   </si>
   <si>
     <t>Manifestação de pesar pela morte do senhor Aparecido Marçal, popular Cavalinho.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/879/mocao_17-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/879/mocao_17-20.pdf</t>
   </si>
   <si>
     <t>Votos de parabenização a dupla sertaneja Fernado &amp; Fael, pela realização de live objetivando angariar recursos financeiros em prol das Igrejas, Instituto Santa Isabel e Auxilio Fraterno de Formosa do Oeste e de Assis Chateaubriand.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/880/mocao_18-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/880/mocao_18-20.pdf</t>
   </si>
   <si>
     <t>Aplausos e agradecimentos ao ex Deputado Federal Dilceu Sperafico pela emenda parlamentar em favor do município no valor de R$ 285.000,00 que foi usado na compra de um caminhão basculante marca Volkswagem 0km.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t xml:space="preserve">Aparecido Leonardo da Silva - Biguá, Mari Claudete de Oliveira </t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/881/mocao_19-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/881/mocao_19-20.pdf</t>
   </si>
   <si>
     <t>Votos de aplausos e de agradecimentos as costureiras relação anexa, que confeccionaram máscaras para proteger contra o coronavírus, a serem doadas via Centro Social Urbano Padre Anchieta.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>Mari Claudete de Oliveira , Aparecido Leonardo da Silva - Biguá</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/886/mocao_20-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/886/mocao_20-20.pdf</t>
   </si>
   <si>
     <t>Manifestação de pesar morte da senhora Dalva Scaramelo Reati ocorrida nesta cidade.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/887/mocao_21-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/887/mocao_21-20.pdf</t>
   </si>
   <si>
     <t>Manifestação de profundo pesar pela morte trágica do senhor Alaerte Verussa, ocorrida na cidade de Cristalina, Goiás.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/899/mocao_22-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/899/mocao_22-20.pdf</t>
   </si>
   <si>
     <t>Pesar pela morte da senhora Lucimara Pedro Pinto Gomes de Souza, ocorrido no dia 21 passado na cidade de Cascavel-Pr.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/902/mocao_23-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/902/mocao_23-20.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Marilza Fracaroli Verussa Ramalho, ocorrida na última nesta cidade.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/903/mocao_24-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/903/mocao_24-20.pdf</t>
   </si>
   <si>
     <t>Manifestação de pesar pela morte da senhora Antonia Maria de Souza, ocorrido na cidade de Assis Chateaubriand no último sábado.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/911/mocao_25-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/911/mocao_25-20.pdf</t>
   </si>
   <si>
     <t>Pesar morte do sr. Paulo Diniz, ocorrida no último dia 14 (sabado).</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>OTS</t>
   </si>
   <si>
     <t>Outros Itens não Relacionados</t>
   </si>
   <si>
     <t>Entrega do Título de Cidadão Formosense ao Deputado Estadual Márcio Fernando Nunes, atualmente exercendo o cargo de Secretário da Infra Estrutura e Meio Ambiente do Paraná.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>Ministério Público do Estado do Paraná</t>
   </si>
   <si>
     <t>Recomendação Administrativa no sentido da anulação da votação referente as contas anual exercício de 2016, de responsabilidade ex Prefeito José Roberto Coco.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>Contrário a redução dos subsídios do Prefeito e do Vice.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/868/parecer_125-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/868/parecer_125-20.pdf</t>
   </si>
   <si>
     <t>Desaprovação da redução dos subsídios dos vereadores e do presidente da câmara.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/808/projeto_de_lei_001-20-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/808/projeto_de_lei_001-20-cm.pdf</t>
   </si>
   <si>
     <t>Referendum termo de apoio Cultural firmado entre o Município e a Copacol Cooperativa Agroindustrial Consolata.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/813/projeto_de_decreto_legislativo_02-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/813/projeto_de_decreto_legislativo_02-20.pdf</t>
   </si>
   <si>
     <t>Referendum convênio firmado entre o Município e a Cooperativa SICOOB, para fins de empréstimos e financiamentos consignados em folha de pagamento dos Servidores Municipais.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/833/projeto_de_decreto_legislativo_03-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/833/projeto_de_decreto_legislativo_03-20.pdf</t>
   </si>
   <si>
     <t>Referenda termo de convênio a ser firmado com o Athletico Paranaense, objetivando a instalação da Escola de Futebol FURACÃO.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/856/projeto_de_decreto_legislativo_04-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/856/projeto_de_decreto_legislativo_04-20.pdf</t>
   </si>
   <si>
     <t>Desaprova a prestação de contas de Transferência Voluntária no valor de R$ 481.398,25 realizada em favor do Instituto Confiancce no ano de 2012, de responsabilidade do ex Prefeito Municipal José Machado Santana.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/871/projeto_de_decreto_05-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/871/projeto_de_decreto_05-20.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Poder Executivo referente ao exercício de 2018, de responsabilidade do Prefeito Municipal Luiz Antonio Domingos de Aguiar.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/872/projeto_de_decreto_legislativo_06-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/872/projeto_de_decreto_legislativo_06-20.pdf</t>
   </si>
   <si>
     <t>Desaprova a prestação de Contas do Poder Executivo referente ao exercício de 2016, de responsabilidade do ex Prefeito Municipal José Roberto Coco.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/912/projeto_de_decreto_legislativo_07-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/912/projeto_de_decreto_legislativo_07-20.pdf</t>
   </si>
   <si>
     <t>Julgamento do PCA - Prestação de Contas Anual do Município, referente ao exercício financeiro de 2016, de responsabilidade do ex Prefeito José Roberto Coco.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Orivaldo Municelli</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/805/projeto_de_lei__comp_01_2020_cargos_e_vagas_tem_mLzVuoi.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/805/projeto_de_lei__comp_01_2020_cargos_e_vagas_tem_mLzVuoi.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar 001-2020</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/806/proj._lei_comp._002-2020_-_revoga_na_integra_a_l_GsD2hDW.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/806/proj._lei_comp._002-2020_-_revoga_na_integra_a_l_GsD2hDW.doc</t>
   </si>
   <si>
     <t>projeto 002/2020 - revoga lei 046/2019</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/818/proj._lei_comp._003-2020_-_educador_infantil.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/818/proj._lei_comp._003-2020_-_educador_infantil.docx</t>
   </si>
   <si>
     <t>Projeto nº. 003/2020 - aumenta vaga Educador Infantil</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/851/proj._lei_comp._004-2020_-_agente_de_combate_as_endemias.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/851/proj._lei_comp._004-2020_-_agente_de_combate_as_endemias.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº. 004-2020 - corrige nomenclatura cargo Agente de Combate as Endemias.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/908/proj._lei_comp._005-2020_-_cria_vaga_agente_de_combate_as_endemias.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/908/proj._lei_comp._005-2020_-_cria_vaga_agente_de_combate_as_endemias.doc</t>
   </si>
   <si>
     <t>Projeto Lei Complementar nº. 005/2020 - cria duas vagas de Agente de Combate a Endemias</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>PLCCM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar CM</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/793/projeto_de_lei_complementar_01-2020-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/793/projeto_de_lei_complementar_01-2020-cm.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DESCRIÇÃO AO CARGO EM COMISSÃO DE SECRETÁRIO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/898/projeto_de_lei_complementar_02-20-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/898/projeto_de_lei_complementar_02-20-cm.pdf</t>
   </si>
   <si>
     <t>Cria os cargos de provimento em Comissão de Assessor Legislativo e Assessor Parlamentar no quadro de pessoal da câmara.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/794/projeto_001-2020_-_cede_uso_equipamentos_hospital.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/794/projeto_001-2020_-_cede_uso_equipamentos_hospital.doc</t>
   </si>
   <si>
     <t>Projeto 001/2020 - cede uso de equipamentos para o Instituto Santa Isabel</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/795/projeto_002-2020_-_anuidade_cnm.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/795/projeto_002-2020_-_anuidade_cnm.doc</t>
   </si>
   <si>
     <t>Projeto 002/2020 - anuidade CNM</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/796/projeto_003-2020_-_anuidade_amop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/796/projeto_003-2020_-_anuidade_amop.doc</t>
   </si>
   <si>
     <t>Projeto 003/2020 - anuidade AMOP</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/797/projeto_de_lei__nr.04-2020_transporte_escolar_e__o3oNFtZ.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/797/projeto_de_lei__nr.04-2020_transporte_escolar_e__o3oNFtZ.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2020 de crédito adicional especial inclui DESPESAS DE EXERCÍCIOS ANTERIORES E OUTROS SERVIÇOS DE TERCEIROS -PJ</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/798/projeto_005-2020_-_doa_bens_inserviveis_para_ass_Ek8uE9B.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/798/projeto_005-2020_-_doa_bens_inserviveis_para_ass_Ek8uE9B.doc</t>
   </si>
   <si>
     <t>Projeto nº. 005/2020 - doa sucata para ACAR</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/819/projeto_006-2020_-_anuidade_undime.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/819/projeto_006-2020_-_anuidade_undime.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 6/2020 - anuidade UNDIME</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/827/projeto_007-2020_-_lei__balsa.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/827/projeto_007-2020_-_lei__balsa.docx</t>
   </si>
   <si>
     <t>Projeto 007/2020 - Balsa</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/831/projeto_de_lei_08-2020.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/831/projeto_de_lei_08-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 08/2020 para inclusão no PPA/LDO e LOA de reforma da casa lar</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/832/projeto_de_lei_autorizadora_-_formosa_do_oeste.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/832/projeto_de_lei_autorizadora_-_formosa_do_oeste.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 09/2020 autoriza o poder executivo a contratar operação de crédito para iluminação pública</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/836/projeto_011-2020_-_altera_lei_928-2019_-_diaria.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/836/projeto_011-2020_-_altera_lei_928-2019_-_diaria.docx</t>
   </si>
   <si>
     <t>Projeto 011/2020 altera Lei  Diária</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/841/projeto_012-2020_-_jornal_do_oeste_ltda.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/841/projeto_012-2020_-_jornal_do_oeste_ltda.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 012/2020 - credencia Jornal do Oeste Ltda, órgão oficial do município.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/842/projeto_013-2020_-_aumento_salarial_dos_servidores_2020-__jurandir.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/842/projeto_013-2020_-_aumento_salarial_dos_servidores_2020-__jurandir.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 013/2020 - lei aumento</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/850/lei_abertura_de_credito_adicional_1.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/850/lei_abertura_de_credito_adicional_1.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 14 Abre crédito suplementar operação de crédito.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/861/projeto_de_lei_lei_16-2020_ldo_2021_formosa.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/861/projeto_de_lei_lei_16-2020_ldo_2021_formosa.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº16/2020 Lei de diretrizes orçamentaria- LDO-2021</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/863/projeto_017-2020_-_revoga_lei_941-2020_-_doa_bens_inserviveis.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/863/projeto_017-2020_-_revoga_lei_941-2020_-_doa_bens_inserviveis.doc</t>
   </si>
   <si>
     <t>Projeto nº. 017/2020 - Revoga Lei 941/2020</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/873/projeto_018-2020_-_altera_lei_813-2016_-_conselho_assistencia.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/873/projeto_018-2020_-_altera_lei_813-2016_-_conselho_assistencia.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 018/2020 - altera Lei 813/2016</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/892/inclusao_ppa_ldo_loa_e_credito_especial_19_fundo_do_idoso_-_equipamentos.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/892/inclusao_ppa_ldo_loa_e_credito_especial_19_fundo_do_idoso_-_equipamentos.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 19/2020  Inclui AÇÃO E UNIDADE ORÇAMENTARIA NO PPA/LDO E LOA</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/893/inclusao_ppa_ldo_loa_e_credito_especial_20_fundo_do_idoso_manutencao.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/893/inclusao_ppa_ldo_loa_e_credito_especial_20_fundo_do_idoso_manutencao.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº20/2020 inclui ação e unidade no PPA/LDO e LOA</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/894/projeto_021-2020_-_alienacao_bens_veiculos.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/894/projeto_021-2020_-_alienacao_bens_veiculos.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 021/2020 - autoriza proceder alienação de veículos públicos</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/895/projeto_022-2020_-_utilidade_publica_arfo_-_reciclaveis.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/895/projeto_022-2020_-_utilidade_publica_arfo_-_reciclaveis.doc</t>
   </si>
   <si>
     <t>Projeto nº. 022/2020 - utilidade pública - ARFO</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/901/projeto_023-2019_-_convenio_hospital.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/901/projeto_023-2019_-_convenio_hospital.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 023/2020 - altera lei 926/2019 - convenio Instituto Santa Isabel</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/905/projeto_024-2020_-_cede_uso_barracao_reciclaveis_para_associacao_catadores.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/905/projeto_024-2020_-_cede_uso_barracao_reciclaveis_para_associacao_catadores.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 024/2020 - autoriza celebrar termo de convênio com a Associação de Agentes de Recicladores de Formosa do Oeste - ARFO</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/906/projeto_025-2020_-_alienacao_bens_pa_carregadeira_michigan.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/906/projeto_025-2020_-_alienacao_bens_pa_carregadeira_michigan.doc</t>
   </si>
   <si>
     <t>Projeto nº. 025/2020 - Alienação Pá Carregadeira Michigan</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/907/projeto_026-2020_-_trator_apae.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/907/projeto_026-2020_-_trator_apae.doc</t>
   </si>
   <si>
     <t>Projeto nº. 026/2020 - cede uso trator para a APAE.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/910/projeto_no._027-2020_-_conselho_municipal_de_cultura.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/910/projeto_no._027-2020_-_conselho_municipal_de_cultura.doc</t>
   </si>
   <si>
     <t>Projeto Lei nº. 027/2020 - cria Conselho Municipal de Cultura e Fundo Municipal de Cultura.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/916/projeto_028-2020_-_regulamenta_servicos_funerarios.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/916/projeto_028-2020_-_regulamenta_servicos_funerarios.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 028/2020 - Serviços Funerários</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/918/projeto_029-2020_-_altera_lei_415_de_2006_-_cmdca.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/918/projeto_029-2020_-_altera_lei_415_de_2006_-_cmdca.doc</t>
   </si>
   <si>
     <t>Projeto de lei 029/2020 - altera lei 415/2006 - CMDCA</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/919/projeto_de_lei_nr._30_loa_2021_oficial.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/919/projeto_de_lei_nr._30_loa_2021_oficial.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 30/2020 Lei Orçamentária Anual - 2021</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/924/projeto_de_lei_31.2020_-_incorpora_area_chacara_no_166_-_bairro_de_chacaras.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/924/projeto_de_lei_31.2020_-_incorpora_area_chacara_no_166_-_bairro_de_chacaras.doc</t>
   </si>
   <si>
     <t>Incorpora área de terras ao perímetro urbano da Cidade de Formosa do Oeste - PR, e dá outras providências</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/925/projeto_de_lei__nr32-2020_compatibilizacao.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/925/projeto_de_lei__nr32-2020_compatibilizacao.doc</t>
   </si>
   <si>
     <t>Projeto de lei nº 32/2020 compatibilização dos planos</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/926/projeto_033-2020_-_anuidade_turismo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/926/projeto_033-2020_-_anuidade_turismo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 033/2020 - anuidade ADETUROESTE/2020</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/927/projeto_034-2020_-_cmdca_altera_lei_415-2006_oficial.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/927/projeto_034-2020_-_cmdca_altera_lei_415-2006_oficial.doc</t>
   </si>
   <si>
     <t>Projeto nº. 034/2020 - altera lei 415/2006 - CMCDA</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/929/projeto_035-2020_-_altera_641-2011_-_sistema_inspecao_municipal_-_s._i._m.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/929/projeto_035-2020_-_altera_641-2011_-_sistema_inspecao_municipal_-_s._i._m.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 035/2020 - altera Lei 641/2011 - SIM/POA</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>PLOCM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária CM</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/809/projeto_de_lei_001-20-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/809/projeto_de_lei_001-20-cm.pdf</t>
   </si>
   <si>
     <t>Atualiza os subsídios do Prefeito, Vice e dos Secretários.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/810/projeto_de_lei_002-20-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/810/projeto_de_lei_002-20-cm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização dos subsídios dos Agentes Políticos do Poder Legislativo.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/811/projeto_de_lei_003-20-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/811/projeto_de_lei_003-20-cm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição inflacionária  dos cargos de provimento efetivo da câmara municipal.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/812/projeto_de_lei_004-20-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/812/projeto_de_lei_004-20-cm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de "equipamento eliminador de ar" na tubulação do sistema de abastecimento de água do Município.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/854/projeto_de_lei_005-20-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/854/projeto_de_lei_005-20-cm.pdf</t>
   </si>
   <si>
     <t>Reduz os subsídios do Prefeito e do Vice-Prefeito, temporariamente, em 10%  (dez por cento), em decorrência das ações à contenção do Corona Vírus (COVID19) no município.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/855/projeto_de_lei_006-20-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/855/projeto_de_lei_006-20-cm.pdf</t>
   </si>
   <si>
     <t>Reduz os subsídios dos Vereadores e do Presidente da câmara Municipal, temporariamente, em 10%  (dez por cento), em decorrência das ações à contenção do Corona Vírus (COVID19) no município, enquanto perdurar a decretação de situação de emergência em saúde reconhecida.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/876/projeto_de_lei_007-20-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/876/projeto_de_lei_007-20-cm.pdf</t>
   </si>
   <si>
     <t>Denomina de Oscar Broiato a Academia da Terceira Idade situada na localidade de Bela Vista e dá outras providências.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/885/projeto_de_lei_008-20-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/885/projeto_de_lei_008-20-cm.pdf</t>
   </si>
   <si>
     <t>Denomina de Vereador Milton Penido o Parque Municipal Lago, localizados nos fundos dos conjuntos Residenciais América e Imaruí.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/920/projeto_de_lei_no._11-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/920/projeto_de_lei_no._11-cm.pdf</t>
   </si>
   <si>
     <t>Denomina de VITÓRIO VARASCHIM a Arena Esportiva do Bairro Cristo Rei em Formosa do Oeste-Pr.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Convênio firmado com a Copacol Projeto Talentos.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/858/projeto_de_resolucao_02-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/858/projeto_de_resolucao_02-20.pdf</t>
   </si>
   <si>
     <t>Cria o Parlamento Jovem em Formosa do Oeste.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Interno</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/828/requerimento_01-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/828/requerimento_01-20.pdf</t>
   </si>
   <si>
     <t>Renúncia aos cargos nas Comissões Permanentes da edilidade.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/853/requerimento_02-20.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/853/requerimento_02-20.pdf</t>
   </si>
   <si>
     <t>Informações ao Prefeito Municipal sobre os gastos na execução da desobstrução das galerias e tubos pluviais água.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1794,68 +1794,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/817/camara_municipal_balancete_financeiro_janeiro_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/834/prefeitura_municipal_balancete_financeiro_janeiro_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/835/camara_municipal_balancete_financeiro_fevereiro_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/860/prefeitura_balancete_fevereiro_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/862/prefeitura_municipal_balancete_marco_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/874/camara_municipal_balancete_financeiro_abril_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/875/prefeitura_municipal_balancete_financeiro_abril_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/890/prefeitura_municipal_balancete_financeiro_maio_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/891/camara_municipal_balancete_financeiro_maio_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/896/camara_municipal_balancete_mes_junho_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/897/prefeitura_municipal_balancete_financeiro_junho_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/909/camara_municipal_balancete_financeiro_mes_de_julho_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/913/prefeitura_municipal_balancete_financeiro_julho_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/917/prefeitura_municipal_balancete_financeiro_agosto_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/921/camara_municipal_balancete_financeiro_agosto_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/922/prefeitura_municipal_balancete_financeiro_setembro_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/923/camara_municipal_balancete_financeiro__2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/928/prefeitura_municipal_balancete_financeiro_mes_outubro_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/930/camara_municipal_balancete_financeiro_outubro_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/936/camara_municipal_balancete_financeiro__novembro_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/937/prefeitura_municipal__balancete_financeiro_novembro_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/939/camara_municipal_balancete_financeiro_dezembro_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/942/prefeitura_municipal_balancete_financeiro_dezembro_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/889/emenda_modificativa_1-20.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/822/indicacao_001-20.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/823/indicacao_002-20.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/824/indicacao_003-20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/829/indicacao_004-20.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/830/indicacao_005-20.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/839/indicacao_006-20.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/843/indicacao_007-20.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/844/indicacao_008-20.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/845/indicacao_009-20.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/859/indicacao_010-20.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/864/indicacao_011-20.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/865/indicacao_012-20.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/882/mocao_06-20.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/883/indicacao_014-20.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/884/indicacao_010-20.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/888/indicacao_016-19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/900/indicacao_017-20.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/915/indicacao_019-20.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/814/mocao_01-20.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/815/mocao_02-20.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/825/mocao_05-20.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/837/mocao_06-20.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/838/mocao_07-20.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/840/mocao_08-20.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/846/mocao_09-20.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/847/mocao_10-20.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/848/mocao_11-20.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/849/mocao_12-20.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/852/mocao_13-20.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/866/mocao_14-20.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/869/mocao_15-20.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/877/mocao_16-20.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/879/mocao_17-20.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/880/mocao_18-20.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/881/mocao_19-20.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/886/mocao_20-20.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/887/mocao_21-20.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/899/mocao_22-20.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/902/mocao_23-20.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/903/mocao_24-20.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/911/mocao_25-20.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/868/parecer_125-20.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/808/projeto_de_lei_001-20-cm.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/813/projeto_de_decreto_legislativo_02-20.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/833/projeto_de_decreto_legislativo_03-20.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/856/projeto_de_decreto_legislativo_04-20.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/871/projeto_de_decreto_05-20.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/872/projeto_de_decreto_legislativo_06-20.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/912/projeto_de_decreto_legislativo_07-20.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/805/projeto_de_lei__comp_01_2020_cargos_e_vagas_tem_mLzVuoi.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/806/proj._lei_comp._002-2020_-_revoga_na_integra_a_l_GsD2hDW.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/818/proj._lei_comp._003-2020_-_educador_infantil.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/851/proj._lei_comp._004-2020_-_agente_de_combate_as_endemias.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/908/proj._lei_comp._005-2020_-_cria_vaga_agente_de_combate_as_endemias.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/793/projeto_de_lei_complementar_01-2020-cm.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/898/projeto_de_lei_complementar_02-20-cm.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/794/projeto_001-2020_-_cede_uso_equipamentos_hospital.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/795/projeto_002-2020_-_anuidade_cnm.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/796/projeto_003-2020_-_anuidade_amop.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/797/projeto_de_lei__nr.04-2020_transporte_escolar_e__o3oNFtZ.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/798/projeto_005-2020_-_doa_bens_inserviveis_para_ass_Ek8uE9B.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/819/projeto_006-2020_-_anuidade_undime.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/827/projeto_007-2020_-_lei__balsa.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/831/projeto_de_lei_08-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/832/projeto_de_lei_autorizadora_-_formosa_do_oeste.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/836/projeto_011-2020_-_altera_lei_928-2019_-_diaria.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/841/projeto_012-2020_-_jornal_do_oeste_ltda.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/842/projeto_013-2020_-_aumento_salarial_dos_servidores_2020-__jurandir.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/850/lei_abertura_de_credito_adicional_1.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/861/projeto_de_lei_lei_16-2020_ldo_2021_formosa.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/863/projeto_017-2020_-_revoga_lei_941-2020_-_doa_bens_inserviveis.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/873/projeto_018-2020_-_altera_lei_813-2016_-_conselho_assistencia.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/892/inclusao_ppa_ldo_loa_e_credito_especial_19_fundo_do_idoso_-_equipamentos.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/893/inclusao_ppa_ldo_loa_e_credito_especial_20_fundo_do_idoso_manutencao.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/894/projeto_021-2020_-_alienacao_bens_veiculos.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/895/projeto_022-2020_-_utilidade_publica_arfo_-_reciclaveis.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/901/projeto_023-2019_-_convenio_hospital.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/905/projeto_024-2020_-_cede_uso_barracao_reciclaveis_para_associacao_catadores.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/906/projeto_025-2020_-_alienacao_bens_pa_carregadeira_michigan.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/907/projeto_026-2020_-_trator_apae.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/910/projeto_no._027-2020_-_conselho_municipal_de_cultura.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/916/projeto_028-2020_-_regulamenta_servicos_funerarios.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/918/projeto_029-2020_-_altera_lei_415_de_2006_-_cmdca.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/919/projeto_de_lei_nr._30_loa_2021_oficial.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/924/projeto_de_lei_31.2020_-_incorpora_area_chacara_no_166_-_bairro_de_chacaras.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/925/projeto_de_lei__nr32-2020_compatibilizacao.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/926/projeto_033-2020_-_anuidade_turismo.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/927/projeto_034-2020_-_cmdca_altera_lei_415-2006_oficial.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/929/projeto_035-2020_-_altera_641-2011_-_sistema_inspecao_municipal_-_s._i._m.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/809/projeto_de_lei_001-20-cm.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/810/projeto_de_lei_002-20-cm.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/811/projeto_de_lei_003-20-cm.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/812/projeto_de_lei_004-20-cm.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/854/projeto_de_lei_005-20-cm.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/855/projeto_de_lei_006-20-cm.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/876/projeto_de_lei_007-20-cm.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/885/projeto_de_lei_008-20-cm.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/920/projeto_de_lei_no._11-cm.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/858/projeto_de_resolucao_02-20.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/828/requerimento_01-20.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/853/requerimento_02-20.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/817/camara_municipal_balancete_financeiro_janeiro_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/834/prefeitura_municipal_balancete_financeiro_janeiro_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/835/camara_municipal_balancete_financeiro_fevereiro_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/860/prefeitura_balancete_fevereiro_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/862/prefeitura_municipal_balancete_marco_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/874/camara_municipal_balancete_financeiro_abril_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/875/prefeitura_municipal_balancete_financeiro_abril_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/890/prefeitura_municipal_balancete_financeiro_maio_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/891/camara_municipal_balancete_financeiro_maio_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/896/camara_municipal_balancete_mes_junho_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/897/prefeitura_municipal_balancete_financeiro_junho_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/909/camara_municipal_balancete_financeiro_mes_de_julho_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/913/prefeitura_municipal_balancete_financeiro_julho_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/917/prefeitura_municipal_balancete_financeiro_agosto_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/921/camara_municipal_balancete_financeiro_agosto_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/922/prefeitura_municipal_balancete_financeiro_setembro_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/923/camara_municipal_balancete_financeiro__2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/928/prefeitura_municipal_balancete_financeiro_mes_outubro_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/930/camara_municipal_balancete_financeiro_outubro_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/936/camara_municipal_balancete_financeiro__novembro_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/937/prefeitura_municipal__balancete_financeiro_novembro_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/939/camara_municipal_balancete_financeiro_dezembro_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/942/prefeitura_municipal_balancete_financeiro_dezembro_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/889/emenda_modificativa_1-20.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/822/indicacao_001-20.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/823/indicacao_002-20.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/824/indicacao_003-20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/829/indicacao_004-20.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/830/indicacao_005-20.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/839/indicacao_006-20.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/843/indicacao_007-20.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/844/indicacao_008-20.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/845/indicacao_009-20.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/859/indicacao_010-20.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/864/indicacao_011-20.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/865/indicacao_012-20.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/882/mocao_06-20.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/883/indicacao_014-20.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/884/indicacao_010-20.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/888/indicacao_016-19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/900/indicacao_017-20.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/915/indicacao_019-20.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/814/mocao_01-20.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/815/mocao_02-20.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/825/mocao_05-20.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/837/mocao_06-20.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/838/mocao_07-20.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/840/mocao_08-20.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/846/mocao_09-20.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/847/mocao_10-20.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/848/mocao_11-20.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/849/mocao_12-20.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/852/mocao_13-20.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/866/mocao_14-20.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/869/mocao_15-20.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/877/mocao_16-20.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/879/mocao_17-20.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/880/mocao_18-20.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/881/mocao_19-20.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/886/mocao_20-20.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/887/mocao_21-20.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/899/mocao_22-20.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/902/mocao_23-20.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/903/mocao_24-20.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/911/mocao_25-20.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/868/parecer_125-20.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/808/projeto_de_lei_001-20-cm.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/813/projeto_de_decreto_legislativo_02-20.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/833/projeto_de_decreto_legislativo_03-20.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/856/projeto_de_decreto_legislativo_04-20.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/871/projeto_de_decreto_05-20.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/872/projeto_de_decreto_legislativo_06-20.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/912/projeto_de_decreto_legislativo_07-20.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/805/projeto_de_lei__comp_01_2020_cargos_e_vagas_tem_mLzVuoi.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/806/proj._lei_comp._002-2020_-_revoga_na_integra_a_l_GsD2hDW.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/818/proj._lei_comp._003-2020_-_educador_infantil.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/851/proj._lei_comp._004-2020_-_agente_de_combate_as_endemias.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/908/proj._lei_comp._005-2020_-_cria_vaga_agente_de_combate_as_endemias.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/793/projeto_de_lei_complementar_01-2020-cm.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/898/projeto_de_lei_complementar_02-20-cm.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/794/projeto_001-2020_-_cede_uso_equipamentos_hospital.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/795/projeto_002-2020_-_anuidade_cnm.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/796/projeto_003-2020_-_anuidade_amop.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/797/projeto_de_lei__nr.04-2020_transporte_escolar_e__o3oNFtZ.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/798/projeto_005-2020_-_doa_bens_inserviveis_para_ass_Ek8uE9B.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/819/projeto_006-2020_-_anuidade_undime.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/827/projeto_007-2020_-_lei__balsa.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/831/projeto_de_lei_08-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/832/projeto_de_lei_autorizadora_-_formosa_do_oeste.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/836/projeto_011-2020_-_altera_lei_928-2019_-_diaria.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/841/projeto_012-2020_-_jornal_do_oeste_ltda.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/842/projeto_013-2020_-_aumento_salarial_dos_servidores_2020-__jurandir.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/850/lei_abertura_de_credito_adicional_1.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/861/projeto_de_lei_lei_16-2020_ldo_2021_formosa.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/863/projeto_017-2020_-_revoga_lei_941-2020_-_doa_bens_inserviveis.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/873/projeto_018-2020_-_altera_lei_813-2016_-_conselho_assistencia.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/892/inclusao_ppa_ldo_loa_e_credito_especial_19_fundo_do_idoso_-_equipamentos.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/893/inclusao_ppa_ldo_loa_e_credito_especial_20_fundo_do_idoso_manutencao.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/894/projeto_021-2020_-_alienacao_bens_veiculos.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/895/projeto_022-2020_-_utilidade_publica_arfo_-_reciclaveis.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/901/projeto_023-2019_-_convenio_hospital.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/905/projeto_024-2020_-_cede_uso_barracao_reciclaveis_para_associacao_catadores.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/906/projeto_025-2020_-_alienacao_bens_pa_carregadeira_michigan.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/907/projeto_026-2020_-_trator_apae.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/910/projeto_no._027-2020_-_conselho_municipal_de_cultura.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/916/projeto_028-2020_-_regulamenta_servicos_funerarios.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/918/projeto_029-2020_-_altera_lei_415_de_2006_-_cmdca.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/919/projeto_de_lei_nr._30_loa_2021_oficial.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/924/projeto_de_lei_31.2020_-_incorpora_area_chacara_no_166_-_bairro_de_chacaras.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/925/projeto_de_lei__nr32-2020_compatibilizacao.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/926/projeto_033-2020_-_anuidade_turismo.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/927/projeto_034-2020_-_cmdca_altera_lei_415-2006_oficial.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/929/projeto_035-2020_-_altera_641-2011_-_sistema_inspecao_municipal_-_s._i._m.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/809/projeto_de_lei_001-20-cm.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/810/projeto_de_lei_002-20-cm.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/811/projeto_de_lei_003-20-cm.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/812/projeto_de_lei_004-20-cm.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/854/projeto_de_lei_005-20-cm.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/855/projeto_de_lei_006-20-cm.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/876/projeto_de_lei_007-20-cm.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/885/projeto_de_lei_008-20-cm.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/920/projeto_de_lei_no._11-cm.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/858/projeto_de_resolucao_02-20.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/828/requerimento_01-20.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/853/requerimento_02-20.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="153.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="152.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="251.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>