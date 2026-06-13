--- v1 (2026-04-15)
+++ v2 (2026-06-13)
@@ -387,51 +387,51 @@
   <si>
     <t>Indica ao Prefeito Municipal serviços visando murar em torno do CSU Centro Social Urbano.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/823/indicacao_002-20.pdf</t>
   </si>
   <si>
     <t>Pede ao Deputado Estadual Márcio Nunes que, use de sua influência política junto ao Governo do Estadual no sentido da liberação de um Aparelho de Ultrassom para atender a UBS local.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/824/indicacao_003-20.pdf</t>
   </si>
   <si>
     <t>Indica ao DER Departamento de Estradas e Rodagem a instalação de 2 (dois) redutores de velocidade (quebra-molas) na PR 317, saída para Goioerê.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>RAIMUNDO MARQUES CAVALCANTE</t>
+    <t>Raimundo Marques Cavalcante</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/829/indicacao_004-20.pdf</t>
   </si>
   <si>
     <t>Oficiar o Governador Ratinho Júnior, Governador do Estado do Paraná para que se digne mandar o DER Departamento de Estradas e Rodagem, a promover a instalação de placas com a inscrição de Formosa do Oeste nas saidas das cidades de Assis e Toledo, na PR 317.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/830/indicacao_005-20.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a necessidade de implantação de redutor de velocidade com elevação  e faixa para  pedestres na Rua Maranhão, nas proximidades da UBS e Creches Municipais.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t xml:space="preserve">Mari Claudete de Oliveira </t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/839/indicacao_006-20.pdf</t>
   </si>
@@ -462,51 +462,51 @@
   <si>
     <t>845</t>
   </si>
   <si>
     <t>Aparecido Leonardo da Silva - Biguá</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/845/indicacao_009-20.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal para que se digne providências com o setor responsável a construção de quatro redutores de velocidades, sendo dois no Conjunto Moacir Micheletto na Rua Algostinho Parrales e no Residencial Procade na Rua Aparecido Moreira.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/859/indicacao_010-20.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providências no sentido da captura, recolhimento e castração de animais domésticos, principalmente cães que estão soltos nas ruas e avenidas.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>ANDRÉ LUIZ PIRES CURUCA</t>
+    <t>André Luiz Pires Curuca</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/864/indicacao_011-20.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a construção de uma ciclovia Pedal Cros na Estrada rural, no sentido Formosa/São/Aymores ou Formosa/São Pedro/Recanto do Apertados.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>MARIO SERGIO REATI</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/865/indicacao_012-20.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o pagamento do nível máximo, ou seja, de 20% para 40% do adicional de insalubridade aos profissionais de saúde do município, imbuídos nas ações de enfrentamento à pandemia do novo coronavírus.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2020/882/mocao_06-20.pdf</t>
   </si>