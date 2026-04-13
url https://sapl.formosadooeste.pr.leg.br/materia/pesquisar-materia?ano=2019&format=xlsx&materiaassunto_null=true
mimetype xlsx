--- v0 (2025-11-23)
+++ v1 (2026-04-13)
@@ -51,2202 +51,2202 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>Balancete Financeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Prefeitura Municipal  Balancete Financeiro  mês de janeiro 2019.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro mês janeiro 2019</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro fevereiro 2019</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/620/pref.balancete_financeiro_fev._2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/620/pref.balancete_financeiro_fev._2019.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro mês de fevereiro 2019.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro mês março 2019</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/655/camara_balancete_marco_2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/655/camara_balancete_marco_2019.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro mês março 2019</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/656/camara_balancete_abril_2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/656/camara_balancete_abril_2019.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro mês abril 2019.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/660/prefeitura_balancete__abril_2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/660/prefeitura_balancete__abril_2019.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro mês abril 2019.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/682/camara_municipal_balancete_mes_maio_2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/682/camara_municipal_balancete_mes_maio_2019.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro mês maio 2019</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/683/balancete_finaceiro_prefeitura_mes_maio_2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/683/balancete_finaceiro_prefeitura_mes_maio_2019.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro mês maio 2019.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/685/balancet_financeiro__camara_junho_2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/685/balancet_financeiro__camara_junho_2019.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro mês junho 2019</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/686/balancete_prefeitura_mes_junho_2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/686/balancete_prefeitura_mes_junho_2019.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro mês junho 2019</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/687/balancete_financeiro_camara_julho_2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/687/balancete_financeiro_camara_julho_2019.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro  mês julho 2019</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro mês de julho 2019</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro agosto 2019.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/737/camara_balancete_agosto_2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/737/camara_balancete_agosto_2019.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro agosto de 2019</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/738/camara_balancete_mes_setembro_2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/738/camara_balancete_mes_setembro_2019.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro setembro 2019</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/750/prefeitura_muncipal_balancete_setembro_2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/750/prefeitura_muncipal_balancete_setembro_2019.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro  setembro 2019.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/772/prefeitura_municipal_balancete_mes_outubro_2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/772/prefeitura_municipal_balancete_mes_outubro_2019.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro  outubro 2019.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/789/camara_municipal_balancete_outubro_2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/789/camara_municipal_balancete_outubro_2019.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro outubro 2019.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/790/camara_municipal_balancete_novembro_2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/790/camara_municipal_balancete_novembro_2019.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro novembro 2019.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/800/prefeitura_balancete_financeiro_novembro_2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/800/prefeitura_balancete_financeiro_novembro_2019.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro novembro 2019.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/802/prefeitura_balancete_financeiro_dezembro_2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/802/prefeitura_balancete_financeiro_dezembro_2019.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro dezembro 2019.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/803/prefeirura_balancete_anual_2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/803/prefeirura_balancete_anual_2019.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Prestação de Contas anual 2019.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/816/camara_municipal_balancete_financeiro_dezembro_2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/816/camara_municipal_balancete_financeiro_dezembro_2019.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro dezembro 2019</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/754/emenda_1-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/754/emenda_1-19.pdf</t>
   </si>
   <si>
     <t>Emendas ao texto do Projeto de Resolução nº 3/19, que trata sobre o desconto aos Vereadores que não comparecerem as sessões ordinárias.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Aparecido Leonardo da Silva - Biguá</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/633/emenda_modificativa1-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/633/emenda_modificativa1-19.pdf</t>
   </si>
   <si>
     <t>ONDE-SE LÊ: 17H30MIN; LEIA-SE: 19 HORAS NO PROJETO DE ALTERAÇÃO DO HORÁRIO DE INÍCIO DAS SESSÕES ORDINÁRIAS.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/771/emenda_2-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/771/emenda_2-19.pdf</t>
   </si>
   <si>
     <t>Emenda ao Ante Projeto de Resolução n.º 1/19, de autoria do Parlamento Jovem, com a Súmula: Inclui no calendário de comemorações do Município a Semana Municipal do Meio Ambiente e dá outras providências:  Muda-se a redação do art. 3º:   Art. 3º Na Semana Municipal do Meio Ambiente às Secretarias Municipais de Educação e Cultura; Agricultura e Meio Ambiente e Turismo poderá promover passeios direcionados aos estudantes da rede municipal e estadual, nos seguintes locais:_x000D_
 I ..._x000D_
 II ..._x000D_
 III ..._x000D_
 IV ..._x000D_
 Parágrafo único. As Secretarias Municipais de Educação e Cultura; da Agricultura e Meio Ambiente e do Turismo poderão promover a soltura de alevinos.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/787/emenda_3-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/787/emenda_3-19.pdf</t>
   </si>
   <si>
     <t>Incluindo no Art. 4º do ante Projeto de Resolução nº 1/19-PJ - Parlamento Jovem, as Secretarias de Agricultura, Meio Ambiente e de Turismo, bem como o Conselho Municipal de Meio Ambiente.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlos Jair Bueno</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/597/indicacao_001-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/597/indicacao_001-19.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CERCA DE PROTEÇÃO EM VOLTA DAS ACADEMIAS DA TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>Alemão do Pesque Pague</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/598/indicacao_002-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/598/indicacao_002-19.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA DESIGNADO UM PORTEIRO NA ESCOLA NILZA DE OLIVEIRA PIPINO.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>Carlos Jair Bueno, Carlos Roberto Paim Martins</t>
   </si>
   <si>
     <t>PEDEM AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE EFETUAR UMA LIMPEZA GERAL, BEM CONSERTA A CERCA PROTETIVA DO GINÁSIO DE ESPORTES 8 DEZEMBRO.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/611/indicacao_004-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/611/indicacao_004-19.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL MARCEL MICHELLETTO QUE USE DE SUA INFLUÊNCIA POLÍTICA VISANDO A LIBERAÇÃO DE UM POÇO ARTESIANO COMPLETO A SER INSTALADO NA ESTRADA PIAUÍ.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/612/indicacao_005-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/612/indicacao_005-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE MURO OU OUTRO TIPO DE CERCA EM VOLTA DO CENTRO SOCIAL URBANO PADRE ANCHIETA.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/613/indicacao_006-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/613/indicacao_006-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DE MANDAR REPOR AREIA NA QUADRA E MELHORIAS NO CAMPO DE MALHA, SITUADO NO CAMPO DE FUTEBOL JOAQUIM PEREIRA DE SOUZA.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/624/indicacao_007-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/624/indicacao_007-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL DETERMINAR AO SETOR RODOVIÁRIO SUSPENDER OS SERVIÇOS A TERCEIROS (PARTICULAR) POR 120 DIAS, AFIM DE PRIORIZAR A CONSERVAÇÃO DAS ESTRADAS .</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_008-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_008-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO VERTICAL NAS PRINCIPAIS ESTRADAS RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ PIRES CURUCA</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_009-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_009-19.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL INSTALAÇÃO DE UMA ATI ACADEMIA DA TERCEIRA IDADE NA COMUNIDADE DE SANTOS ANJOS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>PLEITO JUNTO AO DEPUTADO FEDERAL JOSÉ CARLOS SCHIAVINATO EMENDA PARLAMENTAR PARA A COMPRA DE UMA RETRO ESCAVADEIRA HIDRÁULICA PANTANEIRA AO MUNICÍPIO DE FORMOSA DO OESTE.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>Carlos Roberto Paim Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_011-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_011-19.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DA REALIZAÇÃO DE REPAROS NO LEITO DO CALÇAMENTO DE PEDRAS IRREGULARES DA ESTRADA ARARÉ.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>RAIMUNDO MARQUES CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/638/indicacao_012-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/638/indicacao_012-19.pdf</t>
   </si>
   <si>
     <t>PEDIDO AO PREFEITO MUNICIPAL INSTALAÇÃO DE BRAÇO COM LUMINÁRIA NA COMUNIDADE DE CRUZEIRINHO DEFRONTE A IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>Carlos Roberto Paim Martins, ANDRÉ LUIZ PIRES CURUCA</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_013-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_013-19.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL A INSTALAÇÃO DE PLACAS (PREFERENCIA/PARE) NOS CRUZAMENTOS DAS SEGUINTES RUAS: NITERÓI/BAURU; NITERÓI/TEREZINA; BAURU/SALVADOR; GOIÂNIA/TEREZINA.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_014-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_014-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A EXECUÇÃO DOS SERVIÇOS DE FEITURA UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) DEFRONTE AO BARRACÃO COMUNITÁRIO LOCALIZADO NO PROLONGAMENTO DA RUA MINAS GERAIS, CONJUNTO DENOMINADO DE PARÁ.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/643/indicacao_015-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/643/indicacao_015-19.pdf</t>
   </si>
   <si>
     <t>PEDE AGILIZAÇÃO DO PREFEITO MUNICIPAL NA EXECUÇÃO DOS SERVIÇOS COM PEDRAS IRREGULARES O CALÇAMENTO DA RUA PROJETA ENTRE AS RUAS MARIA ELIZABETE PARRALES E EDILIO CÂNDIDO JÚNIOR.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_016-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_016-19.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PARQUE INFANTIL DENTRO DAS DEPENDÊNCIAS DAS CRECHES PINGO DE GENTE E ARCO IRIS.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_017-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_017-19.pdf</t>
   </si>
   <si>
     <t>PEDE A SANEPAR O RETORNO DO ATENDIMENTO INTEGRAL AOS USUÁRIOS.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/646/indicacao_018-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/646/indicacao_018-19.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PREFEITO E DE SUA ASSESSORIA JURÍDICA BARRAR O REAJUSTE ANUNCIADO DE 12,13% DA TARIFA DE ÁGUA EM NOSSO MUNICÍPIO JUNTO A SANEPAR.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/647/indicacao_019-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/647/indicacao_019-19.pdf</t>
   </si>
   <si>
     <t>SOLICITA JUNTO A AMOP ASSOCIAÇÃO DOS MUNICIPIOS DO  OESTE DO PARANÁ A ELABORAÇÃO DE PROJETO DE GESTÃO DE ILUMINAÇÃO PÚBLICA DO MUNICIPIO DE FORMOSA COM LÂMPADAS DE LED E MEDIDORES.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_020-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_020-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ENVIO DE PROJETO DE LEI ALTERANDO OS PLANOS CONSTRUÇÃO NO SENTIDO DE QUE OS PROXIMOS CONJUNTOS RESIDENCIAIS SEJA EXIGIDA ILUMINAÇÃO PÚBLICA COM LÂMPADAS DE LED.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_021-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_021-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A LIMPEZA GERAL DOS TERRENOS VAGOS BALDIOS NA ÁREA CENTRAL, BEM COMO A TODOS OS CONJUNTOS RESIDENCIAIS, MANTENDO-OS PERMANENTEMENTE NESSE ESTADO DE CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>Airton Hernandes Verussa</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_022-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_022-19.pdf</t>
   </si>
   <si>
     <t>PEDE AO PREFEITO MUNICIPAL INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO E PLACAS DE ORIENTAÇÃO DE DESTINO, COM DESTAQUE, PARA INDICAÇÃO DA LOCALIZAÇÃO DOS PREDIOS DE GRANDE UTILIDADE PÚBLICA COM O HOSPITAL, A PREFEITURA MUNICIPAL, A CÂMARA MUNICIPAL, O FÓRUM, O PRONTO SOCORRO, A UNIDADE BÁSICA DE SAÚDE, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_023-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_023-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTA ESTADUAL MARCEL MICHELETTO ELABORAÇÃO DE LEI ESTADUAL ISENTANDO AS ASSOCIAÇÕES RURAIS DE ICMS E LUZ NOTURNA; TAMBÉM PEDE EMENDA PARLAMENTAR A SER INCLUSA NO ORÇAMENTO NO VALOR SUFICIENTE PARA A IMPLANTAÇÃO DE UMA INCUBADORA DE EMPRESAS COM TAMANHO DE 700M2.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_024-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_024-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE MANDAR INSTALAR REDUTOR DE VELOCIDADE (QUEBRA-MOLAS), NA RUA PORTO ALEGRE ESQUINA COM A RUA BAURU.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_025-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_025-19.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A SECRETARIA DE ESTADO DA SEGURANÇA DO PARANÁ, ATRAVÉS DO DEPARTAMENTO COMPETENTE, PROVIDÊNCIAS NO SENTIDO DA EXECUÇÃO DE REPAROS DA CALÇADA (PASSEIO) EM TORNO DA DELEGACIA DE POLÍCIA DE FORMOSA DO OESTE.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao_026-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao_026-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A EXECUÇÃO DOS SERVIÇOS DE INSTALAÇÃO DE REDUTOR DE VELOCIDADE DEFRONTE A RESIDÊNCIA DO SR. DOUGLAS FELIPIN NA AVENIDA PARANÁ.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_027-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_027-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL O ASFALTAMENTO DO FINAL DA RUA ANGELO SERRA NO CONJUNTO VILAS BOAS.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>INDICA AO SENHOR LUIZ AGUIAR, PREFEITO MUNICIPAL A INSTALAÇÃO DE REDUTORES (QUEBRA-MOLAS) NAS ESQUINAS DAS RUAS DE TODOS OS CONJUNTOS RESIDENCIAIS DA CIDADE.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_029-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_029-19.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS DO PREFEITO MUNICIPAL NO SENTIDO DE MANDAR CONSTRUIR UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) DEFRONTE AO COLÉGIO RUI BARBOSA.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_030-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_030-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE COBERTURA TIPO GARAGEM DE AUTOMOVEIS E MÁQUINAS PESADAS NOS PÁTIOS DA PREFEITURA E DE MÁQUINAS.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>MIGUEL DIAS</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_031-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_031-19.pdf</t>
   </si>
   <si>
     <t>Pede ao Deputado Federal José Carlos Schiavinato emenda parlamentar para comprar 2 (dois) trator agrícola para as comunidades de Santos Anjos e Santa Terezinha.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_032-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_032-19.pdf</t>
   </si>
   <si>
     <t>PEDE AO DEPUTADO FEDERAL JOSÉ CARLOS SCHIAVINATO UM TRATOR AGRÍCOLA PARA A COMUNIDADE DE SANTOS.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_033-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_033-19.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ITAIPU BINACIONAL A FAZER INVESTIMENTOS DE INFRA ESTRUTURA NO RECANTO DENOMINADO APERTADOS.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_34-18.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_34-18.doc</t>
   </si>
   <si>
     <t>PLEITEA JUNTO AO DEPUTADO FEDERAL SERGIO DE SOUZA EMENDA PARLAMENTAR COM RECURSOS SUFICIENTE PARA A COMPRA DE 3 (TRÊS) TRATORES AGRICOLAS COM IMPLEMENTOS PARA AS COMUNIDADES DE BELA VISTA, AIMORES E BIRIGUI.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_035-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_035-19.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a instalação de redutor de velocidade (quebra-molas), na esquina das Ruas Pará com a Terra Rica e na esquina das Ruas Rondon com a São Luiz; bem como reformar o redutor situado defronte ao Bar do Bracinho na Avenida Recife.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/724/indicacao_036-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/724/indicacao_036-19.pdf</t>
   </si>
   <si>
     <t>Indica o Sr. Prefeito Municipal melhorias no Recabnto denominado de Apertados, com limpezxa geral, pintura, restauração das chuirrasqueiras do bar, enfim, uma reforma geral naquela maravilha que Deus nos deu.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/725/indicacao_037-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/725/indicacao_037-19.pdf</t>
   </si>
   <si>
     <t>Pede ao Prefeito Municipal imediata construção de redutor de velocidade (quebra-molas) na Avenida Bandeirantes, em frente a residência do Mário Pelógia.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/730/indicacao_038-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/730/indicacao_038-19.pdf</t>
   </si>
   <si>
     <t>Requer o envio de expediente a Policia Rodoviária sediada em Assis Chateaubriand, solicitando fiscalização aos veiculos automotores (caminhões) que trafegam nas rodovias de nossa região com cargas de areia ou pedras descobertas.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/732/indicacao_039-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/732/indicacao_039-19.pdf</t>
   </si>
   <si>
     <t>Reivindica ao Prefeito Municipal a reforma da Capela Mortuária Claudio Sirico.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/733/indicacao_040-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/733/indicacao_040-19.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal imediata realização de reparos na malha asfáltica e nas calçadas que dão acesso ao portão dos fundos do Centro Social Urbano e à Creche Municipal pelo lado esquerdo da Gruta (Avenida Recife).</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/743/indicacao_041-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/743/indicacao_041-19.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal limpeza das bocas de lobos situadas no perímetro urbano, em especial as localizadas no Bairro denominado Baixadão.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/745/indicacao_042-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/745/indicacao_042-19.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que junto ao órgão competente, determine a pintura de Faixa de Pedestre, como também a colocação de placas de identificação do funcionamento da UBS situada na Rua Maranhão e da APAE local situada na Avenida São Luiz.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/747/indicacao_043-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/747/indicacao_043-19.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a imediata instalação de 4 (quatro) Rotatórias nos Cruzamentos Avenidas Goiânia/Curitiba/Minas Gerais; avenida Goiânia com a Rua Rondon;  Avenidas Rio de Janeiro/Curitiba/Belo Horizonte.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/752/indicacao_044-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/752/indicacao_044-19.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a realização de melhorias na iluminação pública do Bairro Vilas Boas, com a colocação de lâmpadas mais modernas.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a execução dos serviços de melhorias (piso, traves, redes, pintura, iluminação, tela no fundo dos gols, etc.) da quadra esportiva da Comunidade de Cruzeirinho.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/760/indicacao_046-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/760/indicacao_046-19.pdf</t>
   </si>
   <si>
     <t>Indica ao sr. Luiz Antonio Domingos de Aguiar, Prefeito Municipal o calçamento com pedras poliédricas (irregulares) os leitos das ruas da Vila Rural Santo Antonio.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/764/indicacao_047-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/764/indicacao_047-19.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que se digne ordenar ao setor competente da municipalidade, que viabilze a realziação de licitação para a concessão da lanchonete localizada no Recanto denominado Apertados, Rio Piquiri.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/766/indicacao_048-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/766/indicacao_048-19.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a contratação de empresa para prestar serviços de limpeza (obstrução) das galerias e tubulações de águas pluciais.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/767/indicacao_049-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/767/indicacao_049-19.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário da Infraestgrutura, senhor José Carlos Franzão, que detrmine aos seus subordinados a recolha e limpeza das tampas de carrocerias dos caminhões caçambas no pátio da máquinas.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/768/indicacao_050-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/768/indicacao_050-19.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providêcnias visando melhorias no Campo de Futebol da Comunidade de Birigui, tais como: conserto do alambrado, colocação de terra e cascalho nas laterais e poda de arvores em seu entorno.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/775/indicacao_051-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/775/indicacao_051-19.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a colocação de placas de identificação (nome das estradas), bem como a sinalização vertical de trânsito ao longo das principais estrada rurais e rodovias que desenham o município.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/782/indicacao_052-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/782/indicacao_052-19.pdf</t>
   </si>
   <si>
     <t>Sugere a 10ª Regional de Saúde, sediada em Cascavel estudos sobre a possibilidade de se tornar obrigatória a emissão de receituários médicos e odontológicos digitados em computador, nos postos médicos, postos de saúde, hospitais, clinicas, consultórios médicos e odontológicos da rede publica e privada.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/783/indicacao_053-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/783/indicacao_053-19.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a instalação de redutores de velocidade e sinalização de trânsito nas vias dos Conjuntos Residenciais Imaruí, América e Jardim Tropical.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/784/indicacao_054-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/784/indicacao_054-19.pdf</t>
   </si>
   <si>
     <t>Sugere a Secretaria Estadual  de Saúde estudos sobre a possibilidade de se tornar obrigatória a emissão de receituários médicos e odontológicos digitados em computador, nos postos médicos, postos de saúde, hospitais, clinicas, consultórios médicos e odontológicos da rede publica e privada, em todo o Estado do Paraná.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/593/mocao_01-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/593/mocao_01-19.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A NOVA DIRETORIA DA COPACOL.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/594/mocao_02-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/594/mocao_02-19.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DA PROFESSORA ALBERTINA VOLPATO.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/595/mocao_03-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/595/mocao_03-19.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR MORTE DA SENHORA EDUVIRGES  CESNIK PITON.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/614/mocao_04-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/614/mocao_04-19.pdf</t>
   </si>
   <si>
     <t>MOÇÃO PESAR MORTE DONA MARIA FERNANDES MOREIRA MÃE DOS EMPRESÁRIOS JOSÉ, VALDECIR E ANA DA PROCADE.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/615/mocao_05-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/615/mocao_05-19.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR FALECIMENTO SO SR. JOÃO PINHOLI.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/616/mocao_06-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/616/mocao_06-19.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A SENHORA MARIA JOSÉ DOS SANTOS CAVALCANTE, PELA SUA APOSENTADORIA E BONS SERVIÇOS PRESTADOS NA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/617/mocao_07-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/617/mocao_07-19.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E RECONHECIMENTO AO HONRADO PROFESSOR ANTONIO GUIMARÃES FRANCO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO, NO EXERCÍCIO DE SUA PROFISSÃO DE PROFESSOR DE EDUCAÇÃO FÍSICA.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/623/mocao_08-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/623/mocao_08-19.pdf</t>
   </si>
   <si>
     <t>PESA MORTE DO SENHOR JULIO SANTANA, OCORRIDA A SEMANA PASSADA.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/630/mocao_09-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/630/mocao_09-19.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO PRESIDENTE JOÃO JOSÉ MENESES BULHÕES FERRO E SECRETÁRIO GERAL MARCELO JUNIOR CORREA, PELA POSSE NA GESTÃO 2019/2021 OAB - ORDEM DOS ADVOGADOS DA SUB SEÇÃO DE ASSIS CHATEAUBRIAND.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/631/mocao_10-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/631/mocao_10-19.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR MORTE DO SR. ROBERTO PUSCHEL OCORRIDA NA CIDADE DE CURITIBA.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>Carlos Jair Bueno, Airton Hernandes Verussa, ANDRÉ LUIZ PIRES CURUCA, Carlos Roberto Paim Martins, RAIMUNDO MARQUES CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/632/mocao_11-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/632/mocao_11-19.pdf</t>
   </si>
   <si>
     <t>VEM A PÚBLICO REPUDIAR DE EMENDA CONSTITUCIONAL - PEC 06/2019 A REFORMA DA PREVIDÊNCIA, ENVIADA PELO GOVERNO DE JAIR BOLSONARO, QUE IMPLICA, ESSENCIALMENTE, EM REDUÇÃO DE DIREITOS DURAMENTE CONQUISTADOS PELO POVO BRASILEIRO.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ PIRES CURUCA, Carlos Jair Bueno, Carlos Roberto Paim Martins</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE PROFUNDO PESAR PELA MORTE DO SR. JOSÉ HORACIO SALVADOR, OCORRIDA NA SEMANA PASSADA.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/648/mocao_13-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/648/mocao_13-19.pdf</t>
   </si>
   <si>
     <t>PROFUNDO PESAR MORTE DO SR. ANTONIO BOSSO (GOTEIRA) OCORRIDA NA DATA DE ONTEM NESTA CIDADE.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/665/mocao_14-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/665/mocao_14-19.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO EX DEPUTADO ESTADUAL ADELINO RIBEIRO PELO ATENDIMENTO EMENDA PARLAMENTAR NO VALOR DE r$ 260.000,00 COMPRA DE CAMINHÃO BASCULANTE E OUTRA EMENDA NO VALOR DE r$ 150.000,00 PARA RECAPEAMENTO ASFÁLTICO DAS ESTRADAS DO INTERIOR.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/673/mocao_15-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/673/mocao_15-19.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO JOVEM ADRELSON WELLIGTON RINALDI PELA SUA PATENTE "SENSOR ELETRÔNICO DETERMINA O TEOR ALCOÓLICO EM HIDROCARBONETOS" PARA COMBATE A FRAUDES EM COMBUSTÍVEIS, ALIMENTOS E BEBIDAS.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>APLAUSOS A TV TAROBÁ COM SEDE NA CIDADE DE CASCAVEL-PR., PELOS 40 ANOS DE EXISTÊNCIA HISTÓRIA REPLETA DE REALIZAÇÕES.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/689/mocao_17-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/689/mocao_17-19.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR A FAMÍLIA FRANCISCONI PELA MORTE DO SR. CLAUDEMIR.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/690/mocao_18-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/690/mocao_18-19.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELA MORTE DO SR. NELSON SCHULLER OCORRIDA NESTA CIDADE HOJE.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>Aparecido Leonardo da Silva - Biguá, Alemão do Pesque Pague</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/712/mocao_19-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/712/mocao_19-19.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A EXMª. SRª. NATHALIE MURILLO FLOROSCHK, DD. PROMOTORA DE JUSTIÇA DA COMARCA DE FORMOSA DO OESTE-PR., E À SUA ASSESSORA SRTª. DEBORA HELENA ARPELAU MACHADO, TORNANDO-AS "PERSONAS NON GRATA", EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/716/mocao_20-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/716/mocao_20-19.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR PELA MORTE DA SAUDOSA MARIA DE LURDES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/740/mocao_21-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/740/mocao_21-19.pdf</t>
   </si>
   <si>
     <t>Manifestação de Pesar pelo falecimento do sr. Augusto Boneto Furlanetto, ocorrida no último dia 5.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/741/mocao_22-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/741/mocao_22-19.pdf</t>
   </si>
   <si>
     <t>Homenagem especial ao Senhor Luiz Antonio Domingos de Aguiar pélo reconhecimento a sua ótima administração como Prefeito de nossa cidade.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/746/mocao_23-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/746/mocao_23-19.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos e agradecimentos pelos bons serviços prestados no município pelo Senhor Ivan Decker Raupp, Gerente Regional Toledo da EMATER e aos funcionários Técnicos lotados em nossa cidade Senhores Edivaldo Martins Nascimento e Valmir Cardozo Pereira.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ PIRES CURUCA, Carlos Jair Bueno</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/748/mocao_24-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/748/mocao_24-19.pdf</t>
   </si>
   <si>
     <t>Moção de Boas Vindas ao Dr. Ricardo Augusto Farias Monteiro, Promotor de Justiça, desejando-lhe sucesso no exercício de sua nobre função.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/749/mocao_25-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/749/mocao_25-19.pdf</t>
   </si>
   <si>
     <t>Manifestação de profundo pesar pelo falecimento da Professora Beatris Mendes Valeriano, ocorrida nesta cidade ontem a tarde.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/753/mocao_26-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/753/mocao_26-19.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e louvor ao senhor Sub Tenente Uilson Manoel da Nóbrega, pelos relevantes serviços prestados na região no Comando da Policia Rodoviária sediada na cidade de Assis Chateaubriand.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/755/mocao_27-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/755/mocao_27-19.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Repúdio a Agência Nacional de Energia Elétrica - ANEEL, em virtude da abertura de consulta pública para nova taxação para quwem produz energia solar.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/756/mocao_28-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/756/mocao_28-19.pdf</t>
   </si>
   <si>
     <t>Votos de boas vindas a ilustrissima Soldada senhorita Lorena de Castro da Silva, pela sua posse no cargo de Comandante Interina da Policia Militar de nossa cidade.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/761/mocao_29-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/761/mocao_29-19.pdf</t>
   </si>
   <si>
     <t>Votos de Pesar a família Cesnick pela morte do ex funcionário público Miguel.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/762/mocao_30-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/762/mocao_30-19.pdf</t>
   </si>
   <si>
     <t>Manifestação de pesar pela morte do sr. João de Lima Raimundo, ocorrida na semana anterior.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/763/mocao_31-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/763/mocao_31-19.pdf</t>
   </si>
   <si>
     <t>Votos de protestos pelo processo de privatização da ECT - Empresa Brasileira de Correios e Telégrafos, iniciado pelo atual Ministro da Economia Paulo Roberto Nunes Guedes, do Governo do BOLSONARO.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>Airton Hernandes Verussa, ANDRÉ LUIZ PIRES CURUCA</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/785/mocao_32-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/785/mocao_32-19.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do sr. Heleno Cesarino de Lima, ocorrida na última semana.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>Carlos Roberto Paim Martins, Airton Hernandes Verussa</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/786/mocao_33-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/786/mocao_33-19.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio contra o Governador Carlos Massa Ratinho Junior, pelo anuncio do remanejamento de turmas de ensino médio noturno para o diurno, a partir de 2020, causando severos prejuízos para os estudantes que não tem como frequentar as aulas no período da manhã.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>OTS</t>
   </si>
   <si>
     <t>Outros Itens não Relacionados</t>
   </si>
   <si>
     <t>Ministério Público do Estado do Paraná</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/678/mppr.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/678/mppr.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 522/2019 - PROCEDIMENTO ADMINISTRATIVO Nº MPPR-0052.19.000272-6 MINISTÉRIO PÚBLICO DO ESTADO DO PARANA, pedindo providências no prazo de 15 dias: a) retifiquem, com transmissão, ao vivo, por meio da rede mundial de computadores (internet) o veiculado na sessão do dia 9/7/2019, de modo a informar a população de Formosa do Oeste do conteúdo do boletim informativo nº 34/2019 da Secretaria de Saúde do Paraná, no qual o município foi elencado no grupo dos que estão em situação de risco, inclusive, como meio de conscientização da sociedade acerca das medidas de combate e prevenção da dengue; _x000D_
 b) encaminhe a Promotoria de Justiça, por meio do seu Presidente, informações sobre as medidas adotadas para auxiliar e fiscalizar o Poder Executivo no controle e combate à dengue neste município, notadamente, no que concerne à Recomendação Administrativa nº 19/2019 deste órgão ministerial e ao Controle da Dengue, Chikungunya e Zica Vírus do 1º semestre de 2019, além daquelas destinadas a escl</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>Despacho da presidência ao RH - Recursos Humanos solicitando informações sobre quais funcionários tem férias e licença prêmios a gozarem.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação, Educação, Cultura, Saúde e Assistência Social, Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/636/parecer_64-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/636/parecer_64-19.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO A APROVAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 002/2019 QUE TRATA SOBRE A CRIAÇÃO DE CARGOS TEMPORÁRIOS NO QUADRO DO MAGISTÉRIO EM VIRTUDE DE INCONSTITUCIONALIDADE.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/634/projeto_de_decreto_1-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/634/projeto_de_decreto_1-19.pdf</t>
   </si>
   <si>
     <t>ALTERA DE 96 PARA 120 PARCELAS OS EMPRÉSTIMOS NA MODALIDADE DE CONSIGNAÇÕES EM FOLHA DE PAGAMENTO DOS SERVIDORES E AGENTES POLÍTICOS DA PREFEITURA.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Orivaldo Municelli</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/581/projeto_de_lei__complementar_001.2019_-_altera__5js5rS9.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/581/projeto_de_lei__complementar_001.2019_-_altera__5js5rS9.docx</t>
   </si>
   <si>
     <t>Altera Dispositivos da Lei Municipal 040/1989 e dá outras providências - Atualização do Caput do Artigo 16</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/582/proj._lei_comp._no._002-2019.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/582/proj._lei_comp._no._002-2019.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº. 002/2019 - Cria Cargos Temporários no Quadro do Magistério</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/589/proj._lei_comp._003-2019_-_vaga_enfermeira_3.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/589/proj._lei_comp._003-2019_-_vaga_enfermeira_3.doc</t>
   </si>
   <si>
     <t>Projeto Lei Complementar nº. 003/2019 - cria vaga cargo enfermeiro</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/653/proj._lei_comp._004-2019_-_cria_secretaria_de_as_vNEJz25.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/653/proj._lei_comp._004-2019_-_cria_secretaria_de_as_vNEJz25.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº. 004/2019 - Cria Secretaria de assuntos Comunitários</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/729/proj._lei_comp._005-2019_-_piso_salario_agente_c_A3AuHUV.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/729/proj._lei_comp._005-2019_-_piso_salario_agente_c_A3AuHUV.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº. 005/2019 - Piso salarial Agente Comunitário de Saúde e Agente de Combate a Endemias - Efetivos</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/770/projeto_de_lei_cargos_e_vagas_temporarias.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/770/projeto_de_lei_cargos_e_vagas_temporarias.docx</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 36/2018, que dispõe sobre Contratação Temporária, criando cargos e vagas temporários, e dá outras providências.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/781/projeto_de_lc_07.2019_-_novo_codigo_tributario.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/781/projeto_de_lc_07.2019_-_novo_codigo_tributario.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar 07/2019 - Institui o novo sistema tributário do município de Formosa do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/788/projeto_de_lei_complementar_cargos_e_vagas_temporarias.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/788/projeto_de_lei_complementar_cargos_e_vagas_temporarias.docx</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 36/2018, que dispõe sobre Contratação Temporária, criando cargos e vagas temporários, e dá outras providências</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>LUIZ ANTONIO DOMINGOS DE AGUIAR</t>
   </si>
   <si>
     <t>teste</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/577/projeto_de_lei_002-2019.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/577/projeto_de_lei_002-2019.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL AOS SERVIDORES DO PODER EXECUTIVO MUNICIPAL NUM TOTAL DE 4,17%(QUATRO VIRGULA DEZESSETE POR CENTO).</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/578/projeto_de_lei__nr.03-2019_compatibilizacao.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/578/projeto_de_lei__nr.03-2019_compatibilizacao.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 03/2019 que dispõe sobre a compatibilização entre os planos para o exercício financeiro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/579/projeto_de_lei__nr.04-2019_credito_especial_cama_fCoZb6e.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/579/projeto_de_lei__nr.04-2019_credito_especial_cama_fCoZb6e.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2019 Crédito Adicional Especial orçamento Câmara Municipal</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/580/projeto_de_lei__nr.05-19_._inclusoes_2019.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/580/projeto_de_lei__nr.05-19_._inclusoes_2019.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 05/2019 autoriza a 7º Inclusão de prioridades no PPA, LDO e LOA e da outras providências.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/583/projeto_006-2019_-_altera_lei_780-2014_-_mais_medicos.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/583/projeto_006-2019_-_altera_lei_780-2014_-_mais_medicos.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 006-2019 - Altera Lei 780/2014</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/584/projeto_007-2019_-_anuidade_cnm.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/584/projeto_007-2019_-_anuidade_cnm.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 007-2019 - Anuidade CNM</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/585/projeto_008-2019_-_anuidade_amop.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/585/projeto_008-2019_-_anuidade_amop.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 008-2019 - Anuidade AMOP</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/586/lei_da_apae.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/586/lei_da_apae.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social a Associação de Pais e Amigos dos Excepcionais de Formosa do Oeste – APAE, relativo ao exercício financeiro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/588/projeto_de_lei__nr.11-2019_credito_especial_cama_8BbndFm.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/588/projeto_de_lei__nr.11-2019_credito_especial_cama_8BbndFm.doc</t>
   </si>
   <si>
     <t>Projeto de Lei º 11/2019 Crédito Adicional Especial  Camara</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/590/projeto_010_-2019_-_conselho_sanidade_agropecuaria_-_csa.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/590/projeto_010_-2019_-_conselho_sanidade_agropecuaria_-_csa.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 010/2019 - Cria Conselho Municipal de Sanidade Agropecuária.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/592/projeto_no._012_-_finisa.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/592/projeto_no._012_-_finisa.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 012/2019 - FINISA</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/599/projeto_013_-2019_-_revoga_lei_861-2018_avancar_cidade.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/599/projeto_013_-2019_-_revoga_lei_861-2018_avancar_cidade.doc</t>
   </si>
   <si>
     <t>projeto de lei nº. 013/2019 - revoga lei 861/2018 - avançar cidades</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_lei__nr.14-2019.doc_operacao_de_credito.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_lei__nr.14-2019.doc_operacao_de_credito.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 14/2019 Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar de Operação de Crédito</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/627/projeto_de_lei_lei_16-2019_ldo_2020_formosa.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/627/projeto_de_lei_lei_16-2019_ldo_2020_formosa.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 16/2019 Dispõe sobre as diretrizes de Execução Orçamentaria- LDO 2020</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/650/projeto_de_lei_nr.18-2019.doc_operacao_de_credito.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/650/projeto_de_lei_nr.18-2019.doc_operacao_de_credito.doc</t>
   </si>
   <si>
     <t>Projeto de Leinº 18/2019 Autoriza a inclusão de operação de crédito no orçamento 2019.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/651/projeto_de_lei_no._019-2019_-_altera_art._11_da__82m8y75.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/651/projeto_de_lei_no._019-2019_-_altera_art._11_da__82m8y75.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 019/2019 - Altera Artigo 11 da Lei 813/2016</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/659/projeto_de_lei_no._020-2019_-_concessao_de_benef_kwwf9HR.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/659/projeto_de_lei_no._020-2019_-_concessao_de_benef_kwwf9HR.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 020/2019 - benefícios eventuais</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/662/aumento_salarial_acs_projeto_de_lei_15.2019.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/662/aumento_salarial_acs_projeto_de_lei_15.2019.docx</t>
   </si>
   <si>
     <t>Projeto de lei 15/2019 -Dispõe sobre o reajuste aos vencimentos dos servidores públicos municipais, ativos, para aumento do piso anual dos Agentes Comunitários de Saúde, e da outras providencias.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/669/projeto_de_lei_23_inclusoes_.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/669/projeto_de_lei_23_inclusoes_.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 23 Autoriza a 10º alteração de valores de Prioridades no PPA, LDO e LOA e dá outras providencias.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/670/projeto_021-2019_-_fiat_para_sindicato_rural.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/670/projeto_021-2019_-_fiat_para_sindicato_rural.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 021/2019 - cede uso veículo para Sindicato Rural Trabalhadores</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/671/projeto_022-2019_-ratifica_consorcio_residuos_solidos.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/671/projeto_022-2019_-ratifica_consorcio_residuos_solidos.docx</t>
   </si>
   <si>
     <t>Projeto de Lei 022/2019 - ratifica Consócio de Gestão e Tratamento de Resíduos Urbanos</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/672/projeto_024-_2019_-altera_lei_863-2018_-poco_artesiano.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/672/projeto_024-_2019_-altera_lei_863-2018_-poco_artesiano.doc</t>
   </si>
   <si>
     <t>Projeto 024/2019 - altera lei 863/2018</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/674/projeto_026-2019_-_fiat_para_sindicato_rural.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/674/projeto_026-2019_-_fiat_para_sindicato_rural.doc</t>
   </si>
   <si>
     <t>Projeto nº. 026/2019 - Cede uso veículo municipal para Sindicato Rural</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/675/projeto_025-2019_-_alienacao_bens.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/675/projeto_025-2019_-_alienacao_bens.doc</t>
   </si>
   <si>
     <t>Projeto nº. 025/2019 - autorização para alienação de bens inservíveis</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/681/projeto_028-2019_-_cindepar__novos_entes_-_conso_2gWsvVZ.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/681/projeto_028-2019_-_cindepar__novos_entes_-_conso_2gWsvVZ.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 028/2019 - Autoriza participação no Consórcio CINDEPAR</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/693/aumento_do_piso_salarial_._projeto_de_lei_15.2019.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/693/aumento_do_piso_salarial_._projeto_de_lei_15.2019.docx</t>
   </si>
   <si>
     <t>Projeto de Lei n°. 15/2019 -Dispõe sobre o readequação do piso salarial anual dos Agentes Comunitários de Saúde e dos Agentes Comunitários da Dengue nos termo da Lei Federal 13.708, de 14 de agosto de 2018, e da outras providências.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/694/criacao-aprimoracao-e-estrutuaracao-sci-controle-interno.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/694/criacao-aprimoracao-e-estrutuaracao-sci-controle-interno.doc</t>
   </si>
   <si>
     <t>Projeto de Lei n°. 27/2019-O Executivo Municipal enviou a esta Casa de leis o Projeto de Lei n°27/2019, que visa regulamentar a Controladoria Interna.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_de_lei_n._29.2019_-_cessao_de_uso_igrej_8l27PJh.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_de_lei_n._29.2019_-_cessao_de_uso_igrej_8l27PJh.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Termo de Cessão de Uso de bem imóvel com a igreja do Evangelho Quadrangular e da outras providências.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/696/inclusao_ppa_ldo_projeto_de_lei_31_das_operacoes_UvwY0OC.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/696/inclusao_ppa_ldo_projeto_de_lei_31_das_operacoes_UvwY0OC.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 31/2019 Altera PPA e LDO.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_020-2019_-_concessao_de_beneficios_eventuais.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_020-2019_-_concessao_de_beneficios_eventuais.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 020-2019 - LEI BENEFICIO EVENTUAL</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_032-2019_-_reformula_conselho_do_idoso.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_032-2019_-_reformula_conselho_do_idoso.doc</t>
   </si>
   <si>
     <t>PROJETO Nº 032/2019 - REFORMULA CONSELHO DO IDOSO</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_033-2019_-_incorpora_area_de_terras_ao_p_WnOAdiD.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_033-2019_-_incorpora_area_de_terras_ao_p_WnOAdiD.doc</t>
   </si>
   <si>
     <t>Projeto 033-2019 - incorpora área rural ao perímetro urbano</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/702/projeto_de_lei_n_30.2019_-_diarias.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/702/projeto_de_lei_n_30.2019_-_diarias.doc</t>
   </si>
   <si>
     <t>Projeto de Lei n°. 30/2019 -Dispõe sobre viagem a serviço e concessão de diária ao Chefe do Poder Executivo Municipal e a Servidor da administração pública, e dá outras providências.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/703/projeto_034-2019_-_altera_conselho_municipal_de_educacao.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/703/projeto_034-2019_-_altera_conselho_municipal_de_educacao.doc</t>
   </si>
   <si>
     <t>Projeto nº. 34/2019 - altera lei 838/2017 - Conselho de Educação de Formosa do Oeste</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/704/projeto_de_lei__nr.35-2019_credito_especial_cons_6RHSMoo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/704/projeto_de_lei__nr.35-2019_credito_especial_cons_6RHSMoo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 35/2019 Abre Crédito Adicional Especial e da outras providências.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/709/projeto_036-2019_-_autorizacao_asilo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/709/projeto_036-2019_-_autorizacao_asilo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 036/2019 - Autoriza celebrar termo de cooperação com asilo</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/713/projeto_038-2019_-_cede_uso_peletizadora.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/713/projeto_038-2019_-_cede_uso_peletizadora.doc</t>
   </si>
   <si>
     <t>Projeto 038/2019 - autoriza ceder uso de maquinas e equipamentos para AMOG</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/714/projeto_037-2019_-_anuidade_turismo.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/714/projeto_037-2019_-_anuidade_turismo.doc</t>
   </si>
   <si>
     <t>Projeto nº. 037/2019 - autoriza anuidade ADETUROESTE</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/715/projeto_de_lei__nr.39-2019_credito_suplementar_c_xEUeHYa.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/715/projeto_de_lei__nr.39-2019_credito_suplementar_c_xEUeHYa.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 39 abre crédito suplementar camara municipal</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/722/projeto_040-2019_-_van_apae.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/722/projeto_040-2019_-_van_apae.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 040/2019 - Autoriza ceder uso veículo para a APAE</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/727/projeto_de_lei_nr._41loa_2020_oficial.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/727/projeto_de_lei_nr._41loa_2020_oficial.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 41/2019 Lei Orçamentária Anual relativa as receitas e despesas de 2020</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/728/projeto_042-2019_-_piso_salario_agente_comunitar_Lkw3Fiv.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/728/projeto_042-2019_-_piso_salario_agente_comunitar_Lkw3Fiv.doc</t>
   </si>
   <si>
     <t>Projeto 042/2019 - piso salario agente saude CLT</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/739/projeto_043-2019_-_incorpora_area_de_terras_ao_p_t4HKmtE.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/739/projeto_043-2019_-_incorpora_area_de_terras_ao_p_t4HKmtE.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 043/2019 - Incorpora área rural ao perímetro urbano</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/757/ant_lei_formosa_convenio_1.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/757/ant_lei_formosa_convenio_1.docx</t>
   </si>
   <si>
     <t>Projeto de Lei 45/2019 que trata sobre convenio do município com o Instituto Santa Isabel para atendimento de Urgência e Emergência.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/765/projeto_de_lei__nr.46-2019_credito_especial_hospitarl.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/765/projeto_de_lei__nr.46-2019_credito_especial_hospitarl.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 46/2019 que abre crédito adicional especial</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/769/projeto_de_lei_n_44_de_20_de_novembro_2019_-_diarias.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/769/projeto_de_lei_n_44_de_20_de_novembro_2019_-_diarias.doc</t>
   </si>
   <si>
     <t>Dispõe sobre viagem a serviço e concessão de diária ao Chefe do Poder Executivo Municipal e a Servidor da administração pública, e dá outras providências.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/773/projeto_de_lei__nr49-2019_compatibilizacao.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/773/projeto_de_lei__nr49-2019_compatibilizacao.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 49/2019 que dispões sobre a compatibilização dos planos</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/774/projeto_lei_047-2019_-_concede_uso_terreno_assoc_gcecvcw.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/774/projeto_lei_047-2019_-_concede_uso_terreno_assoc_gcecvcw.doc</t>
   </si>
   <si>
     <t>Projeto de lei 047/2019 - cede área para APROBEM</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/776/projeto_048-2019_-_utilidade_publica_hospital.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/776/projeto_048-2019_-_utilidade_publica_hospital.doc</t>
   </si>
   <si>
     <t>Projeto nº. 048/2019 - Utilidade Pública Instituto santa Isabel</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/778/projeto_de_lei_n50.2019_incorporacao_de_area.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/778/projeto_de_lei_n50.2019_incorporacao_de_area.docx</t>
   </si>
   <si>
     <t>Projeto de Lei 50/2019 - Incorpora área de terras ao perímetro Urbano da Cidade de Formosa do Oeste - PR, e dá outras providências.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/780/projeto_051-2019_-_cede_uso_trator.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/780/projeto_051-2019_-_cede_uso_trator.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 51/2019 - cede uso trator para associação estrada Mambore e Iporã</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/792/projeto_052-2019_-_incorpora_area_terra_ao_peri_TlLXEIO.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/792/projeto_052-2019_-_incorpora_area_terra_ao_peri_TlLXEIO.docx</t>
   </si>
   <si>
     <t>projeto de lei nº. 052/2019 - incorpora area rural ao perímetro urbano</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>PLOCM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária CM</t>
   </si>
   <si>
     <t>Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/573/projeto_de_lei_001-19-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/573/projeto_de_lei_001-19-cm.pdf</t>
   </si>
   <si>
     <t>ATUALIZA OS SUBSÍDIOS DOS AGENTES POLÍTICOS DO EXECUTIVO MUNICIPAL (PREFEITO, VICE E SECRETÁRIOS) NO PERCENTUAL DE 3,75% (TRÊS VIRGULA SETENTA E CINCO POR CENTO).</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/574/projeto_de_lei_002-19-cm_subsidios_dos_vereadores.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/574/projeto_de_lei_002-19-cm_subsidios_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>ATUALIZA OS SUBSÍDIOS DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO (VEREADOR E PRESIDENTE DA CÂMARA) NO PERCENTUAL DE 3,75% (TRÊS VIRGULA SETENTA E CINCO POR CENTO), OU SEJA, R$ 4.241,32.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/575/projeto_de_lei_003-19-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/575/projeto_de_lei_003-19-cm.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL NA REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL NUM PERCENTUAL DE 3,75% RECOMPOSIÇÃO SALARIAL E MAIS 0,42% DE GANHO REAL, PERFAZENDO NUM TOTAL DE 4,17%(QUATRO VIRGULA DEZESSETE POR CENTO).</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/608/projeto_de_lei_004-19-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/608/projeto_de_lei_004-19-cm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VAGAS DE ESTACIONAMENTO DE VEÍCULOS DESTINADAS EXCLUSIVAMENTE ÀS PESSOAS IDOSAS.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/625/projeto_de_lei_005-19-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/625/projeto_de_lei_005-19-cm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias para despesas de viagem dos Vereadores e Servidores da câmara.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/708/projeto_de_lei_006-19-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/708/projeto_de_lei_006-19-cm.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO HONORÁRIO DE FORMOSA DO OESTE AO DEPUTADO ESTADUAL MARCEL HENRIQUE MICHELETTO, PELOS RELEVANTES SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/711/projeto_de_lei_007-19-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/711/projeto_de_lei_007-19-cm.pdf</t>
   </si>
   <si>
     <t>Súmula: Altera e acrescenta dispostivos a Lei nº 459, de 26/9/2007, que trata sobre o Controle Interno na Câmara Municipal.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/726/projeto_de_lei_008-19-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/726/projeto_de_lei_008-19-cm.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário ao Deputado Estadual Marcio Fernando Nunes, atualmente Secretário do Desenvolvimento Sustentável e Turismo do Estado do Paraná.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Carlos Roberto Paim Martins, Airton Hernandes Verussa, ANDRÉ LUIZ PIRES CURUCA, Aparecido Leonardo da Silva - Biguá, Carlos Jair Bueno</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/591/projeto_de_resolucao_01-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/591/projeto_de_resolucao_01-19.pdf</t>
   </si>
   <si>
     <t>MUDANÇA NO HORÁRIO E DIA SEMANAL DAS SESSÕES ORDINÁRIAS, OU SEJA, NAS QUINTAS-FEIRAS ÀS 18 HORAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/677/projeto_de_resolucao_02-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/677/projeto_de_resolucao_02-19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DAS FALTAS AOS VEREADORES QUE NÃO COMPARECEREM  AS SESSÕES ORDINÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/742/projeto_de_resolucao__03-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/742/projeto_de_resolucao__03-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação das faltas aos Vereadores que não comparecerem às sessões ordinárias.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/791/projeto_de_resolucao_04-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/791/projeto_de_resolucao_04-19.pdf</t>
   </si>
   <si>
     <t>Declara extinto o mandato do Vereador Rinaldo Cremon.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Interno</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/596/requerimento_01-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/596/requerimento_01-19.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DOS GASTOS TOTAIS DAS INSTALAÇÕES DAS ACADEMIAS DA TERCEIRA IDADE EM DIVERSOS PONTOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_02-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_02-19.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DA QUANTIDADE DE ALUNOS MATRICULADOS NA EDUCAÇÃO INFANTIL, BEM COMO DOS ALUNOS DA EDUCAÇÃO ESPECIAL ATENDIDOS, JUNTO AO PREFEITO MUNICIPAL E APAE LOCAL.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/610/requerimento_03-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/610/requerimento_03-19.pdf</t>
   </si>
   <si>
     <t>REQUER DO SR. LUIZ ANTONIO DOMINGOS DE AGUIAR, PREFEITO MUNICIPAL INFORMAÇÕES  PRECISAS EM RELAÇÃO A IMPLANTAÇÃO DO PARQUE INDUSTRIAL, QUE SE QUER SAIU DO PAPEL.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/618/requerimento_04-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/618/requerimento_04-19.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RELATÓRIO TIPO PLANILHA ACOMPANHADO DOS RESPECTIVOS DOCUMENTOS OS GASTOS COM VIAGENS DESLOCAMENTOS PARA OUTRAS CIDADES REFERENTE AO PERÍODO DE 1º DE JANEIRO DE 2017 A 18 DE MARÇO DE 2018, DO SENHOR LUIZ ANTONIO DOMINGOS DE AGUIAR.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_05-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_05-19.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL QUE ENVIE A CÂMARA CÓPIA DOS DIÁRIOS DE BORDO DOS VEÍCULOS DA MUNICIPALIDADE, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RELATÓRIO DAS DIVIDAS FLUTUANTE ATÉ 31/12/2016 E ANEXOS 16 E 17.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/639/requerimento_07-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/639/requerimento_07-19.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS DO SR. LUIZ ANTONIO DOMINGOS DE AGUIAR, PREFEITO MUNICIPAL SOBRE A REABERTURA DO ABATEDOURO MUNICIPAL DE ANIMAIS.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/701/requerimento_08-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/701/requerimento_08-19.pdf</t>
   </si>
   <si>
     <t>REQUER DA PRESIDÊNCIA TODOS OS DOCUMENTOS RELATIVO A DIÁRIAS E OUTROS GASTOS DE VIAGENS REALIZADAS PELOS VEREADORES E FUNCIONÁRIOS DA CÂMARA, PERÍODO DE 1º DE JANEIRO DE 2017 A 22 DE AGOSTO DE 2019.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/706/requerimento_09-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/706/requerimento_09-19.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO AO PREFEITO MUNICIPAL TODA A DOCUMENTAÇÃO RELATIVA A TERCEIRIZAÇÃO DO TRANSPORTE ESCOLAR MUNICIPAL.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>Pleitea junto ao Secretário do Desenvolvimento sustentável e Tursimo do Estado do Paraná a liberação 60.000 alevinos de variadas espécies e 250 mudas de arvores nativas, respectivamente para repovoamento através de soltura e plantio nas margens do Rio Piquiri, evento programado para o dia 14 de dezembro deste ano.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/734/requerimento_11-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/734/requerimento_11-19.pdf</t>
   </si>
   <si>
     <t>Requer informações do senhor Luiz Antonio Domingos de aguiar, Prefeito Municipal, sobre a implantação de transporte beneficiando os moradores do interior do Município, de acordo com o assinado na Audiência Pública promovida pelo Ministério Público Estadual - Promotoria de Justiça local, no dia 30 de maio de 2019.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/735/requerimento_12-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/735/requerimento_12-19.pdf</t>
   </si>
   <si>
     <t>Requer do sr. Prefeito Municipal informações detalhadas acerca das atribuições do cargo de Enegenheiro Civil da Municipalidade, exercídio pelo senhor Nilton Pickler.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>Carlos Jair Bueno, ANDRÉ LUIZ PIRES CURUCA, Carlos Roberto Paim Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/751/requerimento_13-19_Ew2C7xW.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/751/requerimento_13-19_Ew2C7xW.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal a abertura de Processo Administrativo Disciplinar para investigar e apurar possivei furtos ocorridos no Pátio de Máquinas da Municipalidade.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/779/requerimento_14-19.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/779/requerimento_14-19.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal a abertura de processo Administrativo disciplinar contra a Procuradora Jurídica do Município Dr. Daynne Priscila de Oliveira Nóbile, para investigar e apurar se nos dias 18 e 25 de novembro de 2019, entre o horário das 8 as 10 horas, esteve a serviço da Municipalidade, enfim, quer saber data e hora de chegada e saída, aonde estava e o que foi fazer.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>PJEXT</t>
   </si>
   <si>
     <t>Projeto de Lei Externo</t>
   </si>
   <si>
     <t>Parlamento Jovem</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/744/projeto_de_lei_1_19-pj.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/744/projeto_de_lei_1_19-pj.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário de comemorações do Município a Semana Municipal do Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/777/ante_projetoresolucao_no_2_pj.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/777/ante_projetoresolucao_no_2_pj.pdf</t>
   </si>
   <si>
     <t>Cria o Parlamento Jovem de Formosa do Oeste e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2553,68 +2553,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/620/pref.balancete_financeiro_fev._2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/655/camara_balancete_marco_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/656/camara_balancete_abril_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/660/prefeitura_balancete__abril_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/682/camara_municipal_balancete_mes_maio_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/683/balancete_finaceiro_prefeitura_mes_maio_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/685/balancet_financeiro__camara_junho_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/686/balancete_prefeitura_mes_junho_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/687/balancete_financeiro_camara_julho_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/737/camara_balancete_agosto_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/738/camara_balancete_mes_setembro_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/750/prefeitura_muncipal_balancete_setembro_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/772/prefeitura_municipal_balancete_mes_outubro_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/789/camara_municipal_balancete_outubro_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/790/camara_municipal_balancete_novembro_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/800/prefeitura_balancete_financeiro_novembro_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/802/prefeitura_balancete_financeiro_dezembro_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/803/prefeirura_balancete_anual_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/816/camara_municipal_balancete_financeiro_dezembro_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/754/emenda_1-19.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/633/emenda_modificativa1-19.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/771/emenda_2-19.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/787/emenda_3-19.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/597/indicacao_001-19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/598/indicacao_002-19.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/611/indicacao_004-19.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/612/indicacao_005-19.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/613/indicacao_006-19.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/624/indicacao_007-19.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_008-19.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_009-19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_011-19.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/638/indicacao_012-19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_013-19.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_014-19.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/643/indicacao_015-19.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_016-19.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_017-19.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/646/indicacao_018-19.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/647/indicacao_019-19.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_020-19.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_021-19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_022-19.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_023-19.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_024-19.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_025-19.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao_026-19.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_027-19.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_029-19.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_030-19.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_031-19.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_032-19.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_033-19.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_34-18.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_035-19.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/724/indicacao_036-19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/725/indicacao_037-19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/730/indicacao_038-19.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/732/indicacao_039-19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/733/indicacao_040-19.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/743/indicacao_041-19.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/745/indicacao_042-19.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/747/indicacao_043-19.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/752/indicacao_044-19.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/760/indicacao_046-19.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/764/indicacao_047-19.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/766/indicacao_048-19.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/767/indicacao_049-19.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/768/indicacao_050-19.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/775/indicacao_051-19.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/782/indicacao_052-19.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/783/indicacao_053-19.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/784/indicacao_054-19.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/593/mocao_01-19.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/594/mocao_02-19.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/595/mocao_03-19.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/614/mocao_04-19.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/615/mocao_05-19.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/616/mocao_06-19.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/617/mocao_07-19.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/623/mocao_08-19.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/630/mocao_09-19.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/631/mocao_10-19.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/632/mocao_11-19.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/648/mocao_13-19.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/665/mocao_14-19.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/673/mocao_15-19.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/689/mocao_17-19.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/690/mocao_18-19.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/712/mocao_19-19.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/716/mocao_20-19.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/740/mocao_21-19.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/741/mocao_22-19.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/746/mocao_23-19.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/748/mocao_24-19.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/749/mocao_25-19.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/753/mocao_26-19.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/755/mocao_27-19.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/756/mocao_28-19.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/761/mocao_29-19.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/762/mocao_30-19.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/763/mocao_31-19.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/785/mocao_32-19.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/786/mocao_33-19.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/678/mppr.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/636/parecer_64-19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/634/projeto_de_decreto_1-19.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/581/projeto_de_lei__complementar_001.2019_-_altera__5js5rS9.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/582/proj._lei_comp._no._002-2019.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/589/proj._lei_comp._003-2019_-_vaga_enfermeira_3.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/653/proj._lei_comp._004-2019_-_cria_secretaria_de_as_vNEJz25.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/729/proj._lei_comp._005-2019_-_piso_salario_agente_c_A3AuHUV.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/770/projeto_de_lei_cargos_e_vagas_temporarias.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/781/projeto_de_lc_07.2019_-_novo_codigo_tributario.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/788/projeto_de_lei_complementar_cargos_e_vagas_temporarias.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/577/projeto_de_lei_002-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/578/projeto_de_lei__nr.03-2019_compatibilizacao.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/579/projeto_de_lei__nr.04-2019_credito_especial_cama_fCoZb6e.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/580/projeto_de_lei__nr.05-19_._inclusoes_2019.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/583/projeto_006-2019_-_altera_lei_780-2014_-_mais_medicos.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/584/projeto_007-2019_-_anuidade_cnm.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/585/projeto_008-2019_-_anuidade_amop.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/586/lei_da_apae.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/588/projeto_de_lei__nr.11-2019_credito_especial_cama_8BbndFm.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/590/projeto_010_-2019_-_conselho_sanidade_agropecuaria_-_csa.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/592/projeto_no._012_-_finisa.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/599/projeto_013_-2019_-_revoga_lei_861-2018_avancar_cidade.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_lei__nr.14-2019.doc_operacao_de_credito.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/627/projeto_de_lei_lei_16-2019_ldo_2020_formosa.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/650/projeto_de_lei_nr.18-2019.doc_operacao_de_credito.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/651/projeto_de_lei_no._019-2019_-_altera_art._11_da__82m8y75.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/659/projeto_de_lei_no._020-2019_-_concessao_de_benef_kwwf9HR.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/662/aumento_salarial_acs_projeto_de_lei_15.2019.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/669/projeto_de_lei_23_inclusoes_.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/670/projeto_021-2019_-_fiat_para_sindicato_rural.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/671/projeto_022-2019_-ratifica_consorcio_residuos_solidos.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/672/projeto_024-_2019_-altera_lei_863-2018_-poco_artesiano.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/674/projeto_026-2019_-_fiat_para_sindicato_rural.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/675/projeto_025-2019_-_alienacao_bens.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/681/projeto_028-2019_-_cindepar__novos_entes_-_conso_2gWsvVZ.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/693/aumento_do_piso_salarial_._projeto_de_lei_15.2019.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/694/criacao-aprimoracao-e-estrutuaracao-sci-controle-interno.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_de_lei_n._29.2019_-_cessao_de_uso_igrej_8l27PJh.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/696/inclusao_ppa_ldo_projeto_de_lei_31_das_operacoes_UvwY0OC.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_020-2019_-_concessao_de_beneficios_eventuais.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_032-2019_-_reformula_conselho_do_idoso.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_033-2019_-_incorpora_area_de_terras_ao_p_WnOAdiD.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/702/projeto_de_lei_n_30.2019_-_diarias.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/703/projeto_034-2019_-_altera_conselho_municipal_de_educacao.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/704/projeto_de_lei__nr.35-2019_credito_especial_cons_6RHSMoo.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/709/projeto_036-2019_-_autorizacao_asilo.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/713/projeto_038-2019_-_cede_uso_peletizadora.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/714/projeto_037-2019_-_anuidade_turismo.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/715/projeto_de_lei__nr.39-2019_credito_suplementar_c_xEUeHYa.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/722/projeto_040-2019_-_van_apae.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/727/projeto_de_lei_nr._41loa_2020_oficial.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/728/projeto_042-2019_-_piso_salario_agente_comunitar_Lkw3Fiv.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/739/projeto_043-2019_-_incorpora_area_de_terras_ao_p_t4HKmtE.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/757/ant_lei_formosa_convenio_1.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/765/projeto_de_lei__nr.46-2019_credito_especial_hospitarl.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/769/projeto_de_lei_n_44_de_20_de_novembro_2019_-_diarias.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/773/projeto_de_lei__nr49-2019_compatibilizacao.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/774/projeto_lei_047-2019_-_concede_uso_terreno_assoc_gcecvcw.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/776/projeto_048-2019_-_utilidade_publica_hospital.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/778/projeto_de_lei_n50.2019_incorporacao_de_area.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/780/projeto_051-2019_-_cede_uso_trator.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/792/projeto_052-2019_-_incorpora_area_terra_ao_peri_TlLXEIO.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/573/projeto_de_lei_001-19-cm.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/574/projeto_de_lei_002-19-cm_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/575/projeto_de_lei_003-19-cm.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/608/projeto_de_lei_004-19-cm.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/625/projeto_de_lei_005-19-cm.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/708/projeto_de_lei_006-19-cm.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/711/projeto_de_lei_007-19-cm.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/726/projeto_de_lei_008-19-cm.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/591/projeto_de_resolucao_01-19.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/677/projeto_de_resolucao_02-19.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/742/projeto_de_resolucao__03-19.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/791/projeto_de_resolucao_04-19.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/596/requerimento_01-19.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_02-19.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/610/requerimento_03-19.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/618/requerimento_04-19.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_05-19.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/639/requerimento_07-19.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/701/requerimento_08-19.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/706/requerimento_09-19.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/734/requerimento_11-19.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/735/requerimento_12-19.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/751/requerimento_13-19_Ew2C7xW.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/779/requerimento_14-19.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/744/projeto_de_lei_1_19-pj.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/777/ante_projetoresolucao_no_2_pj.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/620/pref.balancete_financeiro_fev._2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/655/camara_balancete_marco_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/656/camara_balancete_abril_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/660/prefeitura_balancete__abril_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/682/camara_municipal_balancete_mes_maio_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/683/balancete_finaceiro_prefeitura_mes_maio_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/685/balancet_financeiro__camara_junho_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/686/balancete_prefeitura_mes_junho_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/687/balancete_financeiro_camara_julho_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/737/camara_balancete_agosto_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/738/camara_balancete_mes_setembro_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/750/prefeitura_muncipal_balancete_setembro_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/772/prefeitura_municipal_balancete_mes_outubro_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/789/camara_municipal_balancete_outubro_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/790/camara_municipal_balancete_novembro_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/800/prefeitura_balancete_financeiro_novembro_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/802/prefeitura_balancete_financeiro_dezembro_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/803/prefeirura_balancete_anual_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/816/camara_municipal_balancete_financeiro_dezembro_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/754/emenda_1-19.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/633/emenda_modificativa1-19.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/771/emenda_2-19.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/787/emenda_3-19.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/597/indicacao_001-19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/598/indicacao_002-19.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/611/indicacao_004-19.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/612/indicacao_005-19.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/613/indicacao_006-19.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/624/indicacao_007-19.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_008-19.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_009-19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_011-19.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/638/indicacao_012-19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_013-19.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_014-19.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/643/indicacao_015-19.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_016-19.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_017-19.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/646/indicacao_018-19.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/647/indicacao_019-19.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_020-19.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_021-19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_022-19.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_023-19.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_024-19.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_025-19.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao_026-19.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_027-19.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_029-19.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_030-19.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_031-19.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_032-19.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_033-19.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_34-18.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_035-19.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/724/indicacao_036-19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/725/indicacao_037-19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/730/indicacao_038-19.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/732/indicacao_039-19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/733/indicacao_040-19.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/743/indicacao_041-19.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/745/indicacao_042-19.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/747/indicacao_043-19.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/752/indicacao_044-19.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/760/indicacao_046-19.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/764/indicacao_047-19.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/766/indicacao_048-19.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/767/indicacao_049-19.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/768/indicacao_050-19.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/775/indicacao_051-19.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/782/indicacao_052-19.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/783/indicacao_053-19.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/784/indicacao_054-19.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/593/mocao_01-19.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/594/mocao_02-19.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/595/mocao_03-19.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/614/mocao_04-19.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/615/mocao_05-19.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/616/mocao_06-19.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/617/mocao_07-19.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/623/mocao_08-19.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/630/mocao_09-19.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/631/mocao_10-19.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/632/mocao_11-19.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/648/mocao_13-19.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/665/mocao_14-19.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/673/mocao_15-19.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/689/mocao_17-19.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/690/mocao_18-19.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/712/mocao_19-19.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/716/mocao_20-19.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/740/mocao_21-19.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/741/mocao_22-19.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/746/mocao_23-19.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/748/mocao_24-19.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/749/mocao_25-19.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/753/mocao_26-19.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/755/mocao_27-19.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/756/mocao_28-19.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/761/mocao_29-19.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/762/mocao_30-19.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/763/mocao_31-19.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/785/mocao_32-19.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/786/mocao_33-19.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/678/mppr.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/636/parecer_64-19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/634/projeto_de_decreto_1-19.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/581/projeto_de_lei__complementar_001.2019_-_altera__5js5rS9.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/582/proj._lei_comp._no._002-2019.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/589/proj._lei_comp._003-2019_-_vaga_enfermeira_3.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/653/proj._lei_comp._004-2019_-_cria_secretaria_de_as_vNEJz25.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/729/proj._lei_comp._005-2019_-_piso_salario_agente_c_A3AuHUV.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/770/projeto_de_lei_cargos_e_vagas_temporarias.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/781/projeto_de_lc_07.2019_-_novo_codigo_tributario.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/788/projeto_de_lei_complementar_cargos_e_vagas_temporarias.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/577/projeto_de_lei_002-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/578/projeto_de_lei__nr.03-2019_compatibilizacao.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/579/projeto_de_lei__nr.04-2019_credito_especial_cama_fCoZb6e.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/580/projeto_de_lei__nr.05-19_._inclusoes_2019.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/583/projeto_006-2019_-_altera_lei_780-2014_-_mais_medicos.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/584/projeto_007-2019_-_anuidade_cnm.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/585/projeto_008-2019_-_anuidade_amop.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/586/lei_da_apae.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/588/projeto_de_lei__nr.11-2019_credito_especial_cama_8BbndFm.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/590/projeto_010_-2019_-_conselho_sanidade_agropecuaria_-_csa.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/592/projeto_no._012_-_finisa.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/599/projeto_013_-2019_-_revoga_lei_861-2018_avancar_cidade.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_lei__nr.14-2019.doc_operacao_de_credito.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/627/projeto_de_lei_lei_16-2019_ldo_2020_formosa.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/650/projeto_de_lei_nr.18-2019.doc_operacao_de_credito.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/651/projeto_de_lei_no._019-2019_-_altera_art._11_da__82m8y75.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/659/projeto_de_lei_no._020-2019_-_concessao_de_benef_kwwf9HR.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/662/aumento_salarial_acs_projeto_de_lei_15.2019.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/669/projeto_de_lei_23_inclusoes_.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/670/projeto_021-2019_-_fiat_para_sindicato_rural.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/671/projeto_022-2019_-ratifica_consorcio_residuos_solidos.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/672/projeto_024-_2019_-altera_lei_863-2018_-poco_artesiano.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/674/projeto_026-2019_-_fiat_para_sindicato_rural.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/675/projeto_025-2019_-_alienacao_bens.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/681/projeto_028-2019_-_cindepar__novos_entes_-_conso_2gWsvVZ.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/693/aumento_do_piso_salarial_._projeto_de_lei_15.2019.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/694/criacao-aprimoracao-e-estrutuaracao-sci-controle-interno.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_de_lei_n._29.2019_-_cessao_de_uso_igrej_8l27PJh.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/696/inclusao_ppa_ldo_projeto_de_lei_31_das_operacoes_UvwY0OC.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_020-2019_-_concessao_de_beneficios_eventuais.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_032-2019_-_reformula_conselho_do_idoso.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_033-2019_-_incorpora_area_de_terras_ao_p_WnOAdiD.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/702/projeto_de_lei_n_30.2019_-_diarias.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/703/projeto_034-2019_-_altera_conselho_municipal_de_educacao.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/704/projeto_de_lei__nr.35-2019_credito_especial_cons_6RHSMoo.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/709/projeto_036-2019_-_autorizacao_asilo.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/713/projeto_038-2019_-_cede_uso_peletizadora.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/714/projeto_037-2019_-_anuidade_turismo.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/715/projeto_de_lei__nr.39-2019_credito_suplementar_c_xEUeHYa.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/722/projeto_040-2019_-_van_apae.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/727/projeto_de_lei_nr._41loa_2020_oficial.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/728/projeto_042-2019_-_piso_salario_agente_comunitar_Lkw3Fiv.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/739/projeto_043-2019_-_incorpora_area_de_terras_ao_p_t4HKmtE.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/757/ant_lei_formosa_convenio_1.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/765/projeto_de_lei__nr.46-2019_credito_especial_hospitarl.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/769/projeto_de_lei_n_44_de_20_de_novembro_2019_-_diarias.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/773/projeto_de_lei__nr49-2019_compatibilizacao.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/774/projeto_lei_047-2019_-_concede_uso_terreno_assoc_gcecvcw.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/776/projeto_048-2019_-_utilidade_publica_hospital.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/778/projeto_de_lei_n50.2019_incorporacao_de_area.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/780/projeto_051-2019_-_cede_uso_trator.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/792/projeto_052-2019_-_incorpora_area_terra_ao_peri_TlLXEIO.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/573/projeto_de_lei_001-19-cm.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/574/projeto_de_lei_002-19-cm_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/575/projeto_de_lei_003-19-cm.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/608/projeto_de_lei_004-19-cm.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/625/projeto_de_lei_005-19-cm.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/708/projeto_de_lei_006-19-cm.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/711/projeto_de_lei_007-19-cm.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/726/projeto_de_lei_008-19-cm.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/591/projeto_de_resolucao_01-19.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/677/projeto_de_resolucao_02-19.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/742/projeto_de_resolucao__03-19.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/791/projeto_de_resolucao_04-19.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/596/requerimento_01-19.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_02-19.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/610/requerimento_03-19.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/618/requerimento_04-19.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_05-19.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/639/requerimento_07-19.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/701/requerimento_08-19.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/706/requerimento_09-19.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/734/requerimento_11-19.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/735/requerimento_12-19.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/751/requerimento_13-19_Ew2C7xW.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/779/requerimento_14-19.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/744/projeto_de_lei_1_19-pj.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/777/ante_projetoresolucao_no_2_pj.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H210"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="123" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>