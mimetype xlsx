--- v1 (2026-04-13)
+++ v2 (2026-06-11)
@@ -476,93 +476,93 @@
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DE MANDAR REPOR AREIA NA QUADRA E MELHORIAS NO CAMPO DE MALHA, SITUADO NO CAMPO DE FUTEBOL JOAQUIM PEREIRA DE SOUZA.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/624/indicacao_007-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL DETERMINAR AO SETOR RODOVIÁRIO SUSPENDER OS SERVIÇOS A TERCEIROS (PARTICULAR) POR 120 DIAS, AFIM DE PRIORIZAR A CONSERVAÇÃO DAS ESTRADAS .</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_008-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO VERTICAL NAS PRINCIPAIS ESTRADAS RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>ANDRÉ LUIZ PIRES CURUCA</t>
+    <t>André Luiz Pires Curuca</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_009-19.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL INSTALAÇÃO DE UMA ATI ACADEMIA DA TERCEIRA IDADE NA COMUNIDADE DE SANTOS ANJOS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>PLEITO JUNTO AO DEPUTADO FEDERAL JOSÉ CARLOS SCHIAVINATO EMENDA PARLAMENTAR PARA A COMPRA DE UMA RETRO ESCAVADEIRA HIDRÁULICA PANTANEIRA AO MUNICÍPIO DE FORMOSA DO OESTE.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>Carlos Roberto Paim Martins</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_011-19.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DA REALIZAÇÃO DE REPAROS NO LEITO DO CALÇAMENTO DE PEDRAS IRREGULARES DA ESTRADA ARARÉ.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>RAIMUNDO MARQUES CAVALCANTE</t>
+    <t>Raimundo Marques Cavalcante</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/638/indicacao_012-19.pdf</t>
   </si>
   <si>
     <t>PEDIDO AO PREFEITO MUNICIPAL INSTALAÇÃO DE BRAÇO COM LUMINÁRIA NA COMUNIDADE DE CRUZEIRINHO DEFRONTE A IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>Carlos Roberto Paim Martins, ANDRÉ LUIZ PIRES CURUCA</t>
+    <t>Carlos Roberto Paim Martins, André Luiz Pires Curuca</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_013-19.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL A INSTALAÇÃO DE PLACAS (PREFERENCIA/PARE) NOS CRUZAMENTOS DAS SEGUINTES RUAS: NITERÓI/BAURU; NITERÓI/TEREZINA; BAURU/SALVADOR; GOIÂNIA/TEREZINA.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_014-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A EXECUÇÃO DOS SERVIÇOS DE FEITURA UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) DEFRONTE AO BARRACÃO COMUNITÁRIO LOCALIZADO NO PROLONGAMENTO DA RUA MINAS GERAIS, CONJUNTO DENOMINADO DE PARÁ.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/643/indicacao_015-19.pdf</t>
   </si>
   <si>
     <t>PEDE AGILIZAÇÃO DO PREFEITO MUNICIPAL NA EXECUÇÃO DOS SERVIÇOS COM PEDRAS IRREGULARES O CALÇAMENTO DA RUA PROJETA ENTRE AS RUAS MARIA ELIZABETE PARRALES E EDILIO CÂNDIDO JÚNIOR.</t>
   </si>
@@ -1082,63 +1082,63 @@
   <si>
     <t>PESA MORTE DO SENHOR JULIO SANTANA, OCORRIDA A SEMANA PASSADA.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/630/mocao_09-19.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO PRESIDENTE JOÃO JOSÉ MENESES BULHÕES FERRO E SECRETÁRIO GERAL MARCELO JUNIOR CORREA, PELA POSSE NA GESTÃO 2019/2021 OAB - ORDEM DOS ADVOGADOS DA SUB SEÇÃO DE ASSIS CHATEAUBRIAND.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/631/mocao_10-19.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR MORTE DO SR. ROBERTO PUSCHEL OCORRIDA NA CIDADE DE CURITIBA.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>Carlos Jair Bueno, Airton Hernandes Verussa, ANDRÉ LUIZ PIRES CURUCA, Carlos Roberto Paim Martins, RAIMUNDO MARQUES CAVALCANTE</t>
+    <t>Carlos Jair Bueno, Airton Hernandes Verussa, André Luiz Pires Curuca, Carlos Roberto Paim Martins, Raimundo Marques Cavalcante</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/632/mocao_11-19.pdf</t>
   </si>
   <si>
     <t>VEM A PÚBLICO REPUDIAR DE EMENDA CONSTITUCIONAL - PEC 06/2019 A REFORMA DA PREVIDÊNCIA, ENVIADA PELO GOVERNO DE JAIR BOLSONARO, QUE IMPLICA, ESSENCIALMENTE, EM REDUÇÃO DE DIREITOS DURAMENTE CONQUISTADOS PELO POVO BRASILEIRO.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>ANDRÉ LUIZ PIRES CURUCA, Carlos Jair Bueno, Carlos Roberto Paim Martins</t>
+    <t>André Luiz Pires Curuca, Carlos Jair Bueno, Carlos Roberto Paim Martins</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE PROFUNDO PESAR PELA MORTE DO SR. JOSÉ HORACIO SALVADOR, OCORRIDA NA SEMANA PASSADA.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/648/mocao_13-19.pdf</t>
   </si>
   <si>
     <t>PROFUNDO PESAR MORTE DO SR. ANTONIO BOSSO (GOTEIRA) OCORRIDA NA DATA DE ONTEM NESTA CIDADE.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/665/mocao_14-19.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO EX DEPUTADO ESTADUAL ADELINO RIBEIRO PELO ATENDIMENTO EMENDA PARLAMENTAR NO VALOR DE r$ 260.000,00 COMPRA DE CAMINHÃO BASCULANTE E OUTRA EMENDA NO VALOR DE r$ 150.000,00 PARA RECAPEAMENTO ASFÁLTICO DAS ESTRADAS DO INTERIOR.</t>
   </si>
   <si>
     <t>673</t>
   </si>
@@ -1202,51 +1202,51 @@
   <si>
     <t>Manifestação de Pesar pelo falecimento do sr. Augusto Boneto Furlanetto, ocorrida no último dia 5.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/741/mocao_22-19.pdf</t>
   </si>
   <si>
     <t>Homenagem especial ao Senhor Luiz Antonio Domingos de Aguiar pélo reconhecimento a sua ótima administração como Prefeito de nossa cidade.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/746/mocao_23-19.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos e agradecimentos pelos bons serviços prestados no município pelo Senhor Ivan Decker Raupp, Gerente Regional Toledo da EMATER e aos funcionários Técnicos lotados em nossa cidade Senhores Edivaldo Martins Nascimento e Valmir Cardozo Pereira.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>ANDRÉ LUIZ PIRES CURUCA, Carlos Jair Bueno</t>
+    <t>André Luiz Pires Curuca, Carlos Jair Bueno</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/748/mocao_24-19.pdf</t>
   </si>
   <si>
     <t>Moção de Boas Vindas ao Dr. Ricardo Augusto Farias Monteiro, Promotor de Justiça, desejando-lhe sucesso no exercício de sua nobre função.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/749/mocao_25-19.pdf</t>
   </si>
   <si>
     <t>Manifestação de profundo pesar pelo falecimento da Professora Beatris Mendes Valeriano, ocorrida nesta cidade ontem a tarde.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/753/mocao_26-19.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e louvor ao senhor Sub Tenente Uilson Manoel da Nóbrega, pelos relevantes serviços prestados na região no Comando da Policia Rodoviária sediada na cidade de Assis Chateaubriand.</t>
   </si>
@@ -1277,51 +1277,51 @@
   <si>
     <t>Votos de Pesar a família Cesnick pela morte do ex funcionário público Miguel.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/762/mocao_30-19.pdf</t>
   </si>
   <si>
     <t>Manifestação de pesar pela morte do sr. João de Lima Raimundo, ocorrida na semana anterior.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/763/mocao_31-19.pdf</t>
   </si>
   <si>
     <t>Votos de protestos pelo processo de privatização da ECT - Empresa Brasileira de Correios e Telégrafos, iniciado pelo atual Ministro da Economia Paulo Roberto Nunes Guedes, do Governo do BOLSONARO.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>Airton Hernandes Verussa, ANDRÉ LUIZ PIRES CURUCA</t>
+    <t>Airton Hernandes Verussa, André Luiz Pires Curuca</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/785/mocao_32-19.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do sr. Heleno Cesarino de Lima, ocorrida na última semana.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>Carlos Roberto Paim Martins, Airton Hernandes Verussa</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/786/mocao_33-19.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio contra o Governador Carlos Massa Ratinho Junior, pelo anuncio do remanejamento de turmas de ensino médio noturno para o diurno, a partir de 2020, causando severos prejuízos para os estudantes que não tem como frequentar as aulas no período da manhã.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>OTS</t>
   </si>
@@ -2016,51 +2016,51 @@
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/711/projeto_de_lei_007-19-cm.pdf</t>
   </si>
   <si>
     <t>Súmula: Altera e acrescenta dispostivos a Lei nº 459, de 26/9/2007, que trata sobre o Controle Interno na Câmara Municipal.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/726/projeto_de_lei_008-19-cm.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário ao Deputado Estadual Marcio Fernando Nunes, atualmente Secretário do Desenvolvimento Sustentável e Turismo do Estado do Paraná.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Carlos Roberto Paim Martins, Airton Hernandes Verussa, ANDRÉ LUIZ PIRES CURUCA, Aparecido Leonardo da Silva - Biguá, Carlos Jair Bueno</t>
+    <t>Carlos Roberto Paim Martins, Airton Hernandes Verussa, André Luiz Pires Curuca, Aparecido Leonardo da Silva - Biguá, Carlos Jair Bueno</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/591/projeto_de_resolucao_01-19.pdf</t>
   </si>
   <si>
     <t>MUDANÇA NO HORÁRIO E DIA SEMANAL DAS SESSÕES ORDINÁRIAS, OU SEJA, NAS QUINTAS-FEIRAS ÀS 18 HORAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/677/projeto_de_resolucao_02-19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DAS FALTAS AOS VEREADORES QUE NÃO COMPARECEREM  AS SESSÕES ORDINÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/742/projeto_de_resolucao__03-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação das faltas aos Vereadores que não comparecerem às sessões ordinárias.</t>
   </si>
@@ -2163,51 +2163,51 @@
   <si>
     <t>Pleitea junto ao Secretário do Desenvolvimento sustentável e Tursimo do Estado do Paraná a liberação 60.000 alevinos de variadas espécies e 250 mudas de arvores nativas, respectivamente para repovoamento através de soltura e plantio nas margens do Rio Piquiri, evento programado para o dia 14 de dezembro deste ano.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/734/requerimento_11-19.pdf</t>
   </si>
   <si>
     <t>Requer informações do senhor Luiz Antonio Domingos de aguiar, Prefeito Municipal, sobre a implantação de transporte beneficiando os moradores do interior do Município, de acordo com o assinado na Audiência Pública promovida pelo Ministério Público Estadual - Promotoria de Justiça local, no dia 30 de maio de 2019.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/735/requerimento_12-19.pdf</t>
   </si>
   <si>
     <t>Requer do sr. Prefeito Municipal informações detalhadas acerca das atribuições do cargo de Enegenheiro Civil da Municipalidade, exercídio pelo senhor Nilton Pickler.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>Carlos Jair Bueno, ANDRÉ LUIZ PIRES CURUCA, Carlos Roberto Paim Martins</t>
+    <t>Carlos Jair Bueno, André Luiz Pires Curuca, Carlos Roberto Paim Martins</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/751/requerimento_13-19_Ew2C7xW.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal a abertura de Processo Administrativo Disciplinar para investigar e apurar possivei furtos ocorridos no Pátio de Máquinas da Municipalidade.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/779/requerimento_14-19.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal a abertura de processo Administrativo disciplinar contra a Procuradora Jurídica do Município Dr. Daynne Priscila de Oliveira Nóbile, para investigar e apurar se nos dias 18 e 25 de novembro de 2019, entre o horário das 8 as 10 horas, esteve a serviço da Municipalidade, enfim, quer saber data e hora de chegada e saída, aonde estava e o que foi fazer.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>PJEXT</t>
   </si>
   <si>
     <t>Projeto de Lei Externo</t>
   </si>
@@ -2569,51 +2569,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/620/pref.balancete_financeiro_fev._2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/655/camara_balancete_marco_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/656/camara_balancete_abril_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/660/prefeitura_balancete__abril_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/682/camara_municipal_balancete_mes_maio_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/683/balancete_finaceiro_prefeitura_mes_maio_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/685/balancet_financeiro__camara_junho_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/686/balancete_prefeitura_mes_junho_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/687/balancete_financeiro_camara_julho_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/737/camara_balancete_agosto_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/738/camara_balancete_mes_setembro_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/750/prefeitura_muncipal_balancete_setembro_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/772/prefeitura_municipal_balancete_mes_outubro_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/789/camara_municipal_balancete_outubro_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/790/camara_municipal_balancete_novembro_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/800/prefeitura_balancete_financeiro_novembro_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/802/prefeitura_balancete_financeiro_dezembro_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/803/prefeirura_balancete_anual_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/816/camara_municipal_balancete_financeiro_dezembro_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/754/emenda_1-19.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/633/emenda_modificativa1-19.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/771/emenda_2-19.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/787/emenda_3-19.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/597/indicacao_001-19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/598/indicacao_002-19.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/611/indicacao_004-19.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/612/indicacao_005-19.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/613/indicacao_006-19.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/624/indicacao_007-19.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_008-19.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_009-19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_011-19.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/638/indicacao_012-19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_013-19.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_014-19.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/643/indicacao_015-19.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_016-19.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_017-19.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/646/indicacao_018-19.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/647/indicacao_019-19.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_020-19.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_021-19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_022-19.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_023-19.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_024-19.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_025-19.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao_026-19.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_027-19.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_029-19.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_030-19.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_031-19.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_032-19.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_033-19.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_34-18.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_035-19.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/724/indicacao_036-19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/725/indicacao_037-19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/730/indicacao_038-19.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/732/indicacao_039-19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/733/indicacao_040-19.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/743/indicacao_041-19.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/745/indicacao_042-19.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/747/indicacao_043-19.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/752/indicacao_044-19.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/760/indicacao_046-19.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/764/indicacao_047-19.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/766/indicacao_048-19.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/767/indicacao_049-19.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/768/indicacao_050-19.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/775/indicacao_051-19.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/782/indicacao_052-19.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/783/indicacao_053-19.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/784/indicacao_054-19.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/593/mocao_01-19.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/594/mocao_02-19.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/595/mocao_03-19.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/614/mocao_04-19.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/615/mocao_05-19.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/616/mocao_06-19.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/617/mocao_07-19.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/623/mocao_08-19.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/630/mocao_09-19.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/631/mocao_10-19.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/632/mocao_11-19.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/648/mocao_13-19.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/665/mocao_14-19.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/673/mocao_15-19.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/689/mocao_17-19.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/690/mocao_18-19.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/712/mocao_19-19.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/716/mocao_20-19.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/740/mocao_21-19.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/741/mocao_22-19.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/746/mocao_23-19.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/748/mocao_24-19.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/749/mocao_25-19.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/753/mocao_26-19.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/755/mocao_27-19.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/756/mocao_28-19.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/761/mocao_29-19.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/762/mocao_30-19.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/763/mocao_31-19.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/785/mocao_32-19.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/786/mocao_33-19.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/678/mppr.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/636/parecer_64-19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/634/projeto_de_decreto_1-19.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/581/projeto_de_lei__complementar_001.2019_-_altera__5js5rS9.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/582/proj._lei_comp._no._002-2019.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/589/proj._lei_comp._003-2019_-_vaga_enfermeira_3.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/653/proj._lei_comp._004-2019_-_cria_secretaria_de_as_vNEJz25.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/729/proj._lei_comp._005-2019_-_piso_salario_agente_c_A3AuHUV.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/770/projeto_de_lei_cargos_e_vagas_temporarias.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/781/projeto_de_lc_07.2019_-_novo_codigo_tributario.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/788/projeto_de_lei_complementar_cargos_e_vagas_temporarias.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/577/projeto_de_lei_002-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/578/projeto_de_lei__nr.03-2019_compatibilizacao.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/579/projeto_de_lei__nr.04-2019_credito_especial_cama_fCoZb6e.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/580/projeto_de_lei__nr.05-19_._inclusoes_2019.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/583/projeto_006-2019_-_altera_lei_780-2014_-_mais_medicos.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/584/projeto_007-2019_-_anuidade_cnm.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/585/projeto_008-2019_-_anuidade_amop.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/586/lei_da_apae.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/588/projeto_de_lei__nr.11-2019_credito_especial_cama_8BbndFm.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/590/projeto_010_-2019_-_conselho_sanidade_agropecuaria_-_csa.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/592/projeto_no._012_-_finisa.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/599/projeto_013_-2019_-_revoga_lei_861-2018_avancar_cidade.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_lei__nr.14-2019.doc_operacao_de_credito.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/627/projeto_de_lei_lei_16-2019_ldo_2020_formosa.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/650/projeto_de_lei_nr.18-2019.doc_operacao_de_credito.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/651/projeto_de_lei_no._019-2019_-_altera_art._11_da__82m8y75.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/659/projeto_de_lei_no._020-2019_-_concessao_de_benef_kwwf9HR.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/662/aumento_salarial_acs_projeto_de_lei_15.2019.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/669/projeto_de_lei_23_inclusoes_.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/670/projeto_021-2019_-_fiat_para_sindicato_rural.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/671/projeto_022-2019_-ratifica_consorcio_residuos_solidos.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/672/projeto_024-_2019_-altera_lei_863-2018_-poco_artesiano.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/674/projeto_026-2019_-_fiat_para_sindicato_rural.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/675/projeto_025-2019_-_alienacao_bens.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/681/projeto_028-2019_-_cindepar__novos_entes_-_conso_2gWsvVZ.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/693/aumento_do_piso_salarial_._projeto_de_lei_15.2019.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/694/criacao-aprimoracao-e-estrutuaracao-sci-controle-interno.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_de_lei_n._29.2019_-_cessao_de_uso_igrej_8l27PJh.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/696/inclusao_ppa_ldo_projeto_de_lei_31_das_operacoes_UvwY0OC.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_020-2019_-_concessao_de_beneficios_eventuais.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_032-2019_-_reformula_conselho_do_idoso.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_033-2019_-_incorpora_area_de_terras_ao_p_WnOAdiD.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/702/projeto_de_lei_n_30.2019_-_diarias.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/703/projeto_034-2019_-_altera_conselho_municipal_de_educacao.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/704/projeto_de_lei__nr.35-2019_credito_especial_cons_6RHSMoo.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/709/projeto_036-2019_-_autorizacao_asilo.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/713/projeto_038-2019_-_cede_uso_peletizadora.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/714/projeto_037-2019_-_anuidade_turismo.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/715/projeto_de_lei__nr.39-2019_credito_suplementar_c_xEUeHYa.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/722/projeto_040-2019_-_van_apae.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/727/projeto_de_lei_nr._41loa_2020_oficial.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/728/projeto_042-2019_-_piso_salario_agente_comunitar_Lkw3Fiv.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/739/projeto_043-2019_-_incorpora_area_de_terras_ao_p_t4HKmtE.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/757/ant_lei_formosa_convenio_1.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/765/projeto_de_lei__nr.46-2019_credito_especial_hospitarl.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/769/projeto_de_lei_n_44_de_20_de_novembro_2019_-_diarias.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/773/projeto_de_lei__nr49-2019_compatibilizacao.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/774/projeto_lei_047-2019_-_concede_uso_terreno_assoc_gcecvcw.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/776/projeto_048-2019_-_utilidade_publica_hospital.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/778/projeto_de_lei_n50.2019_incorporacao_de_area.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/780/projeto_051-2019_-_cede_uso_trator.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/792/projeto_052-2019_-_incorpora_area_terra_ao_peri_TlLXEIO.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/573/projeto_de_lei_001-19-cm.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/574/projeto_de_lei_002-19-cm_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/575/projeto_de_lei_003-19-cm.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/608/projeto_de_lei_004-19-cm.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/625/projeto_de_lei_005-19-cm.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/708/projeto_de_lei_006-19-cm.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/711/projeto_de_lei_007-19-cm.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/726/projeto_de_lei_008-19-cm.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/591/projeto_de_resolucao_01-19.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/677/projeto_de_resolucao_02-19.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/742/projeto_de_resolucao__03-19.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/791/projeto_de_resolucao_04-19.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/596/requerimento_01-19.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_02-19.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/610/requerimento_03-19.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/618/requerimento_04-19.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_05-19.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/639/requerimento_07-19.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/701/requerimento_08-19.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/706/requerimento_09-19.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/734/requerimento_11-19.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/735/requerimento_12-19.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/751/requerimento_13-19_Ew2C7xW.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/779/requerimento_14-19.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/744/projeto_de_lei_1_19-pj.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/777/ante_projetoresolucao_no_2_pj.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H210"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="123" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="120" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="137.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>