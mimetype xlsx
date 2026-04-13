--- v0 (2025-11-23)
+++ v1 (2026-04-13)
@@ -51,2073 +51,2073 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>Balancete Financeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO DEZEMBRO DE 2017</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL BALANCETE FINANCEIRO MÊS DE DEZEMBRO 2017</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL BALANCETE FINANCEIRO MÊS FEVEREIRO  2018.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO JANEIRO 2018</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL BALANCETE FINANCEIRO JANEIRO 2018</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO MÊS FEVEREIRO 2018</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO MÊS MARÇO 2018</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL BALANCETE FINANCEIRO MÊS DE ABRIL 2018</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL BALANCETE FINANCEIRO MÊS DE MARÇO 2018</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO MÊS ABRIL 2018.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL BALANCETE FINANCEIRO MÊS MAIO 2018</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO MÊS DE MAIO 2018</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PREFEITURA MUNICIPAL BALANCETE FINANCEIRO MÊS JUNHO 2018 </t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL BALANCETE FINANCEIRO MÊS DE JUNHO 2018</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO MÊS DE JULHO 2018.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL BALANCETE FINANCEIRO MÊS AGOSTO 2018</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL BALANCETE FINANCEIRO MÊS DE JULHO 2018</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL BALANCETE FINANCEIRO MÊS DE SETEMBRO 2018.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO MÊS SETEMBRO 2018</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/563/balancete_financeiro__outubro_2018.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/563/balancete_financeiro__outubro_2018.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro mês outubro 2018.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/564/camara_municipal_balanceret_financeiro_outubro_2018.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/564/camara_municipal_balanceret_financeiro_outubro_2018.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal  Balancete Financeiro mês outubro 2018.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/600/balancete_mes_novembro_2018.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/600/balancete_mes_novembro_2018.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro mês novembro  2018.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/601/camara_municipal_balancete_financeiro_mes_novembro_2018.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/601/camara_municipal_balancete_financeiro_mes_novembro_2018.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro mês novembro 2018</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/602/balancete_financeiro_mes_dezembro_2018.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/602/balancete_financeiro_mes_dezembro_2018.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal Balancete Financeiro mês de dezembro 2018</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/603/balancete_financeiro_dezembro_2018.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/603/balancete_financeiro_dezembro_2018.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro dezembro  2018</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlos Roberto Paim Martins, ANDRÉ LUIZ PIRES CURUCA, Carlos Jair Bueno</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REPAROS NA COBERTURA DA QUADRA DE ESPORTES DO CENTRO SOCIAL URBANO PADRE ANCHIETA.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL CONSTRUÇÃO DE CALÇADAS MARGEANDO A PR 317 TRECHO PORTAL AOS CONJUNTOS RESIDENCIAIS LOCALIZADOS NA SAÍDA DE GOIOERÊ.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ PIRES CURUCA</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CRIAÇÃO DO CENTRO DE CONVIVÊNCIA DO IDOSO COM TODA INFRA-ESTRUTURA NECESSÁRIA.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA SR. PREFEITO A IMPLANTAÇÃO DE COLETA SELETIVA DE LIXO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA MANTA ASFÁLTICA BURACOS VIAS PÚBLICAS </t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>MIGUEL DIAS</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO ESTUDOS VISANDO INCENTIVOS VIA HORA MÁQUINA PARA CONSTRUÇÃO DE AVIÁRIOS, CONSTRUÇÃO DE RESIDÊNCIAS E NIVELAMENTO DE CARREADORES.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>Alemão do Pesque Pague</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA RUA MARANHÃO IMEDIAÇÕES DA RESIDÊNCIA DO MARCOS DO ABDIAS, SAÍDA PARA AIMORÉS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DA CRIAÇÃO E LIBERAÇÃO DE LINHAS DE TRANSPORTE LIGANDO A SEDE AS COMUNIDADES DE BELA VISTA, BIRIGUI E AIMORES</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS AVENIDAS SÃO PAULO/PARANÁ/MINAS GERAIS</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>Carlos Jair Bueno</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A CONTRATAÇÃO DE EMPRESA TERCEIRIZADA PARA FAZER A LIMPEZA DA CIDADE E DO INTERIOR</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO CONSTRUÇÃO DE CALÇAMENTO ARRUAMENTO NO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>Carlos Roberto Paim Martins, ANDRÉ LUIZ PIRES CURUCA</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDEM INSTALAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA AVENIDA MARANHÃO NAS IMEDIAÇÕES DO PONTO DE ÔNIBUS LOCALIZADO NA SAÍDA PRA AIMORÉS.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Aparecido Leonardo da Silva - Biguá</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE ESTACIONAMENTO DIAGONAL NA RUA HELENA CIRINO DEFRONTE AO SINDICATO DOS TRABALHADORES, ARTEFOR, ASSOCIAÇÃO COMERCIAL E PLANTÃO MÉDICO NO PERIODO DA NOITE</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>RAIMUNDO MARQUES CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA REFORMADO O QUEBRA-MOLAS LOCALIZADO NA AVENIDA SÃO PAULO DEFRONTE A RESIDÊNCIA DO POPULAR GRINGO</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDE AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE MANDAR FAZER UMA LIMPEZA GERAL E HIGIENIZAÇÃO NAS DEPENDÊNCIAS DA CAPELA MORTUÁRIA CLAUDIO SIRICO. </t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE DETERMINE O SETOR RESPONSÁVEL A DESOBSTRUÇÃO E TROCA DAS TAMPAS DOS BUEIROS LOCALIZADOS NA RUA SÃO SALVADOR.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Carlos Roberto Paim Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO E ABRIGO DE PASSAGEIROS NA ESQUINA DAS AVENIDAS SÃO PAULO E GOIÂNIA PARA EMBARQUE E DESEMBARQUE DOS ESTUDANTES UNIVERSITÁRIOS.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLEITO JUNTO AO DEPUTADO FEDERAL SPERAFICO EMENDA PARLAMENTAR OBJETIVANDO AQUISIÇÃO DE VEÍCULO VARREDOR DE RUAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A TROCA DAS CADEIRAS DA CAPELA MORTUARIA</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL REPAROS NOS SANITÁRIOS LOCALIZADOS NO PÁTIO DE MÁQUINAS DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE DETERMINE A RETIFICA DO MOTOR DO ROLO COMPACTADOR REBOCÁVEL DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXPEDIENTE AO DEPUTADOFEDERAL RICARDO BARROS PEDINDO UMA VIATURA PARA A POLICIA CIVIL</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL REDUTOR DE VELOCIDADE, BEM COMO REALIZAÇÃO DE UM RECAPE NA MANTA ASFÁLTICA NA EXTENSÃO DA RUA PARÁ.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL  EM ATENDIMENTO AO POVO DOS BAIRROS BRESSAN, BNH E ANTONIA PACIFICO A REORGANIZAÇÃO DA COLETA DE LIXO E DISPONIBILIZAÇÃO DE CAIXAS COLETORA DE LIXO DOMÉSTICO COMO LIXO SECO.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE OPERAÇÃO TAPAS BURACOS E A COLOCAÇÃO DA GRADE PROTETORA DO BUEIRO NA RUA JOSÉ CAVALHEIRO, VILAS BOAS.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ PIRES CURUCA, Carlos Roberto Paim Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDINDO AO PREFEITO IMEDIATAS PROVIDENCIAS VISANDO A CAPINA E LIMPEZA GERAL DO INTERIOR (PÁTIO/FUNDOS) DA CLÍNICA DA MULHER.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIRIGIDO AO PREFEITO SOLICITANDO LIMPEZA GERAL COM A RECOLHA DOS ENTULHOS E LIXO ACUMULADO NO TERRENO CHÁCARA DESTINADO A IMPLANTAÇÃO DA ÁREA INDUSTRIAL SAÍDA PARA JESUÍTAS.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A INSTALAÇÃO DE RELÓGIO DE PONTO NA CLINICA DA MULHER.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO SERVIÇOS DE NIVELAMENTO E LIMPEZA DAS CAIXAS DE ÁGUA DE CONTENÇÃO DA ESTRADA ARARÉ.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL A EXECUÇÃO DOS SERVIÇOS DE NIVELAMENTO E ROLAGEM DO SOLO NAS RUAS DO CONJUNTO DENOMINADO BIL SÉRGIO.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A TROCA DA PORTA DOS FUNDOS DA UBS UNIDADE BÁSICA DE SAÚDE QUE ESTÁ QUEBRADA A MAIS DE UM ANO.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A LIMPEZA GERAL DO HORTO FLORESTAL COM A RECOLHA DO LIXO E DOS ENTULHOS.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL LUIZ ANTONIO DOMINGOS DE AGUIAR QUE, CONTRATE UMA EMPRESA PARA REALIZAR OS PROCEDIMENTOS LICITATÓRIO DA MUNICIPALIDADE TENDO EM VISTA QUE O SETOR NÃO ESTÁ DANDO CONTA DO SERVIÇOS.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PLEITO JUNTO AO GOVERNO ESTADUAL A INCLUSÃO DO NOSSO MUNICÍPIO NO PROGRAMA MORAR BEM TERCEIRA IDADE DE PELO MENOS 20 UNIDADES. </t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NOS SEGUINTES LOCAIS AVENIDA SÃO PAULO DEFRONTE A CASA DO SENHOR VALTER CHAUFER E NA AVENIDA MINAS GERAIS DEFRONTE AO LOTE 12 DA QUADRA Nº 65.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA EFETUADO SERVIÇOS DE PROTEÇÃO NAS MARGENS LATERAL DO ASFALTO ESTRADA QUE LIGA FORMOSA A BIRIGUI.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A RECOLOCAÇÃO DOS TUBOS DE CIMENTO SOBRE O CÓRREGO CENTRAL SITUADO NA ESTRADA TRANSVERSAL.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DER DA CIDADE DE CASCAVEL-PR, A INSTALAÇÃO DE TACHÕES REFLETIVO DEFRONTE AO ENTREPOSTO DA COPACOL SITUADA NA PR 317, KM 1.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA REFEITO O QUEBRA-MOLA REDUTOR DE VELOCIDADE NA AVENIDA SÃO PAULO DEFRONTE A RESIDÊNCIA DO POPULAR GRINGO.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ PIRES CURUCA, Carlos Jair Bueno, Carlos Roberto Paim Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DER DEPARTAMENTO DE ESTRADAS E RODAGEM DE CASCAVEL PLACAS DE SINALIZAÇÃO VERTICAL/HORIZONTAL, PINTURA DE FAIXAS DELIMITADORAS E INSTALAÇÃO DE TACHÕES REFLETIVO (TARTARUGAS), NA CURVA DEFRONTE A COMUNIDADE DE CRUZEIRINHO PR 317.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM BANHEIRO FEMININO COM ADEQUAÇÕES NO PÁTIO DE MÁQUINAS DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE QUEBRA-MOLAS (REDUTOR DE VELOCIDADE) DEFRONTE A CCB IGREJA CONGREGAÇÃO CRISTÃ NO BRASIL.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO LUIZ AGUIAR CONSTRUIR UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) ENTRE AS RUAS SÃO LUIZ E UBIRATÃ.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A INSTALAÇÃO DE PLACA COM A INSCRIÇÃO UPA UNIDADE DE PRONTO ATENDIMENTO DR. ARNALDO BUSATO.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MELHORIA, TIPO: PODAS DE ÁRVORES, TAPAS BURACOS E CASCALHAMENTO ENTRE DOIS PONTOS DE ASFALTO EXISTENTES NA RUA PROJETADA DO CONJUNTO VILAS BOAS, MARGEANDO COM O BOSQUE MUNICIPAL.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL SERVIÇOS DE CASCALHAMENTO E LIMPEZA DAS CAIXAS DE ÁGUA DA ESTRADA MARABÁ, DEIXANDO-A EM CONDIÇÕES URBANÍSTICAS QUE POSSAM SATISFAZER AS NECESSIDADES DE USO DE TRÁFEGO.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A CONSTRUÇÃO DE UMA PISTA DE SKATE NO LOCAL QUE ACHAR CONVENIENTE NA CIDADE.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL REPAROS (TAPAS BURACOS) NA PAVIMENTAÇÃO DAS RUAS, PRINCIPALMENTE NA AVENIDA PARANÁ DEFRONTE A ESCOLA KUMON E REFRIGERAÇÃO PARANÁ.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/552/indicacao_49-18.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/552/indicacao_49-18.pdf</t>
   </si>
   <si>
     <t>INDICA A OI TELECOMUNICAÇÕES VIABILIDADES DE DISPONIBILIZAÇÃO DE SERVIÇOS DE TELEFONE TIPO FIXO NOS LOTEAMENTOS: JARDIM TROPICAL,  JARDIM ITÁLIA, RESIDENCIAL PROCADE, JARDIM AMÉRICA, JARDIM IMARUÍ E RESIDENCIAL DAS PALMEIRAS, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_50-18.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_50-18.pdf</t>
   </si>
   <si>
     <t>COBRA PROVIDÊNCIAS DA ECT -  EMPRESA DE CORREIOS E TELÉGRAFO QUE DETERMINE AOS CARTEIROS QUE FAÇAM A ENTREGA DAS POSTAGENS E ENCOMENDAS NAS RESIDÊNCIAS DOS MORADORES DOS SEGUINTES LOTEAMENTOS: JARDIM TROPICAL,  JARDIM ITÁLIA, RESIDENCIAL PROCADE, JARDIM AMÉRICA, JARDIM IMARUÍ E RESIDENCIAL DAS PALMEIRAS, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_51-18.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_51-18.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE UM QUEBRA-MOLAS (REDUTOR DE VELOCIDADE) NA ESTRADA ARARÉ NA ALTURA DA ENTRADEA DE ACESSO AO CONJUNTO RESIDENCIAL DENOMINADO BIL SÉRGIO.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAÇÃO DE PESAR PELA MORTE DA SENHORA MARIA MACHADO SANTANA, MÃE DO EX PREFEITO MUNICIPAL ZITO PROFESSOR.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>MILTON PENIDO</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DO SR. MAURO GONÇALVES DE PAULA.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAÇÃO VOTOS DE PESAR PELA MORTE DA SENHORA MARLENE TEIXEIRA DE MORÃES</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>Carlos Roberto Paim Martins, Aparecido Leonardo da Silva - Biguá</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR PASSAMENTO DO SR. NELSON LIMA DE OLIVEIRA</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PÊSAMES MORTE DO POPULAR JOSÉ CONTERRÂNEO.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE IRINEU JUSTINO</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>MARIO SERGIO REATI</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE MARIA APARECIDA GROLLA</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DA SENHORA ALZIRA MARICATO DE FIGUEIREDO OCORRIDA NO ÚLTIMO DOMINGO.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DA SENHORA LUCIA HELENA GARGANTINI NO ÚLTIMO DIA 3 (TERÇA-FEIRA).</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>RAIMUNDO MARQUES CAVALCANTE, MIGUEL DIAS, MILTON PENIDO</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO POLICIAL PRADO PELOS RELEVANTES SERVIÇOS PRESTADOS EM FORMOSA DO OESTE</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>MILTON PENIDO, Alemão do Pesque Pague, Aparecido Leonardo da Silva - Biguá</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO DEPUTADO FEDERAL DILCEU SPERAFICO PELA SUA POSSE NA CASA CIVIL DO GOVERNO DO ESTADO, OCORRIDA ONTEM NA CIDADE DE TOLEDO.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE YURICO KAMADA OCORRIDA SEMANA PASSADA.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO POLICIAL MILITAR OSMIR BARBOSA PELA SUA PROMOÇÃO A SUBTENENTE</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIGNAÇÃO NA ATA DA PROMOÇÃO DO MILITAR RAFAEL GUELLER A CAPITÃO OCORRIDA NA ÚLTIMA SEMANA DE ABRIL.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A TODOS OS FUNCIONÁRIOS DA SAÚDE LOCAL PELOS BONS SERVIÇOS PRESTADOS A COMUNIDADE.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>BOAS VINDAS A SENHORITA DOUTORA AMANDA MACEDO RIBEIRO, PELA SUA POSSE NO CARGO DE DELEGADA DE POLÍCIA DE FORMOSA DO OESTE.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VOTOS DE CONGRATULAÇÕES E DE APLAUSOS AO DOUTOR ANDRÉ LUIZ QUERINO, PROMOTOR DE JUSTIÇA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO NOSSO MUNICÍPIO E COMARCA DE FORMOSA DO OESTE. </t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE AGRADECIMENTOS E LOUVOR AO EX PREFEITO JOSÉ MACHADO SANTANA, PELA COMPRA DA CHÁCARA QUE SE TRANSFORMOU NO CONJUNTO RESIDENCIAL DEPUTADO FEDERAL MOACIR MICHELETTO NESTA CIDADE.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE BOAS VINDAS A PROMOTORA DE JUSTIÇA LOCAL DOUTOR NATHALIE MURILLO FLOROSCHK.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>Alemão do Pesque Pague, ANDRÉ LUIZ PIRES CURUCA, Aparecido Leonardo da Silva - Biguá, Carlos Jair Bueno, Carlos Roberto Paim Martins, MARIO SERGIO REATI, MIGUEL DIAS, RAIMUNDO MARQUES CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR A FAMÍLIA DO EX VEREADOR MILTON PENIDO, MORTE OCORRIDA NA CIDADE DE CASCAVEL NO ÚLTIMO DIA 7.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR FALECIMENTO DA SENHORA MARIA COSTA ROSA OCORRIA NO INÍCIO DESTA SEMANA NA CIDADE.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DA DONA MARIA LUCIO BATISTA CABRAL OCORRIDA NA CIDADE DE LONDRINA NO ÚLTIMO SÁBADO DIA 18.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES AO EX PREFEITO DE ASSIS CHATEAUBRIAND PELA SUA ELEIÇÃO AO CARGO DE DEPUTADO ESTADUAL MARCEL MICHELETTO.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/545/mocao_24-18.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/545/mocao_24-18.pdf</t>
   </si>
   <si>
     <t>VOTOS CONGRATULAÇÕES AO SENHOR JOSÉ CARLOS SCHIAVINATO POR SUA ELEIÇÃO AO CARGO DE DEPUTADO FEDERAL CONQUISTADA VITORIOSAMENTE NO ÚLTIMO PLEITO.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/546/mocao_25-18.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/546/mocao_25-18.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E RECONHECIMENTO AO HONRADO E CULTO ADVOGADO DR. JOÃO MARIA CORRÊA PELOS RELEVANTES SERVIÇOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/547/mocao_26-18.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/547/mocao_26-18.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE PROFUNDO PESAR PELA MORTE DA PROFESSORA TEREZINHA CECILIA PINHO.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/548/mocao_27-18.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/548/mocao_27-18.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE PESAR PELO FALECIMENTO DO SR. FRANCISCO VERUSSA, POPULAR CHICÃO VERUSSA, OCORRIDA NO ÚLTIMO DIA 11 NA CIDADE DE CAMPO MOURÃO.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/550/mocao_28-18.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/550/mocao_28-18.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DA MÃE DO PRESIDENTE DA CÂMARA SENHORA GENIR GESQUI CREMON.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/551/mocao_29-18.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/551/mocao_29-18.pdf</t>
   </si>
   <si>
     <t>REGISTRO NOS ANAIS DO LEGISLATIVO COM APLAUSOS AO 40º ANIVERSÁRIO DE FUNDAÇÃO DA RADIO PIONEIRA DE FORMOSA DO OESTE.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/554/mocao_30-18.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/554/mocao_30-18.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A COPACOL - COOPERATIVA CONSOLTA PELO TRANSCURSO DO SEU 55º ANO DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/557/mocao_31-18.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/557/mocao_31-18.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E RECONHECIMENTO AO DR. GLAUCIO FRANCISCO MOURA CRUVINEL, JUIZ DA 120ª ZONA ELEITORA, A DOUTORA NATHALIE MURILLO FLOROSCHK, PROMOTORA DE JUSTIÇA , BEM COMO A SENHORA CRISTIANE ALVES FERREIRA TORRES, CHEFE DE CARTÓRIO, PELOS RELEVANTES SERVIÇOS PRESTADOS NA CONDUÇÃO DO PLEITO ELEITORAL 2018.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/561/mocao_32-18.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/561/mocao_32-18.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DA SENHORA NEUSA SEGA OLIVATO OCORRIDA MNO ÚLTIMO DIA 5 (SEGUNDA-FEIRA).</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>OTS</t>
   </si>
   <si>
     <t>Outros Itens não Relacionados</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/</t>
   </si>
   <si>
     <t>ELEIÇÃO PARA A NOVA MESA DA CÂMARA PARA O BIÊNIO DE 2019/20.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação, Educação, Cultura, Saúde e Assistência Social, Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOBRE O PROJETO DE LEI COMPLEMENTAR Nº 1/2018, DE AUTORIA DO PREFEITO MUNICIPAL, CRIANDO DEZ (10) VAGAS DO CARGO DE PROFESSOR NO QUADRO DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI Nº 005/2018 DE AUTORIA DO PREFEITO MUNICIPAL MAJORAÇÃO SALARIAL NO QUADRO GERAL DOS SERVIDORES E DOS PROFISSIONAIS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI QUE CONCEDE 6,81% DE REAJUSTE SALARIAL AO MAGISTÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação, Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECERES SOBRE O PROJETO DE LEI DE REAJUSTE DE 4,00% AOS SERVIDORES DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECERES SOBRE O PROJETO DE RESOLUÇÃO QUE CRIA A CÂMARA MIRIM</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER ACERCA DO PROJETO DE RESOLUÇÃO QUE TRATA SOBRE O REGIMENTO INTERNO DA CÂMARA MIRIM</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL SOBRE O PROJETO DE LEI COMPLEMENTAR Nº 003/2018 QUE CRIA 5 VAGAS CARGO DE AUXILIAR DE SERVIÇOS E 5 VAGAS CARGO DE AUXILIAR DE ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOBRE CONTRÁRIO SOBRE PROJETO DE LEI QUE TRATA DOS SERVIÇOS DE TAXI NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE PROJETO DE LEI DISPONDO A ANUIDADE DA CNM EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>PARECER SOBRE PROJETO DE LEI DISPONDO A ANUIDADE DA AMOP EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO SOBRE PROJETO QUE PREVIA A CONTRATAÇÃO POR TEMPO DETERMINADO.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI COMPLEMENTAR Nº 010/2018 QUE VERSA SOBRE A MODIFICAÇÃO DA REMUNERAÇÃO DOS CARGOS DE MÉDICO E DENTISTA DO QUADRO DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI QUE REGULAMENTA A PROFISSÃO DE TAXISTA NO ÂMBITO DO MUNICÍPIO E OS SERVIÇOS DE PASSAGEIROS.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação, Educação, Cultura, Saúde e Assistência Social, Finanças e Orçamento, Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI QUE VISA ILUMINAR O CAMPO DE FUTEBOL JOAQUIM PEREIRA DE SOUZA</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/493/493_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO CONTRIBUIR COM 30% NOS GASTOS MANUTENÇÃO POÇOS ARTESIANOS</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA AVANÇAR CIDADES DO GOVERNO FEDERAL</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI COMPLEMENTAR DA NOVA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI QUE RATIFICA O CONSÓRCIO FIRMADO COM OS MUNICÍPIOS DA REGIÃO OESTE DO PARANÁ.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Finanças e Orçamento</t>
   </si>
   <si>
     <t>APROVA A PRESTAÇÃO DE CONTAS DO MUNICÍPIO REFERENTE AO ANO DE 2012 DE RESPONSABILIDADE DO EX PREFEITO SENHOR JOSÉ MACHADO SANTANA.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Orivaldo Municelli</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº. 001-2018 - AUMENTA VAGAS PROFESSOR 20 HORAS</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR 002/2018 -</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 003/2018</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 004/2018</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 005/2018 - RADIOLOGIA</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 006/2018 - EDUCADOR INFANTIL</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 007/2018 - CASA LAR</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR 008/2018 - DISPÔE SOBRE A REFORMULAÇÃO ADMINISTRATIVA DA PREFEITURA MUNI</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR 009/2018 - ALTERA TABELA GAS-07</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO LEI COMPLEMENTAR Nº 10-2018 - ALTERA TABELA VENCIMENTO MÉDICO E ALTERA NÍVEL REMUNERAÇÃO DE</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº. 011/52018 - CRIA VAGA FARMACEUTICO</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR 12/2018. ALTERA O ARTIGO 13 E ACRESCENTE-SE ARTIGO 13-A A LEI COMPLEMENT</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/569/codigo_tributario_formosa_do_oeste.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/569/codigo_tributario_formosa_do_oeste.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar 13/2018.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/570/projeto_de_lei__complementar_14.2018_-_altera_a_GrirMMz.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/570/projeto_de_lei__complementar_14.2018_-_altera_a_GrirMMz.docx</t>
   </si>
   <si>
     <t>Altera Dispositivos da Lei Municipal 040/1989 e dá outras providências:</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/572/projeto_de_lei_comp._15-2018.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/572/projeto_de_lei_comp._15-2018.docx</t>
   </si>
   <si>
     <t>Altera Dispositivos da Lei Municipal 040/1989 e dá outras providências</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO LEI 001/2018 </t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI 002/2018 - REPOSIÇÃO INFLAÇÃO AOS SERVIDORES</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO LEI AUMENTO SALARIO PROFESSOR. CONSIDERAR ESTE ARQUIVO - CORREÇÃO DATA JANEIRO 2018</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 03-2018 - REGULAMENTA PROFISSÃO TAXISTA</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO 005/2018 - AUMENTO SALARIO</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO 6-2018 - LEI AUMENNTO QUADRO MAGISTÉRIO</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI 07-2018 - AUMENTO SALARIO QUADRO GERAL</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO LEI 09/2018 ANUIDADE AMOP</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO LEI 08/2018 - ANUIDADE CNM</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE DIRETRIZES ORÇAMENTÁRIAS Nº10/2018 .</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 11/2018 CRÉDITO ADICIONAL SUPLEMENTAR</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO 12/2018 - ATRIBUIÇÕES DOS CARGOS DA LEI 388 DE 2005</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI 013/2018 - ALTERA LEI 640/2011 - 30% POÇOS ARTESIANOS</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI 014-2018 - PROGRAMA AVANÇAR CIDADES</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 016-2018 - ALTERAÇÃO PPA, LDO E LOA - SISTEMA ILUMINAÇÃO ESTADIO MUNICIPALL</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 17-2018 - CEDE SALA PARA ACIAF E REVOGA LEI 842-2017</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEINº 18/2018 CRIA O FUNDO MUNICIPAL DE EDUCAÇÃO - FME E DÁ OUTRAS PROVIÊNCIAS.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/502/502_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/502/502_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 19/2018 AUTORIZA A INCLUSÃO DE AÇÕES E ALTERA UNIDADES RESPONSÁVEIS NO PPA, LDO E </t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 21/2018 AUTORIZA O EXECUTIVO A CEDER SALA DA CASA DA CULTURA EM FAVOR DO INSTITUTO</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/509/509_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/509/509_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 20/2018 AUTORIZA A INCLUSÃO DE PRIORIDADES NO PPA, LDO E LOA E DA OUTRAS PROVIDENC</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI 22/2018, QUE DISCIPLINA O HORÁRIO DE FUNCIONAMENTO E INSTITUI O SERVIÇO DE PLANTÃO DE</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/516/516_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/516/516_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 23/2018 AUTORIZA A INCLUSÃO DE PRIORIDADE NO PPA/LDO/LOA PARA AÇÃO DE CONSTRUIR E </t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI 24/2018, DISPÕE SOBRE O PROGRAMA DE INCENTIVO E VALORIZAÇÃO DO PRODUTOR RURAL NO MUNICÍPIO DE FORMOSA DO OESTE</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 025/2018 - FEIRANTES</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 26/2018 LEI ORÇAMENTÁRIA ANUAL - LOA 2019.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/549/projeto_027-2018_-_ratifica_consorcio_intermunic_WIWCH6E.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/549/projeto_027-2018_-_ratifica_consorcio_intermunic_WIWCH6E.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 27/2018 - ratifica protocolo de intenções</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/558/projeto_029-2018_-_copacol_doa_pedra_irregular.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/558/projeto_029-2018_-_copacol_doa_pedra_irregular.doc</t>
   </si>
   <si>
     <t>PROJETO Nº 029-2018 - AUTORIZA RECEBER DOAÇÃO FINANCEIRA DA COPACOL</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/560/projeto_de_lei__nr.30-2018_consorcio_publico.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/560/projeto_de_lei__nr.30-2018_consorcio_publico.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 30/2018 Inclusão de Manutenção Consórcio Intermunicipal do Piquiri</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/571/projeto_031-2018_-_modelo_lei_autorizativa_-_fpm_0dWuNGw.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/571/projeto_031-2018_-_modelo_lei_autorizativa_-_fpm_0dWuNGw.doc</t>
   </si>
   <si>
     <t>projeto de lei 031-2018 - programa avançar cidades</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>PLOCM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária CM</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA OS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO INFLACIONÁRIA E REAJUSTE SALARIAL PERFAZENDO UM TOTAL DE 4,00% AOS SERVIDORES DO LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/472/472_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA NOMENCLATURA DE RUA DE ANTONIO FREGULIA PARA PREFEITO ANTONIO FREGÚLIA NO CONJUNTO RESIDENCIAL PROCADE.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PROTEÇÃO E BEM ESTAR ANIMAL DE RUA - APROBEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>DENOMINA DE LUIZ RICATO A ACADEMIA DA TERCEIRA IDADE E PARQUE INFANTIL DA COMUNIDADE DE AIMORÉS.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/562/projeto_de_lei_007-18-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/562/projeto_de_lei_007-18-cm.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE PROFESSORA TEREZINHA CECILIA PINHO A ACADEMIA DA TERCEIRA IDADE LOCALIZADA NA AVENIDA PARANÁ SAIDA PARA A ESTRADA ARARE.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA BRIGADAS ESCOLAR NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/566/projeto_de_lei_009-18-cm.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/566/projeto_de_lei_009-18-cm.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE PROFESSORA MARIA APARECIDA VILAS BOAS A ACADEMIA DA TERCEIRA IDADE LOCALIZADA NA QUADRA 79 ENTRE AS RUAS JUVENAL PIOVESAN, DUQUE DE CAXIAS E RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO TRATA SOBRE O REGIMENTO INTERNO DA CÂMARA MIRIM</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Interno</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO AO PREFEITO MUNICIPAL SOBRE OS GASTOS DE VIAGEM A CIDADE DE CURITIBA, PARANÁ.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA OS FUNCIONÁRIOS DA PREFEITURA PAULO HENRIQUE FERNANDES MOÇO, JOSIANE APARECIDA DA SILVA, SILVIA MARCELINO E ESLAINE DOS SANTOS FITES CRUZ PARA PRESTAR ESCLARECIMENTOS SOBRE BOATOS  CIRCULADOS NA REDE SOCIAL NO TOCANTE A FALTA DE MATERIAL E EQUIPAMENTOS DE TRABALHO.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RELAÇÃO CONTENDO TODOS OS GASTOS DE VIAGEM DO ASSESSOR ISMAEL DONIZETI PETRUCI, REFERENTE AO PERÍODO DE 1º DE JANEIRO DE 2017 A 23 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DOCUMENTAÇÃO RELATIVA AS VIAGENS DO VEREADOR BIGUÁ E REQUER AINDA QUE O VEREADOR CITADO APRESENTE RELATÓRIO CONTENDO O INTERESSE PÚBLICO E OS REAIS BENEFÍCIOS ALCANÇADOS EM FAVOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS URGENTES MANDAR FAZER LIMPEZA FOSSA SÉPTICA NO CONJUNTO BITTENCOURT II SAÍDA GUAPORÉ.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>PEDINDO QUE O PREFEITO MUNICIPAL INFORME A CÂMARA SOBRE O DOCUMENTO QUE TRANSFERIU A LIMPEZA DA CAPELA CLAUDIO SIRICO PARA AS FUNERÁRIAS</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES A ASSISTENTE SOCIAL HELENA FILIPIAK A RESPEITO DO ANDAMENTO  DA REGULARIZAÇÃO JUNTO A SANEPAR NA QUESTÃO DA INSTALAÇÃO DE ÁGUA POTÁVEL COM HIDRÔMETROS INDIVIDUAL NO CONJUNTO DENOMINADO BIL SÉRGIO ? </t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER RELATÓRIO DOS GASTOS COM CURSOS, TREINAMENTOS, PALESTRAS, QUALQUER TIPO DE EVENTOS DE CAPACITAÇÃO DOS SERVIDORES DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO AO PREFEITO RELATÓRIO DOS VEÍCULOS AUTOMOTORES PATRIMONIADOS OU NÃO E OS PROVENIENTES DE CONVÊNIOS, DETALHANDO DATA DE AQUISIÇÃO, NUMERO DO BEM, LOCAL/SETOR LOTADO.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE EM QUE PÉ ESTÁ O PROJETO DE CRIAÇÃO DO PARQUE INDUSTRIAL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/543/requerimento_11-18.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/543/requerimento_11-18.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL INFORMAÇÕES E DOCUMENTOS RELATIVO AS VIAGENS EFETUADAS PELOS MOTORISTAS LOTADOS NA SECRETARIA MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/559/requerimento_12-18.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/559/requerimento_12-18.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RELAÇÃO DE TODOS OS GASTOS DE TRANSPORTE ESCOLAR REFERENTE AO PERÍODO DE 01 DE JANEIRO DE 2016 A 31 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/567/requerimento_13-18.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/567/requerimento_13-18.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE A EMPRESA QUE RECAPEOU A PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA BANDEIRANTES A REFAZER OS REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) DENTRO DAS NORMAS DO CONTRAN.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2424,68 +2424,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/563/balancete_financeiro__outubro_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/564/camara_municipal_balanceret_financeiro_outubro_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/600/balancete_mes_novembro_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/601/camara_municipal_balancete_financeiro_mes_novembro_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/602/balancete_financeiro_mes_dezembro_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/603/balancete_financeiro_dezembro_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/552/indicacao_49-18.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_50-18.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_51-18.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/545/mocao_24-18.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/546/mocao_25-18.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/547/mocao_26-18.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/548/mocao_27-18.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/550/mocao_28-18.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/551/mocao_29-18.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/554/mocao_30-18.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/557/mocao_31-18.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/561/mocao_32-18.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/569/codigo_tributario_formosa_do_oeste.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/570/projeto_de_lei__complementar_14.2018_-_altera_a_GrirMMz.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/572/projeto_de_lei_comp._15-2018.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/502/502_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/509/509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/516/516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/549/projeto_027-2018_-_ratifica_consorcio_intermunic_WIWCH6E.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/558/projeto_029-2018_-_copacol_doa_pedra_irregular.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/560/projeto_de_lei__nr.30-2018_consorcio_publico.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/571/projeto_031-2018_-_modelo_lei_autorizativa_-_fpm_0dWuNGw.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/562/projeto_de_lei_007-18-cm.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/566/projeto_de_lei_009-18-cm.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/543/requerimento_11-18.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/559/requerimento_12-18.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/567/requerimento_13-18.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/563/balancete_financeiro__outubro_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/564/camara_municipal_balanceret_financeiro_outubro_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/600/balancete_mes_novembro_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/601/camara_municipal_balancete_financeiro_mes_novembro_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/602/balancete_financeiro_mes_dezembro_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/603/balancete_financeiro_dezembro_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/552/indicacao_49-18.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_50-18.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_51-18.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/545/mocao_24-18.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/546/mocao_25-18.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/547/mocao_26-18.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/548/mocao_27-18.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/550/mocao_28-18.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/551/mocao_29-18.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/554/mocao_30-18.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/557/mocao_31-18.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/561/mocao_32-18.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/569/codigo_tributario_formosa_do_oeste.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/570/projeto_de_lei__complementar_14.2018_-_altera_a_GrirMMz.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/572/projeto_de_lei_comp._15-2018.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/502/502_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/509/509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/516/516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/549/projeto_027-2018_-_ratifica_consorcio_intermunic_WIWCH6E.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/558/projeto_029-2018_-_copacol_doa_pedra_irregular.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/560/projeto_de_lei__nr.30-2018_consorcio_publico.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/571/projeto_031-2018_-_modelo_lei_autorizativa_-_fpm_0dWuNGw.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/562/projeto_de_lei_007-18-cm.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/566/projeto_de_lei_009-18-cm.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/543/requerimento_11-18.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/559/requerimento_12-18.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/567/requerimento_13-18.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H198"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="186.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>