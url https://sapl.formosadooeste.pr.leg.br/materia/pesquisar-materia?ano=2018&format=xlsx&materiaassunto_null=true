--- v1 (2026-04-13)
+++ v2 (2026-06-12)
@@ -366,72 +366,72 @@
   <si>
     <t>Prefeitura Municipal Balancete Financeiro mês de dezembro 2018</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/603/balancete_financeiro_dezembro_2018.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal Balancete Financeiro dezembro  2018</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Carlos Roberto Paim Martins, ANDRÉ LUIZ PIRES CURUCA, Carlos Jair Bueno</t>
+    <t>Carlos Roberto Paim Martins, André Luiz Pires Curuca, Carlos Jair Bueno</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REPAROS NA COBERTURA DA QUADRA DE ESPORTES DO CENTRO SOCIAL URBANO PADRE ANCHIETA.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL CONSTRUÇÃO DE CALÇADAS MARGEANDO A PR 317 TRECHO PORTAL AOS CONJUNTOS RESIDENCIAIS LOCALIZADOS NA SAÍDA DE GOIOERÊ.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>ANDRÉ LUIZ PIRES CURUCA</t>
+    <t>André Luiz Pires Curuca</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CRIAÇÃO DO CENTRO DE CONVIVÊNCIA DO IDOSO COM TODA INFRA-ESTRUTURA NECESSÁRIA.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA SR. PREFEITO A IMPLANTAÇÃO DE COLETA SELETIVA DE LIXO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA MANTA ASFÁLTICA BURACOS VIAS PÚBLICAS </t>
   </si>
@@ -480,75 +480,75 @@
   <si>
     <t>410</t>
   </si>
   <si>
     <t>Carlos Jair Bueno</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A CONTRATAÇÃO DE EMPRESA TERCEIRIZADA PARA FAZER A LIMPEZA DA CIDADE E DO INTERIOR</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO CONSTRUÇÃO DE CALÇAMENTO ARRUAMENTO NO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>Carlos Roberto Paim Martins, ANDRÉ LUIZ PIRES CURUCA</t>
+    <t>Carlos Roberto Paim Martins, André Luiz Pires Curuca</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDEM INSTALAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA AVENIDA MARANHÃO NAS IMEDIAÇÕES DO PONTO DE ÔNIBUS LOCALIZADO NA SAÍDA PRA AIMORÉS.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Aparecido Leonardo da Silva - Biguá</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE ESTACIONAMENTO DIAGONAL NA RUA HELENA CIRINO DEFRONTE AO SINDICATO DOS TRABALHADORES, ARTEFOR, ASSOCIAÇÃO COMERCIAL E PLANTÃO MÉDICO NO PERIODO DA NOITE</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>RAIMUNDO MARQUES CAVALCANTE</t>
+    <t>Raimundo Marques Cavalcante</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA REFORMADO O QUEBRA-MOLAS LOCALIZADO NA AVENIDA SÃO PAULO DEFRONTE A RESIDÊNCIA DO POPULAR GRINGO</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDE AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE MANDAR FAZER UMA LIMPEZA GERAL E HIGIENIZAÇÃO NAS DEPENDÊNCIAS DA CAPELA MORTUÁRIA CLAUDIO SIRICO. </t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE DETERMINE O SETOR RESPONSÁVEL A DESOBSTRUÇÃO E TROCA DAS TAMPAS DOS BUEIROS LOCALIZADOS NA RUA SÃO SALVADOR.</t>
   </si>
@@ -618,51 +618,51 @@
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL REDUTOR DE VELOCIDADE, BEM COMO REALIZAÇÃO DE UM RECAPE NA MANTA ASFÁLTICA NA EXTENSÃO DA RUA PARÁ.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL  EM ATENDIMENTO AO POVO DOS BAIRROS BRESSAN, BNH E ANTONIA PACIFICO A REORGANIZAÇÃO DA COLETA DE LIXO E DISPONIBILIZAÇÃO DE CAIXAS COLETORA DE LIXO DOMÉSTICO COMO LIXO SECO.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE OPERAÇÃO TAPAS BURACOS E A COLOCAÇÃO DA GRADE PROTETORA DO BUEIRO NA RUA JOSÉ CAVALHEIRO, VILAS BOAS.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>ANDRÉ LUIZ PIRES CURUCA, Carlos Roberto Paim Martins</t>
+    <t>André Luiz Pires Curuca, Carlos Roberto Paim Martins</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDINDO AO PREFEITO IMEDIATAS PROVIDENCIAS VISANDO A CAPINA E LIMPEZA GERAL DO INTERIOR (PÁTIO/FUNDOS) DA CLÍNICA DA MULHER.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIRIGIDO AO PREFEITO SOLICITANDO LIMPEZA GERAL COM A RECOLHA DOS ENTULHOS E LIXO ACUMULADO NO TERRENO CHÁCARA DESTINADO A IMPLANTAÇÃO DA ÁREA INDUSTRIAL SAÍDA PARA JESUÍTAS.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>28</t>
   </si>
@@ -789,51 +789,51 @@
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DER DA CIDADE DE CASCAVEL-PR, A INSTALAÇÃO DE TACHÕES REFLETIVO DEFRONTE AO ENTREPOSTO DA COPACOL SITUADA NA PR 317, KM 1.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA REFEITO O QUEBRA-MOLA REDUTOR DE VELOCIDADE NA AVENIDA SÃO PAULO DEFRONTE A RESIDÊNCIA DO POPULAR GRINGO.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>ANDRÉ LUIZ PIRES CURUCA, Carlos Jair Bueno, Carlos Roberto Paim Martins</t>
+    <t>André Luiz Pires Curuca, Carlos Jair Bueno, Carlos Roberto Paim Martins</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DER DEPARTAMENTO DE ESTRADAS E RODAGEM DE CASCAVEL PLACAS DE SINALIZAÇÃO VERTICAL/HORIZONTAL, PINTURA DE FAIXAS DELIMITADORAS E INSTALAÇÃO DE TACHÕES REFLETIVO (TARTARUGAS), NA CURVA DEFRONTE A COMUNIDADE DE CRUZEIRINHO PR 317.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM BANHEIRO FEMININO COM ADEQUAÇÕES NO PÁTIO DE MÁQUINAS DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>42</t>
   </si>
@@ -1029,51 +1029,51 @@
   <si>
     <t>PESAR MORTE MARIA APARECIDA GROLLA</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DA SENHORA ALZIRA MARICATO DE FIGUEIREDO OCORRIDA NO ÚLTIMO DOMINGO.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DA SENHORA LUCIA HELENA GARGANTINI NO ÚLTIMO DIA 3 (TERÇA-FEIRA).</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>RAIMUNDO MARQUES CAVALCANTE, MIGUEL DIAS, MILTON PENIDO</t>
+    <t>Raimundo Marques Cavalcante, MIGUEL DIAS, MILTON PENIDO</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO POLICIAL PRADO PELOS RELEVANTES SERVIÇOS PRESTADOS EM FORMOSA DO OESTE</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>MILTON PENIDO, Alemão do Pesque Pague, Aparecido Leonardo da Silva - Biguá</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO DEPUTADO FEDERAL DILCEU SPERAFICO PELA SUA POSSE NA CASA CIVIL DO GOVERNO DO ESTADO, OCORRIDA ONTEM NA CIDADE DE TOLEDO.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf</t>
   </si>
@@ -1125,51 +1125,51 @@
   <si>
     <t xml:space="preserve">VOTOS DE CONGRATULAÇÕES E DE APLAUSOS AO DOUTOR ANDRÉ LUIZ QUERINO, PROMOTOR DE JUSTIÇA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO NOSSO MUNICÍPIO E COMARCA DE FORMOSA DO OESTE. </t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE AGRADECIMENTOS E LOUVOR AO EX PREFEITO JOSÉ MACHADO SANTANA, PELA COMPRA DA CHÁCARA QUE SE TRANSFORMOU NO CONJUNTO RESIDENCIAL DEPUTADO FEDERAL MOACIR MICHELETTO NESTA CIDADE.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE BOAS VINDAS A PROMOTORA DE JUSTIÇA LOCAL DOUTOR NATHALIE MURILLO FLOROSCHK.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>Alemão do Pesque Pague, ANDRÉ LUIZ PIRES CURUCA, Aparecido Leonardo da Silva - Biguá, Carlos Jair Bueno, Carlos Roberto Paim Martins, MARIO SERGIO REATI, MIGUEL DIAS, RAIMUNDO MARQUES CAVALCANTE</t>
+    <t>Alemão do Pesque Pague, André Luiz Pires Curuca, Aparecido Leonardo da Silva - Biguá, Carlos Jair Bueno, Carlos Roberto Paim Martins, MARIO SERGIO REATI, MIGUEL DIAS, Raimundo Marques Cavalcante</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR A FAMÍLIA DO EX VEREADOR MILTON PENIDO, MORTE OCORRIDA NA CIDADE DE CASCAVEL NO ÚLTIMO DIA 7.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR FALECIMENTO DA SENHORA MARIA COSTA ROSA OCORRIA NO INÍCIO DESTA SEMANA NA CIDADE.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DA DONA MARIA LUCIO BATISTA CABRAL OCORRIDA NA CIDADE DE LONDRINA NO ÚLTIMO SÁBADO DIA 18.</t>
   </si>
@@ -2440,51 +2440,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/563/balancete_financeiro__outubro_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/564/camara_municipal_balanceret_financeiro_outubro_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/600/balancete_mes_novembro_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/601/camara_municipal_balancete_financeiro_mes_novembro_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/602/balancete_financeiro_mes_dezembro_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/603/balancete_financeiro_dezembro_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/552/indicacao_49-18.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_50-18.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_51-18.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/545/mocao_24-18.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/546/mocao_25-18.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/547/mocao_26-18.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/548/mocao_27-18.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/550/mocao_28-18.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/551/mocao_29-18.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/554/mocao_30-18.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/557/mocao_31-18.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/561/mocao_32-18.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/569/codigo_tributario_formosa_do_oeste.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/570/projeto_de_lei__complementar_14.2018_-_altera_a_GrirMMz.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/572/projeto_de_lei_comp._15-2018.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/502/502_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/509/509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/516/516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/549/projeto_027-2018_-_ratifica_consorcio_intermunic_WIWCH6E.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/558/projeto_029-2018_-_copacol_doa_pedra_irregular.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/560/projeto_de_lei__nr.30-2018_consorcio_publico.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/571/projeto_031-2018_-_modelo_lei_autorizativa_-_fpm_0dWuNGw.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/562/projeto_de_lei_007-18-cm.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/566/projeto_de_lei_009-18-cm.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/543/requerimento_11-18.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/559/requerimento_12-18.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/567/requerimento_13-18.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H198"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="186.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="179.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="137.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>