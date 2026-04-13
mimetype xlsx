--- v0 (2025-11-23)
+++ v1 (2026-04-13)
@@ -51,2510 +51,2510 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>Balancete Financeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO NOVEMBRO DE 2017</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Alemão do Pesque Pague</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL BALANCETE FINANCEIRO FEVEREIRO 2017</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>LUIZ ANTONIO DOMINGOS DE AGUIAR</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO JANEIRO 2017</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO FEVEREIRO 2017</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO DEZEMBRO 2016</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO MARÇO 2017</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO ABRIL 2017</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO MAIO DE 2017</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL BALANCETE FINANCEIRO MAIO 2017</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL BALANCETE FINANCEIRO MÊS JULHO 2017</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO MÊS JULHO 2017</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL BALANCETE FINANCEIRO MÊS FEVEREIRO 2017</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO MÊS JUNHO 2017</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO MÊS SETEMBRO 2017</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL BALANCETE FINANCEIRO MÊS OUTUBRO 2017</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO MÊS AGOSTO 2017</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL BALANCETE FINANCEIRO OUTUBRO DE 2017</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL BALANCETE FINANCEIRO MÊS NOVEMBRO 2017</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>MILTON PENIDO</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDA O PRAZO DE VIGÊNCIA LEI DO SERVIÇO VOLUNTÁRIO ATÉ 30 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>RAIMUNDO MARQUES CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDA O PRAZO DE VIGÊNCIA LEI DO SERVIÇO VOLUNTÁRIO ATÉ 31 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>MARIO SERGIO REATI</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTA AO PROJETO DE RESOLUÇÃO 2/17 SUBSCRITO PELOS EDIS APARECIDO, MÁRIO, MIGUEL, MILTON, RAIMUNDO E RINALDO, QUE TRATA SOBRE O HORÁRIO DE INÍCIO DAS SESSÕES ORDINÁRIAS, MUDANDO-SE DAS 17H30MIN PARA AS 8H30MIN.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>MIGUEL DIAS</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLEITO JUNTO AO DEPUTADO ESTADUAL JOSE CARLOS SCHIAVINATO SOLICITANDO A LIBERAÇÃO DE 5 (CINCO) ATI - ACADEMIA DA TERCEIRA IDADE PARA AS LOCALIDADES DE CRUZEIRINHO, AIMORÉS, BELA VISTA, BIRIGUI E SANTOS ANJOS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE DUAS ROTATÓRIAS ENTRE OS CRUZAMENTOS DAS AVENIDAS SÃO PAULO COM A BELO HORIZONTE E PARANÁ COM A CURITIBA.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Aparecido Leonardo da Silva - Biguá</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A INSTALAÇÃO DE PLACA DE SINALIZAÇÃO "PROIBIDO ESTACIONAR" DEFRONTE A UBS NA RUA MARANHÃO.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL DENTRO DAS POSSIBILIDADES CONSTRUIR ESTACIONAMENTO CASCALHADO E COBERTO NOS FUNDOS DA CASA DO TRABALHO, COM ENTRADA E SAÍDA NA RUA MARANHÃO.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ PIRES CURUCA</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A REALIZAÇÃO DE ALINHAMENTO E ALARGAMENTO DA AVENIDA BANDEIRANTES, NO TRECHO EM FRENTE AO COMÉRCIO DA ELIANE ATÉ A ESQUINA DA AVENIDA RECIFE.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MUNICIPALIDADE A EXIGÊNCIA DE PROVA DE VIDA AOS PENSIONISTAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DER SOLICITANDO REPAROS NO PAVIMENTO NO KM 2 DA PR 317, SENTIDO FORMOSA A JESUÍTAS. </t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Carlos Roberto Paim Martins, Carlos Jair Bueno</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDEM AO PREFEITO MUNICIPAL A INSTALAÇÃO DE UM ABRIGO DE PASSAGEIROS PARADA DE ÔNIBUS EM TODOS OS CONJUNTOS RESIDENCIAL EM VOLTA DA ÁREA CENTRAL.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO MINISTRO DA SAÚDE RICARDO BARROS A LIBERAÇÃO DE UMA AMBULÂNCIA PARA FORMOSA DO OESTE.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDE AO DER REFAZER O REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) DEFRONTE AO POSTO SAARA NA PR 317. </t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL MANDAR CASCALHAR A PARTE SEM PAVIMENTO DA RUA TERRA RICA.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDINDO AO PREFEITO MUNICIPAL ESFORÇOS NO SENTIDO DO RETORNO DA BALSA PARA A TRAVESSIA SOBRE RIO PIQUIRI, NO LOCAL DENOMINADO PORTO 5.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Carlos Roberto Paim Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETORNO DA COLETA DE LIXO AOS SÁBADOS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ PIRES CURUCA, Carlos Jair Bueno, Carlos Roberto Paim Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZ JUNTO AO PREFEITO MUNICIPAL REIVINDICAÇÕES PARA A COMUNIDADE DE CRUZEIRINHO (INSTALAÇÃO DE 3 PONTOS DE ILUMINAÇÃO; REDUTOR DE VELOCIDADE QUEBRA-MOLAS, PRÓXIMO A ANTIGA ESCOLINHA; ADEQUAÇÃO GUARITA DO PONTO DE ÔNIBUS PARA EMBARQUE DESEMBARQUE ESTUDANTES E REGULARIZAÇÃO CRONOGRAMA DE COLETA DE LIXO). </t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Carlos Jair Bueno</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GERAL NO CEMITÉRIO MUNICIPAL JOÃO ALVES MENDONÇA.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO DER IMPLANTAÇÃO DE PLACAS COM A INSCRIÇÃO DE FORMOSA DO OESTE NAS SAIDAS DAS CIDADES DE TOLEDO E ASSIS CHATEAUBRIAND.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO AO PREFEITO MUNICIPAL INSTALAÇÃO DE SINALIZAÇÃO DE SOLO "PARE" NAS ESQUINAS DAS AVENIDAS RONDON COM A PARANÁ.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL MAURO MORÃES INTERVENÇÃO PARA LIBERAÇÃO DE 2 (DUAS) VIATURAS PARA A POLICIA MILITAR E CIVIL DE FORMOSA DO OESTE.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLEITO JUNTO AO DEPUTADO ESTADUAL ANDRE BUENO PEDINDO LIBERAÇÃO DE VIATURAS PAS AS POLICIAS MILITAR E CIVIL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL PROVIDENCIAS PARA OBSTRUÇÃO E CONSERTO DE BUEIRO SITUADO NA AVENIDA PARANÁ.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLEITO JUNTO AO DEPUTADO ESTADUAL JOSE CARLOS SCHIAVINATO DE 4 PARQUES INFANTIL PARA AS COMUNIDADES DE BELA VISTA, AIMORES, BIRIGUI E GUAPORÉ.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONTRATAÇÃO DE UM MÉDICO PEDIATRA PARA PRESTAR ATENDIMENTO NO POSTO DE SAÚDE LOCAL.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDINDO AO PREFEITO DE CASCAVEL INTERVIR JUNTO A CETTRANS PARA NÃO MULTAR OS VEÍCULOS OFICIAIS POR FALTA DE BILHETES DE ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL INSTALAR UMA ACADEMIA DA TERCEIRA IDADE NO BAIRRO CRISTO REY.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLEITO JUNTO AO DEPUTADO FEDERAL E CHEFE DA CASA CIVIL DO GOVERNO DO ESTADO DO PARANÁ VALDIR ROSSONI SOLICITANDO RECURSOS FINANCEIROS PARA ASFALTAR AS RUAS DO CONJUNTO RESIDENCIAL MOACIR MICHELETTO.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>RAIMUNDO MARQUES CAVALCANTE, Alemão do Pesque Pague</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDINDO AO PREFEITO MANDAR OBSTRUIR BUEIROS, BEM COMO A COLOCAÇÃO DE GRADE PROTETORA NA AVENIDA BANDEIRANTES DE FRENTE AO COMÉRCIO DO EDGAR E OUTRO NA ESQUINA BANDEIRANTES COM A RUA CURITIBA.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE ABRIR A UBS AS 5H30MIN PARA ATENDIMENTO AOS PACIENTES.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS SOBRE ILUMINAÇÃO PÚBLICA NO FINAL DA AVENIDA SÃO PAULO.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDINDO AO INSS MELHORIAS NO ATENDIMENTO AOS USUÁRIOS COM AUMENTO DE SERVIDORES.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA RESPOSTA A INDICAÇÃO Nº 6/17, NA QUAL PEDE QUE SEJA REALIZADO O PROCEDIMENTO DENOMINADO PROVA DE VIDA PELO RH DA PREFEITURA.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL QUE AS DESPESAS DA CASA LAR SEJAM RATEADOS ENTRE OS MUNICÍPIOS QUE FAZEM USO.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDE ILUMINAÇÃO ADEQUADA NA GRUTA NOSSA SENHORA DE LURDES PRAÇA NILZA PIPINO.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL NOVA CONSTRUÇÃO DE BOCA DE LOBO, GALERIA DE AGUA PLUVIAL (TUBULAÇÃO), NA ESQUINA DAS AVENIDAS GOIÂNIA COM A RECIFE, CENTRO.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Carlos Jair Bueno, RAIMUNDO MARQUES CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA ROTATÓRIA ENTRE AS AVENIDAS GOIÂNIA/BRASILIA/RECIFE, COM A DEVIDA SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE FORNECER EQUIPAMENTOS DE PROTEÇÃO E SEGURANÇA AOS TRABALHADORES DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA INCLUSÃO NO GRUPO POPULACIONAL PRIORITÁRIO A SEREM VACINADOS CONTRA A INFLUENZA H1N1, OS PROFISSIONAIS DA COLETA DE LIXO E ENTULHOS.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A EXECUÇÃO DOS SERVIÇOS DE RECUPERAÇÃO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA ROTATÓRIA ENTRE A AVENIDA PARANÁ COM A RUA RONDON DA PLANTA GERAL DA CIDADE.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS DO PREFEITO MUNICIPAL NOS SENTIDO DE MANDAR CONSERTAR O BEIRAL DO PRÉDIO DA BRINQUEDOTECA.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL RESTAURAR A CALÇADA (PASSEIO) ENTRE A CLÍNICA DA MULHER E A CRECHE PINGO DE GENTE, NA RUA MARANHÃO.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL REPAROS NO TERMINAL RODOVIÁRIO COM MANUTENÇÃO NA COBERTURA, NA ESTRUTURA E PINTURA GERAL.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GERAL DO CONJUNTO PARA</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAR (NIVELAR) A ESTRADA UNIÃO.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE RAMPAS DE CONCRETO ACESSO A BARCOS NO RIO PIQUIRI.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE CAMPO DE POUSO E DECOLAGEM DE HELICÓPTEROS NOS FUNDOS DA UBS. </t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLEITO JUNTO AO DEPUTADO ESTADUAL ADEMAR TRAIANO PEDINDO UMA AMBULÂNCIA PARA O MUNICIPIO.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAR CALÇADAS INTERIOR DO CENTRO SOCIAL URBANO PADRE ANCHIETA</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A MUDANÇA DOS MASTROS DE BANDEIRAS E ASSENTOS NO PONTO DE TAXI LOCALIZADO NO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR BANCO DEBAIXO DAS ARVORES NA CAPELA MORTUÁRIA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO CONSTRUIR DEFRONTE A PADARIA DA DINHA.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE UMA ACADEMIA DA TERCEIRA IDADE NOS CONJUNTOS IMARUÍ E TROPICAL, SAÍDA PARA GOIOERÊ.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL O CASCALHAMENTO DA ESTRADA BAHIA, MANTENDO-A EM CONDIÇÕES URBANÍSTICA.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE REIVINDIQUE JUNTO AO DEPUTADOS QUE REPRESENTAM FORMOSA RECURSOS SUFICIENTES PARA ASSENTAMENTO COM PEDRAS IRREGULARES O LEITO DA ESTRADA TRANSVERSAL, LIGANDO AS COMUNIDADES DE BELA VISTA E SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE MANDAR FAZER A ROLAGEM DAS PEDRAS (CASCALHO) NO LEITO DA ESTRADA JACARÉ</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL A INSTALAÇÃO DE PLACAS DE TRÂNSITO NOS DOIS LADOS DA AVENIDA PARANÁ, NO TRECHO DAS IMEDIAÇÕES DO SUPERMERCADOS COPACOL.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL SOBRE A NECESSIDADE DOS SERVIÇOS DE REFORMA DO QUEBRA-MOLAS LOCALIZADO NAS IMEDIAÇÕES DA CAOL NA AVENIDA SÃO PAULO.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Carlos Roberto Paim Martins, Aparecido Leonardo da Silva - Biguá</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL O SEGUINTE PEDIDO DE PROVIDÊNCIAS: 1. QUE SE DIGNE MANDAR EXECUTAR OS SERVIÇOS DE PINTURA DE SOLO, OU SEJA, FAIXA DE PEDESTRES DEFRONTE A TODAS AS ESCOLAS; 2. INSTALAR PLACAS DE SINALIZAÇÃO DE TRÂNSITO DEFRONTE AOS COLÉGIOS, INDICANDO ESTACIONAMENTO EXCLUSIVO AOS VEÍCULOS ESCOLARES NOS HORÁRIOS DAS 7 AS 8; DAS 11:30 ÁS 1330 E DAS 17 ÀS 19.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CONCLUSÃO DOS SERVIÇOS DE ASSENTAMENTO COM PEDRAS IRREGULARES E/OU ASFALTAMENTO DA RUA TERRA RICA.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADEQUAÇÃO DOS PRÉDIOS PÚBLICOS ESCOLARES, CRIAÇÃO DAS BRIGADAS E IMPLANTAR TREINAMENTO DOS SERVIDORES E ESTUDANTES PARA SITUAÇÃO DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORTEIRO NOS COLÉGIOS MUNICIPAIS</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CONTINUIDADE DE PERMISSÃO DE USO DAS LANCHONETES DEGRAUS E MUKA LANCHES.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A AQUISIÇÃO DE UMA MÁQUINA TIPO PA CARREGADEIRA.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRAS NAS RUAS</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA ACADEMIA DA DINHA</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PLACAS NAS RODOVIAS AO GOVERNADOR RICHA</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ESCOLA MUNICIPAL NILZA PIPINO</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PLANTIO DE ÁRVORES NO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS E AMPLIAÇÃO NA CAPELA MORTUÁRIA CLAUDIO SIRICO</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REPAROS NO LEITO DO CALÇAMENTO POLIÉDRICO DA AVENIDA BANDEIRANTES</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO CALÇAMENTO DAS RUAS DOS CONJUNTOS BRESSAN E PARÁ.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DOS ANDAMENTOS DAS OBRAS DE CONSTRUÇÃO DE CASAS POPULARES CONJUNTO MICHELETTO.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE A CONTRATAÇÃO DE EMPRESA TERCEIRIZADA PARA FAZER SERVIÇOS DE LIMPEZA GERAL NA CIDADE.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE MANDAR DESENTUPIR OS BUEIROS DAS PRINCIPAIS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL  O CASCALHAMENTO E NIVELAMENTO DAS ESTRADAS BELÉM E UBIRATÃ</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Carlos Roberto Paim Martins, ANDRÉ LUIZ PIRES CURUCA, Carlos Jair Bueno</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A ADMINISTRAÇÃO A INSTALAÇÃO DE POSTE COM LUMINÁRIAS E PODAS DE ÁRVORES NA RUA NATAL FUNDO DO FORMOSA TENIS CLUBE</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR PEO FALECIMENTO DO SR. CARLOS GONÇALVES CORREA OCORRIDA NO ÚLTIMO SÁBADO.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO SIMPR - SERVIÇO INTEGRADO DE SAÚDE MENTAL PELOS RELEVANTES SERVIÇOS PRESTADOS NA REGIÃO.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR PELO FALECIMENTO DO EX MORADOR DE FORMOSA DO OESTE SENHOR JAIR ADELINO PEPICE, OCORRIDA NA CIDADE DE CASCAVEL-PR., NA ÚLTIMA QUINZENA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR PELO PASSAMENTO DO SENHOR JUVENILIO CÂNDIDO GODÕES OCORRIDA ONTEM NESTA CIDADE.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ PIRES CURUCA, Alemão do Pesque Pague, Aparecido Leonardo da Silva - Biguá, Carlos Jair Bueno, Carlos Roberto Paim Martins, MARIO SERGIO REATI, MIGUEL DIAS, MILTON PENIDO, RAIMUNDO MARQUES CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDINDO A CÂMARA FEDERAL QUE NÃO APROVE A PROPOSTA DE EMENDA A CONSTITUIÇÃO - PEC 287/2016, QUE PROMOVE DRÁSTICAS ALTERAÇÕES NAS APOSENTADORIAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E LOUVOR A COPACOL PELA REPORTAGEM NO GLOBO RURAL REALIZADO ONTEM, ONDE FOI ENFATIZADO O PODER DE ARMAZENAMENTO DE GRÃOS DAQUELA COOPERATIVA.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOUVOR APLAUSOS E CONGRATULAÇÕES A ASSOCIAÇÃO DOS AMIGOS DO RIO PIQUIRI PELA ORGANIZAÇÃO NA SOLTURA DE PEIXES (ALEVINOS), EVENTO DE REPOVOAMENTO REALIZADO NO ÚLTIMO DIA 2.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>MIGUEL DIAS, MILTON PENIDO</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO FUNCIONÁRIO MUNICIPAL VICENTE DIONISIO DE OLIVEIRA, PELOS EXCELENTES SERVIÇOS PRESTADOS A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS E LOUVOR AO SENADOR BLAIRO MAGGI, MINISTRO DA AGRICULTURA PELOS RELEVANTES SERVIÇOS PRESTADOS AO PAÍS, EM ESPECIAL SOBRE A OPERAÇÃO CARNE FRACA.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS AO CIDADÃO PIONEIRO ADALBERTO ALTRAN PELOS SEUS 95 ANOS DE VIDA NO PRÓXIMO DIA 23 DE ABRIL.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS INAUGURAÇÃO KROKINHAS BAR E BOCHA NA AVENIDA MARANHÃO.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A DIRETORIA DA CAPELA SÃO JOSÉ, GUAPORÉ PELOS BRILHANTES FESTEJOS NO ÚLTIMO DOMINGO.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A DIREÇÃO DA SANEPAR EM RECONHECIMENTO AO IMPORTANTE TRABALHO REALIZADO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS APLAUSOS AO SR. SILVESTRE DIMAS STANISZEWSK, PRESIDENTE DA CODAPAR PELOS TRABALHOS DESENVOLVIDOS EM FORMOSA DO OESTE.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS AO PIONEIRO SR. NELSON LIMA DE OLIVEIRA PELOS SEUS 80 ANOS DE VIDA COMPLETADO NO DIA 30 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS A DIREÇÃO DA CAPELA SANTOS ANJOS PELA BRILHANTE ORGANIZAÇÃO DOS FESTEJOS REALIZADOS NO FINAL DE SEMANA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS PELA JUSTA HOMENAGEM IN MEMÓRIA AO SENHOR ÊNIO PIPINO, PELO SEU CENTENÁRIO DE NASCIMENTO OCORRIDO NO ÚLTIMO DIA 12.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR PELO FALECIMENTO DO SENHOR GERALDO PIOVAN OCORRIDA NA SEMANA ANTERIOR.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTA DE PESAR PELO FALECIMENTO DA SENHORA MARIA APARECIDA VILAS BOAS, OCORRIDA NO DIA 28 DE JUNHO DE 2017</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR PELO FALECIMENTO DA SENHORA CLARICE ALVES DE OLIVEIRA (VÓ ZIZI) OCORRIDA NO DIA 3 DE JULHO DE 2017</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO PESAR MORTE DA SENHORA ERMELINDA BOMTEMPO FAZOLIN.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE FELICITAÇÕES AO 19º BATALHÃO DE POLICIA MILITAR DE TOLEDO PELOS SEUS 12 ANOS DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE CELIO BORJA</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANIVERSARIO DE FUNDAÇÃO DO BATALHÃO DE TOLEDO</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DO SR. JOSÉ ALVES DE OLIVEIRA (ZUZA).</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ PIRES CURUCA, Carlos Roberto Paim Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DA PROFESSORA DIVA NASCIMENTO SIQUEIRA, OCORRIDA NA CIDADE DE CURITIBA.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DO SR. JOÃO CACO</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE PESAR PELO FALECIMENTO DO SENHOR AMADEO DE SOUZA LOBO, OCORRIDA NA SEMANA PASSADA NESTA CIDADE.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR A FAMÍLIA CADAMURO PELA MORTE DA SENHORA ROSA.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGISTRO NOS ANAIS DA CASA SOBRE O PASSAMENTO DO PIONEIRO DOMINGOS BASSO.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO BAILÃO REALIZADO PELO CLUBE DA TERCEIRA IDADE NO SALÃO DA IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR PELA MORTE DE MARGARIDA MARIA DA COSTA OCORRIDO NO FINAL DE SEMANA.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DO SENHOR ROQUE RAMOS JUNIOR OCORRIDA NA CIDADE DE CURITIBA, CAPITAL NO ÚLTIMO DIA 22 P.PASSADO.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORE DONA ANA ENFERMEIRA OCORRIDA NO 2 PASSADO NO HOSPITAL LOCAL.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE BOAS VINDAS AO DOUTOR CLAUDIO FRANCISCO CRIVINEL, ASSUMIU A DIREÇÃO DO FORUM LOCAL.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA A REMUNERAÇÃO DOS SERVIDORES DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA A REMUNERAÇÃO DO PESSOAL DO MAGISTÉRIO</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA A REMUNERAÇÃO DOS AGENTES POLÍTICOS DO EXECUTIVO</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA A REMUNERAÇÃO DOS CARGOS E FUNÇÕES DO PESSOAL DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO Nº 1/2017 DO PREFEITO MUNICIPAL AO PROJETO DE LEI QUE ATUALIZA OS SUBSÍDIOS DOS AGENTES POLÍTICOS DO EXECUTIVO.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDA O HORÁRIO INÍCIO DAS SESSÕES ORDINÁRIAS PARA AS 18H30MIN.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação, Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA CLÁUSULA DE DOAÇÃO DE TERRENO AO TRIBUNAL ELEITORAL PARA CONSTRUÇÃO DE PRÉDIO PRÓPRIO.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECERES SOBRE O PROJETO DE LEI COMPLEMENTAR Nº 01/2017 DO PREFEITO MUNICIPAL, ALTERANDO O REGIME JURÍDICO DOS SERVIDORES DO MUNICÍPIO E CRIANDO O BANCO DE HORAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECERES DAS COMISSÕES DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI QUE DISPÕE SOBRE O SERVIÇO VOLUNTÁRIO NA MUNICIPALIDADE. </t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIIAÇÃO CNM E AMOP</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO SERVIÇO VOLUNTÁRIO NA ADMINISTRAÇÃO MUNICIPAL</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação, Finanças e Orçamento, Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPRÉSTIMO DE R$ 700.000,00 JUNTO A AGÊNCIA DE FOMENTO DOPARANÁ</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR ESPECIAL NO VALOR DE R$ 174.500,00</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Educação, Cultura, Saúde e Assistência Social, Finanças e Orçamento</t>
   </si>
   <si>
     <t>LDO LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1/17 AO PROJETO DE LEI COMPLEMENTAR Nº 03/2017 DO PREFEITO MUNICIPAL, QUE TRATA DA ORGANIZAÇÃO E FUNCIONAMENTO DA PROCURADORIA JURÍDICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>CESSÃO DE USO DE BARRACÃO INDUSTRIAL PARA O RAMO DE CONFECÇÃO.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>NOME DE RUA FRANCISCO ROCHA</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO APOSTO AO PROJETO DE LEI QUE REGULAMENTA O FUNCIONAMENTO DA PROCURADORIA JURÍDICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO HONORÁRIO AO DEPUTADO ESTADUAL JOSÉ CARLOS SCHIAVINATO.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI Nº 14/2017 DO PREFEITO MUNICIPAL, QUE DISPÕE SOBRE A COMPATIBILIDADE ENTRE OS PLANOS PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação, Educação, Cultura, Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE PROJETO DE LEI QUE CRIA O CONSELHO MUNICIPAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>Obras e Serviços Públicos, CCJ - Constituição, Justiça e Redação, Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI QUE CRIA O CONSELHO MUNICIPAL DE SANEAMENTO - COMUSA.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE PROJETO QUE DENOMINA PRAÇA PÚBLICA DE JOAQUIM LEONARDO DAS SILVA.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação, Educação, Cultura, Saúde e Assistência Social, Finanças e Orçamento, Obras e Serviços Públicos</t>
   </si>
   <si>
     <t>PPA PERÍODO DE 2018/21</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOA 2018</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>CEDE SALA NO ANTIGO POSTO DE SAÚDE PARA A ACIAF</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>CEDE SALA NO ANTIGO POSTO DE SAÚDE PARA O SINDICATO DOS TRABALHADORES RURAIS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>CEDE SALA NO ANTIGO POSTO DE SAÚDE PARA A ASSOCIAÇÃO DOS ARTESÃOS ARTEFOR</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOBRE PROJETO DE LEI QUE CEDE O BARRACÃO DO BAIRRO CRISTO REY A PASTORAL DA CRIANÇA</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOBRE O PROJETO DE LEI Nº 24/2017 AUTORIZA A ALIENAÇÃO DE BENS INSERVÍVEIS</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOBRE O PROJETO DE LEI QUE ATUALIZA A TABELA DO ITBI IMPOSTO SOBRE TRANSMISSÃO DE BENS IMÓVEIS - CÓDIGO TRIBUTÁRIO</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTAÇÃO DOTAÇÃO VALOR DE R$ 700.000,00 PARA NOVO CALÇAMENTO NO ENTORNO DA PRAÇA ENIO PIPINO</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOBRE O PROJETO DE LEI Nº 026/2017 DE AUTORIA DO PREFEITO MUNICIPAL, QUE TRATA SOBRE A COMPATIBILIDADE ENTRE O PPA/LDO PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFERENDA TERMO DE APOIO CULTURAL FIRMADO ENTRE O MUNICÍPIO E A COPACOL, PARA DESENVOLVIMENTO DA AÇÃO DENOMINADA "DESCOBRINDO TALENTOS"._x000D_
 </t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDUM CONVÊNIO MUNICIPIO COM O SICREDI PARA EMPRÉSTIMOS CONSIGNADOS EM FOLHA DE PAGAMENTO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE FORMOSA DO OESTE REFERENTE AO EXERCÍCIO FINANCEIRO DE 2015, DE RESPONSABILIDADE DO EX PREFEITO JOSÉ ROBERTO COCO.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA PARCERIA ENTRE MUNICÍPIO E COPACOL PROJETO DESCOBRINDO TALENTOS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>José Roberto Coco</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.docx</t>
   </si>
   <si>
     <t>SÚMULA: ALTERA REDAÇÃO DO ART. 64 DA LEI COMPLEMENTAR N.º 13 DE 19 DE ABRIL DE 2012, E DÁ OUTRAS PRO</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Orivaldo Municelli</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.docx</t>
   </si>
   <si>
     <t>CRIA VAGA DE EDUCADOR INFANTIL E ALTERA O ANEXO II  DA LEI COMPLEMENTAR N.º 09 DE 25 DE OUTUBRO DE 2</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE, NA FORMA DO ART. 47, DA LEI ORGÂNICA DO MUNICÍPIO DE FORMOSA DO OESTE/PR, SOBRE A ORGANIZAÇÃ</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL AOS SERVIDORES DO PODER EXECUTIVO MUNICIPAL RELATIVO AO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL AOS SERVIDORES DO QUADRO DO MAGISTÉRIO RELATIVO AO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.doc</t>
   </si>
   <si>
     <t>SÚMULA: ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº. 624/2011 QUE AUTORIZOU O PODER EXECUTIVO A DOAR ÁREA</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 004/2017 AUTORIZANDO CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 100.000,00 EM REG</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°005/2017 LDO 2018</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ANUIDADE À AMOP- ASSOCIAÇÃO DOS MUNICÍPIOS DO OESTE DO PARANÁ, CORRESPON</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ANUIDADE À AMP- ASSOCIAÇÃO DOS MUNICÍPIOS DO PARANÁ, CORRESPONDENTE AO E</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PA</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ANUIDADE À CNM- CONFEDERAÇÃO NACIONAL DE MUNICÍPIOS, CORRESPONDENTE AO E</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO VOLUNTÁRIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 12/2017 CRÉDITO SUPLEMENTAR ESPECIAL PARA INDENIZAÇÕES E RESTITUIÇÕES.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.doc</t>
   </si>
   <si>
     <t>O MUNICÍPIO DE FORMOSA DO OESTE, ESTADO DO PARANÁ, CEDE O USO DE IMÓVEIS DO PATRIMÔNIO MUNICIPAL, ME</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 014/2017 QUE DISPÕE SOBRE A COMPATIBILIDADE ENTRE OS PLANOS PARA O EXERCÍCIOS DE 2</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI 15/2017-CRIA O CONSELHO MUNICIPAL DE EDUCAÇÃO, DO MUNICÍPIO DE FORMOSA DO OESTE, ESTADO DO PARANÁ E DISPÕE S</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI 16/2017 -CRIA O CONSELHO MUNICIPAL DE SANEAMENTO -  COMUSA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 17/2017 -TRATA SOBRE PLANO PLURIANUAL -PPA 2018-2021.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO 13/2017 - O MUNICÍPIO DE FORMOSA DO OESTE, ESTADO DO PARANÁ, CEDE O USO DE IMÓVEL DO PATRIMÔNIO MUNICIPAL, E D</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI 18/2017 - O MUNICÍPIO DE FORMOSA DO OESTE, ESTADO DO PARANÁ, CEDE O USO DE IMÓVEIS DO PATRIMÔNIO MUNICIPAL E D</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI 19/2017 - O MUNICÍPIO DE FORMOSA DO OESTE, ESTADO DO PARANÁ, CEDE O USO DE IMÓVEIS DO PATRIMÔNIO DO MUNICIPAL.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI 20/2017 - O MUNICÍPIO DE FORMOSA DO OESTE, ESTADO DO PARANÁ, CEDE O USO DE IMÓVEIS DO PATRIMÔNIO MUNICIPAL.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO Nº. 21/2017 - DISPÕE SOBRE A ATUALIZAÇÃO DA TABELA DE COBRANÇA DO ITBI - IMPOSTO SOBRE TRANSMISSÃO  DE BENS IMÓVEIS CONSTANTE DO CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°022/2017 - LEI ORÇAMENTÁRIA ANUAL LOA 2018</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 23/2017 CRÉDITO ADICIONAL SUPLEMENTAR PARA CONTRATAÇÃO DE OPERAÇÃO DE CRÉDITO.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI 24/2017 -SÚMULA: AUTORIZA PROCEDER ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEIS DO MUNICIPI</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI 025/2017 - ALTERA VALOR ITBI RURAL</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 026/2017 COMPATIBILIZAÇÃO DOS PLANOS_x000D_
 </t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>PLOCM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária CM</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA OS SUBSÍDIOS DO PREFEITO MUNICIPAL, VICE E DOS SECRETÁRIOS NO PERCENTUAL DE 6,29% (SEIS VIRGULA VINTE E NOVE POR CENTO).</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOMPOSIÇÃO INFLACIONÁRIA NA REMUNERAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL (6,29%).</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A ATUAL RUA PROJETADA AO LADO DO BOSQUE NO CONJUNTO VILAS BOAS DE FRANCISCO ROCHA DE AGUIAR.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO HONORÁRIO DE FORMOSA DO OESTE AO DEPUTADO ESTADUAL JOSE CARLOS SCHIAVINATO</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA JOAQUIM LEONARDO DA SILVA A ÁREA DEFRONTE AO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INICIO DO HORÁRIO DAS SESSÕES ORDINÁRIAS DA CÂMARA PARA AS 18H30MIN.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Aparecido Leonardo da Silva - Biguá, Alemão do Pesque Pague, MIGUEL DIAS, MILTON PENIDO, RAIMUNDO MARQUES CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O HORÁRIO DO INÍCIO DAS SESSÕES ORDINÁRIAS REALIZADAS SEMANALMENTE AS SEGUNDAS-FEIRAS.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSMISSÃO VIA INTERNET EM TEMPO REAL DAS SESSÕES ORDINÁRIAS, EXTRAORDINÁRIAS E SOLENES E DAS AUDIÊNCIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO MUNICIPAL A CÂMARA MIRIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Interno</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONSTITUIÇÃO COMISSÃO ESPECIAL VISANDO ESTUDOS SOBRE A ALTERAÇÃO DO HORÁRIO DO INÍCIO DAS SESSÕES ORDINÁRIAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIÇÃO COMISSÃO COMPOSTA DE VEREADORES E FUNCIONÁRIOS DA CASA ESTUDAR SOBRE A CONSTITUCIONALIDADE DA IMPLANTAÇÃO DA SESSÃO ITINERANTE.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RELAÇÃO CONTENDO AS DÍVIDAS FLUTUANTE/FUNDA DO MUNICÍPIO ATÉ O DIA 31 DE DEZEMBRO DE 2016. </t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Carlos Jair Bueno, Carlos Roberto Paim Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AS SEGUINTES INFORMAÇÕES AO PREFEITO MUNICIPAL: 1 QUAIS AS AÇÕES DESENVOLVIDAS ATÉ O MOMENTO NO TOCANTE A LIMPEZA ? SE HÁ UM PLANEJAMENTO SOBRE QUESTÃO ORA APRESENTADA ? SE POSITIVO, ENVIAR UMA CÓPIA PARA A CÂMARA PARA CONHECIMENTO E VERIFICAÇÃO PELOS EDIS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL RELATÓRIO CONTENDO NOME DE CADA SERVIDOR, CARGO QUE ESTÁ LOTADO E DESCRIÇÃO ATRIBUIÇÕES DE CADA UM.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETÁRIO DA SAÚDE AIRTON VERUSSA INFORMAÇÕES E DOCUMENTOS RELATIVO AOS MÉDICOS LOTADOS NA USB.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA PREFEITURA MUNICIPAL CÓPIA DO LAUDO GEOLÓGICO DO LOTEAMENTO JARDIM FORMOSA; RELATÓRIO DE PERFURAÇÃO E AS ARTS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER RELATÓRIO DAS DIÁRIAS DAS VIAGENS DO PREFEITO MUNICIPAL, REALIZADAS NO PERÍODO DE 1º DE JANEIRO A 7 DE ABRIL DE 2017.  </t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL RELAÇÃO DOS EMPENHOS EMITIDOS E PAGOS DE JANEIRO A MARÇO DE 2017.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES E DOCUMENTOS RELATIVO AS VIAGENS DO PREFEITO E DOS SEUS ACOMPANHANTES EM DESLOCAMENTOS PARA OUTRAS CIDADES.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA IDENTIFICAR OS RESPONSÁVEIS PELOS SETORES NO SITE E NOS LOCAIS DE COSTUME.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CÓPIA DOS DOCUMENTOS RELATIVO AOS ADIANTAMENTOS NUMERÁRIO AO SENHOR AIRTON VERUSSA, DIRETOR DO DEPARTAMENTO DE SAÚDE PERÍODO DE JANEIRO A MAIO DE 2017.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CÓPIA DOCUMENTAÇÃO (ORÇAMENTOS, EMPENHOS, CONTRATO, NOTAS FISCAIS, ETC.), REFERENTE A REFORMA DOS PARQUES INFANTIS DA CASA DA CULTURA E DO CENTOS SOCIAL URBANO, INCLUSIVE O PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Aparecido Leonardo da Silva - Biguá, Alemão do Pesque Pague</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER TODA DOCUMENTAÇÃO RELATIVA AO PROGRAMA DISTRIBUIÇÃO DE CALCÁRIO REFERENTE AOS EXERCÍCIOS DE 2015/16.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SR. PREFEITO MUNICIPAL DOCUMENTAÇÃO RELATIVA A AQUISIÇÃO DO VEICULO TIPO ÔNIBUS, PLACAS BAD-1738</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR A QUALIDADE DAS GRAVAÇÕES DAS SESSÕES TRANSMITIDAS NO SITIO WWW.FORMOSADOOESTE.PR.LEG.BR REALIZADAS PELA CÂMARA.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA A SENHORA POLLYANNA SANTOS GIMENES, DIRETORA MUNICIPAL DE SAÚDE PARA PRESTAR ESCLARECIMENTOS SOBRE DENÚNCIAS CONTRA O ATENDIMENTO NA UNIDADE.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL O FORNECIMENTO DE INFORMAÇÕES PRECISAS (INCLUSIVE COM PRAZO PREVISTO DE IMPLANTAÇÃO) SOBRE A ELABORAÇÃO DO PROJETO DE LEI QUE TRATA DA CRIAÇÃO DO PARQUE INDUSTRIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL OS SEGUINTES DOCUMENTOS: 1. PRESTAÇÃO DE CONTAS JUNTO AO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, RELATIVA AO CONVÊNIO Nº 017/2014 CELEBRADO ENTRE O MUNICÍPIO E A SEAB.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CÓPIA DOS GASTOS COM COMBUSTÍVEL NO POSTO FLEX DE JESUÍTAS, PERÍODO DE 2013/16.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI COMPLEMENTAR Nº 03, DE 11/05/2017 QUE REGULAMENTA A ORGANIZAÇÃO E FUNCIONAMENTO DA PROCURADORIA JURÍDICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Veto a Proposição de Lei</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO APOSTO AO PROJETO DE LEI Nº 1/17-CM, QUE TRATA SOBRE A ATUALIZAÇÃO DOS SUBSÍDIOS DOS AGENTES POLÍTICOS EXECUTIVO (PREFEITO, VICE E SECRETÁRIOS) PARA O ANO DE 2017.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO APOSTO AO PROJETO DE LEI QUE REGULAMENTA O FUNCIONAMENTO DA PROCURADORIA JURIDICA DO MUNICÍPIO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2861,68 +2861,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H233"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="202" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>