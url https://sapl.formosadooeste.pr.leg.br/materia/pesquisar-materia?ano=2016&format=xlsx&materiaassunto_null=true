--- v0 (2025-11-23)
+++ v1 (2026-04-11)
@@ -51,1221 +51,1221 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>Balancete Financeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL BALANCETE FINANCEIRO JULHO 2016</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CFO</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECERES EM CONJUNTO SOBRE O PROJETO DE LEI SOBRE A LOA PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.doc</t>
   </si>
   <si>
     <t>MODIFICA PARTE DO TEXTO DO PPA 2002 A 2005</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ADITIVA ACRESCENDO TEXTO NO PPA 2002 A 2005  </t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.doc</t>
   </si>
   <si>
     <t>SUPRESSIVA AO PROJETO DE LEI QUE ALTERA O PLANO DO MAGISTÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t xml:space="preserve">Suzana de Almeida Garcia </t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES PARA O PRÓXIMO MANDATO A INICIAR-SE EM 1º DE JANEIRO DE 2017 NO VALOR DE R$ 1.200,00.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Sergio Vesco</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES NOS MESMOS VALORES ATUAIS, OU SEJA, R$ 3.970,88(TRÊS MIL,NOVECENTOS E SETENTA REAIS E OITENTA E OITO CENTAVOS).</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O MANDATO DA MESA DIRETORA E DAS COMISSÕES PERMANENTES DE 1 (UM) PARA 2 (DOIS) ANOS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O TEXTO DA ORDEM DE EXECUÇÃO OU MANDADO DE CUMPRIMENTO DO PROJETO DE LEI QUE TRATA SOBRE A LOA PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/4/4_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/4/4_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE EXTENSÃO REDE DE ÁGUA ATÉ COMUNIDADE DE BANDEIRANTES</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORAMENTO NA ILUMINAÇÃO DA AVENIDA PARANÁ</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA CASCALHAMENTO DA ESTRADA JACARÉ</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.doc</t>
   </si>
   <si>
     <t>TOMBAMENTO DA IGREJA CATOLICA NA AV. GOIÂNIA</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.doc</t>
   </si>
   <si>
     <t>VIABILIZAR SINALIZAÇÃO DE SOLO PARE NAS ESQUINAS DA AVENIDA PARANÁ COM A RUA RONDON</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A EXTRAÇÃO DE ALGUMAS ARVORES NAS IMEDIAÇÕES DO ENTREPOSTO DA COPACOL, DEVIDO AS MESMAS ESTAREM PRATICAMENTE SECAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t xml:space="preserve">Josué Ferraz da Silva </t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL EVANDRO ROMAN A LIBERAÇÃO ATRAVÉS DO MINISTÉRIO DO ESPORTE DE RECURSOS SUFICIENTES PARA A REFORMA E ILUMINAÇÃO DO CAMPO DE FUTEBOL JOAQUIM PEREIRA DE SOUZA.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Aparecido Leonardo da Silva - Biguá</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPARTAMENTO DE EDUCAÇÃO MUNICIPAL A UTILIZAR O HORTO FLORESTAL PARA AULAS PRATICAS DAS ÁREAS DE CIÊNCIA E BIOLOGIA.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO AUTORIZAR A SANEPAR INSTALAR AGUA POTAVEL NO CONJUNTO DO BIL SERGIO.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL PLEITEAR JUNTO AOS DEPUTADOS REPRESENTANTES DO MUNICÍPIO DE FORMOSA DO OESTE ASSEGURAR RECURSOS VIA EMENDA PARLAMENTAR PARA A AQUISIÇÃO DE UMA RETROESCAVADEIRA HIDRÁULICA. </t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t xml:space="preserve">Mari Claudete de Oliveira </t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCHER COM TERRA OU AREIA OS TUBOS DE CONCRETOS LOCALIZADOS DEFRONTE O CAMPO DE FUTEBOL JOAQUIM PEREIRA DE SOUZA.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE RECOLHER O LIXO ACUMULADO DEFRONTE A CASA DO SR. ROGERIO NAS IMEDIAÇÕES DO CLUBE DOS 30 (TRINTA).</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CONCLUSÃO DA ACADEMIA LOCALIZADA NO CANTEIRO CENTRAL DA AVENIDA PARANÁ SAIDA P/GUAPORÉ, ATRAVÉS DE PARCERIA PÚBLICO PRIVADA (PPP).</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE UMA COBERTURA TIPO GARAGEM DE AUTOMOVEIS NA CLINICA DA MULHER.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/75/75_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. JOSE ROBERTO COCO, PREFEITO MUNICIPAL A AQUISIÇÃO DE PELOS MENOS 6 CONTAINERS/CAÇAMBAS PARA A COLETA DE RESÍDUOS SÓLIDOS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/78/78_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL DETERMINAR A FISCALIZAÇÃO DOS SERVIÇOS EXECUTADOS COM ASSENTAMENTO COM PEDRAS POLIÉDRICAS TRECHO ENTRE SÃO PEDRO A AIMORES.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/79/79_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDE INTERFERÊNCIA DO DEPUTADO ESTADUAL MARCIO NUNES PARA O GOVERNO DO ESTADO LIBERAR UM MICRO COMPUTADOR PARA A POLÍCIA MILITAR LOCAL.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE 2 (DOIS) REDUTORES DE VELOCIDADE DENOMINADOS QUEBRA-MOLAS NA ESTRADA PARANÁ DEFRONTE A ANTIGA VENDA DO JOSIAS, ATUAL PROPRIETÁRIO GOMES.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL CORRIGIR ATRAVÉS DE DRENAGEM E AJARDINAR PLANTAR GRAMA NO TERRENO DA ANTIGA DELEGACIA DE POLICIA, SITUADO ENTRE AS RUAS PORTO ALEGRE E GUAPORÉ. </t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>MIGUEL DIAS</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL JOSÉ CARLOS SCHIAVINATO, SUA INTERFERÊNCIA JUNTO AO GOVERNO DO ESTADO A LIBERAÇÃO DE 3 ATI - ACADEMIA DA TERCEIRA IDADE PARA FORMOSA DO OESTE, A SEREM IMPLANTADAS NAS COMUNIDADES DE BELA VISTA, AIMORÉS E BIRIGUI.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL MANDAR FAZER SINALIZAÇÃO DE TRÂNSITO PINTURA DE SOLO "PARE" NAS ESQUINAS DA RUA RONDON COM AVENIDA PARANÁ.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL MARCIO NUNES VIABILIZAR RECURSOS FINANCEIROS NO VALOR DE R$ 40.000,00 PARA REFORMA DO PRÉDIO DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL A DISPONIBILIZAÇÃO E IMPLANTAÇÃO DE CURSOS PREPARATÓRIOS AOS JOVENS FORMOSENSES, PRINCIPALMENTE AQUELES DE BAIXA RENDA NA CASA DA CULTURA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLEITEA JUNTO AO MINISTRO DA SAÚDE RICARDO BARROS A LIBERAÇÃO DE UMA AMBULÂNCIA TIPO UTI, DOTADA DE EQUIPAMENTOS NECESSÁRIOS PARA FORMOSA DO OESTE.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO PREFEITO MUNICIPAL PARA QUE ESTE AUTORIZE A SANEPAR INSTALAR HIDROMETROS INDIVIDUAL NO CONJUNTO DENOMINADO BIL SERGIO.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA COBERTURA DAS QUADRAS ESPORTIVAS DO CSU E GINÁSIO DE ESPORTES 8 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO RELÓGIO DE PONTO NO GINÁSIO DE ESPORTES 8 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL A LAVAGEM SEMANALMENTE DA QUADRA ESPORTIVA DO CENTRO SOCIAL PADRE JOSÉ DE ANCHIETA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SR. PREFEITO MUNICIPAL SERVIÇOS DE LIMPEZA EM GERAL (LAVAGEM DO SOLO, OBSTRUÇÃO DAS CROSTAS DE CAL, CAIAÇÃO DAS MURETAS) DA PRAÇA ÊNIO PIPINO.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO EM DESAGRADO A ADMINISTRAÇÃO DO SECRETÁRIO DA SAÚDE QUE VEM DEIXANDO A DESEJAR.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.doc</t>
   </si>
   <si>
     <t>PESAR MORTE DE REINALDO DE SOUZA SOARES (NARDÃO)</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.doc</t>
   </si>
   <si>
     <t>APLAUSOS AO MÉDICO MASSAO IGA PELOS BONS SERVIÇOS PRESTADOS NA AREA DA SAUDE NO MUNICIPIO</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.doc</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE FELICITAÇÕES PELO TRANSCURSO DO 162º ANIVERSÁRIO DA POLICIA MILITAR DO PARANÁ, SOLENIDADE OCORRIDA NO DIA 10 NA CAPITAL.</t>
   </si>
   <si>
     <t>MILTON PENIDO</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.doc</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE PESAR PELA MORTE DO SENHOR REGINO NAZARIO DA SILVA OCORRIDA NA ÚLTIMA SEMANA.</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTERNAÇÃO PELO FALECIMENTO DO CIDADÃO BENEDITO GONÇALVES FERREIRA, OCORRIDO NO HOSPITAL SANTA IZABEL LOCAL.</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO MÉDICO DR. SHIGUEMI KIARA PELA PRESTAÇÃO DE SERVIÇOS DA AREA DA SAÚDE NO HOSPITAL SANTA IZABEL.</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DA SENHORA DIRCE DELATORRE TAVARES OCORRIDA NO ÚLTIMO SÁBADO.</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.doc</t>
   </si>
   <si>
     <t>PESAR PELA MORTE DO SR. JOSÉ JOAQUIM FERNANDES OCORRIDA NA MADRUGADA DO DIA 22 ÚLTIMO.</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DA SENHORA MARIA ANTONIA DA COSTA, OCORRIDA NO FINAL DE SEMANA.</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DO PIONEIRO ALEXANDRE PINHEIRO DAS NEVES, OCORRIDA NA SEMANA ANTERIOR.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DO SR. DORVILIO CREMON.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.doc</t>
   </si>
   <si>
     <t>PESAR MORTE ANTONIO ALVES TITO</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Aparecido Leonardo da Silva - Biguá, José Gonçalo Marcos , Mari Claudete de Oliveira , MILTON PENIDO</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES AO EMPRESÁRIO CARLOS CESAR BITENCOURT, PELO SEU EMPREENDEDORISMO.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/80/80_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DO SR. JOÃO DOTO NA SEMANA ANTERIOR.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/81/81_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DA SENHORA MARIA ARCANJO DA SILVA FALECIDA NO ÚLTIMO DOMINGO.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DO SENHOR SARCINELO MELO DE SOUZA MARES, OCORRIDA NO ÚLTIMO SÁBADO NESTA CIDADE.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Josué Ferraz da Silva , Sergio Vesco</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO PÚBLICA AO PÁROCO JOSE ROBERTO GARCIA, PELA SUA CONDUTA NAS ELEIÇÕES MUNICIPAIS OCORRIDAS NO INÍCIO DO MÊS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR PELO FALECIMENTO DA SENHORA NAIR SASSO COCO, OCORRIDA NO DIA 28 DE OUTUBRO NESTA CIDADE.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO DIA DO CONSELHEIRO TUTELAR COMEMORADO NO DIA 18.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR MORTE DO SR. RAIMUNDO A NASCIMENTO FILHO, OCORRIDA NO ÚLTIMO DIA 21 NESTA CIDADE.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR OLIVEIRA INÁCIO CIRINO, OCORRIDA NO ÚLTIMO DIA 4 P.PASSADO.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER PELA DESAPROVAÇÃO DO PROJETO DE LEI POPULAR Nº 1, QUE FIXA OS SUBSÍDIOS DOS VEREADORES EM R$ 1.200,00.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação, Finanças e Orçamento, Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECERES DAS COMISSÕES JUSTIÇA E REDAÇÃO; FINANÇAS E ORÇAMENTO: OBRAS E SERVIÇOS PÚBLICOS, AMBOS FAVORÁVEIS A APROVAÇÃO DO PROJETO DE LEI QUE AUTORIZA A SUPLEMENTAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação, Educação, Cultura, Saúde e Assistência Social, Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECERES DAS COMISSÕES SOBRE O PROJETO DE LEI DO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECERES DAS COMISSÕES PERMANENTES SOBRE O PROJETO DE LEI Nº 14/2016 DO PREFEITO MUNICIPAL, QUE TRATA SOBRE ACORDO DE AÇÃO TRABALHISTA ENTRE PREFEITURA E MARIA DE FATIMA QUEIROZ.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECERES AO PROJETO DA LOA PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECERES DAS COMISSÕES PERMANENTES SOBRE O PROJETO DE LEI 015/2016 QUE TRATA DE AUTORIZAÇÃO DE CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DA MUNICIPALIDADE NO VALOR DE R$ 442.000,00</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>CCJ - Constituição, Justiça e Redação, Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECERES DAS COMISSÕES DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI Nº 009/2016, QUE TRATA DE INCORPORAÇÃO DE ÁREA DE TERRAS AO PERÍMETRO URBANO DA CIDADE. </t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECERES DAS COMISSÕES DE JUSTIÇA E FINANÇAS FAVORÁVEIS AO PROJETO DE LEI QUE AUTORIZA O PARCELAMENTO COM A COPEL REFERENTE A ILUMINAÇÃO PÚBLICA DOS CONJUNTOS RESIDENCIAIS IMARUÍ E PROCADE.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>José Roberto Coco</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA 2 (DUAS) VAGAS CARGO DE EDUCADOR INFANTIL NO QUADRO DE SERVIDORES DA PREFEITURA.</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA 4 (QUATRO) VAGAS CARGO DE AUXILIAR DE SERVIÇOS GERAIS NO QUADRO DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REVISÃO GERAL NO PERCENTUAL DE 11,36% AOS SERVIDORES DO EXECUTIVO. </t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A LOCAÇÃO DE 2 SALAS DO ANTIGO CENTO DE SAÚDE PARA INSTALAÇÃO DO SINDICATO DOS TRABALHADORE</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A LOCAÇÃO DE 4 SALAS DO ANTIGO CENTO DE SAÚDE PARA INSTALAÇÃO DA ASSOCIAÇÃO COMERCIAL, INDU</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA PROCEDER AVALIAÇÃO DE BENS MÓVEIS INSERVÍVEIS PRA VENDA VIA LEILÃO.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.doc</t>
   </si>
   <si>
     <t>LDO - LEI DAS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.doc</t>
   </si>
   <si>
     <t>REORGANIZA O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCORPORA ÁREA DE TERRAS AO PERÍMETRO URBANO DA CIDADE DE FORMOSA DO OESTE.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL CONTRAIR EMPRÉSTIMO R$ 800.000,00 JUNTO A AGÊNCIA DE FOMENTO PARANÁ S/A.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO  ORÇAMENTO PARA O EXER</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTITUI O COMITÊ MUNICIPAL DE TRANSPORTE ESCOLAR DO PROGRAMA ESTADUAL DE TRANSPORTE ESCOLAR &amp;#8211;</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°12/2016 DE SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 166.600,00 (CENTO E</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O COMITÊ MUNICIPAL DO PROGRAMA ESTADUAL DE TRANSPORTE ESCOLAR - PETE, NO ÂMBITO DO MUNICÍPIO DE FORMOSA DO OESTE.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 013/2016 LOA PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.docx</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ACORDO EM AÇÃO DE RECLAMAÇÃO TRABALHISTA, E OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI 015/2016 SUPLEMENTAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS NO ORÇAMENTO DA PREFEITURA NO VALOR DE R$ 442.000,00.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 16/2016 PARCELAMENTO DA COPEL</t>
   </si>
   <si>
     <t>PLOCM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária CM</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA PREDIO PÚBLICO DE CENTRO DE CONVIVENCIA DE IDOSOS VEREADOR DIOGO VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATA DE SISTEMA DE AQUECIMENTO DE ÁGUA POR ENERGIA SOLAR NAS EDIFICAÇÕES DO MUNICIPIO DE FORMOSA DO OESTE.</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO MUNICIPAL, VICE-PREFEITO E DOS SECRETÁRIOS (DIRETORES) PARA O PRÓXIMO MANDATO, OU SEJA, A INICIAR EM 1º DE JANEIRO DE 2017.</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA OS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL PARA A PRÓXIMA LEGISLATURA 2017/20. </t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t xml:space="preserve">Sergio Vesco, José Gonçalo Marcos , Josué Ferraz da Silva , Suzana de Almeida Garcia </t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR DEPUTADO FEDERAL ZECA DIRCEU (JOSÉ BECKER DE OLIVEIRA E SILVA), PELOS RELEVANTES SERVIÇOS PRESTADOS A FORMOSA DO OESTE.</t>
   </si>
   <si>
     <t>PROJP</t>
   </si>
   <si>
     <t>Projeto de Lei Popular</t>
   </si>
   <si>
     <t>Popular</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI POPULAR Nº 1/2016, PROPONDO SUBSÍDIOS AOS VEREADORES PARA A PRÓXIMA LEGISLATURA NO VALOR MENSAL DE R$ 1.200,00.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O MANDATO DA MESA DIRETORA E DAS COMISSÕES PERMANENTES DA CÂMARA DE 1 PARA 2 ANOS.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Interno</t>
   </si>
   <si>
     <t>O CIDADÃO CARLOS PAIM PLEITEANDO FAZER USO DA PALAVRA PARA DEFENDER O SEU PONTO DE VISTA RELACIONADO AO PROJETO DE LEI POPULAR, REDUZINDO OS SUBSÍDIOS PARA O PROXIMO MANDATO EM R$ 1.400.00.</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO PREFEITO MUNICIPAL SOBRE O PARADEIRO DAS SUCATAS ELÉTRICAS (LÂMPADAS, RELES, REATORES, ETC.).</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.doc</t>
   </si>
   <si>
     <t>INFORMAÇÕES JUNTO AO PREFEITO MUNICIPAL SOBRE EXISTÊNCIA DE EMENDA RECURSOS NA ORDEM DE R$ 1.400.000,00 NOTICIADA PELO EX PREFEITO JOSÉ MACHADO SANTANA PARA JANEIRO DE 2017</t>
   </si>
   <si>
     <t xml:space="preserve">Airton Verussa </t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.doc</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDINDO A COHAPAR CÓPIA DO CONVÊNIO PARA A CONSTRUÇÃO DE 122 CASAS POPULARES - CONJUNTO RESIDENCIAL MOACIR MICHELETTO.</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DOS DOCUMENTOS RELACIONADOS A REFORMA DO CENTRO DE SAÚDE DR. ARNALDO BUSATO.</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SR. PREFEITO MUNICIPAL INFORMAÇÕES SOBRE A EXISTÊNCIA DA QUANTIDADE DE CONSELHOS E SUAS RESPECTIVAS DIRETORIAS NO MUNICIPIO.</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE OS GASTOS DO CRAS NO MÊS DE AGOSTO DE 2016.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE AS RAZÕES DO NÃO REPASSE NA IMPORTÂNCIA DE R$ 500,00 MENSAL AO CLUBE DO VOVÔ.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR JUNTO A COHAPAR A CÓPIA DO CONVÊNIO FIRMADO COM O MUNICIPIO PARA A CONSTRUÇÃO DE 122 CASAS POPULARES.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE O VALOR DOS GASTOS DA SAÚDE NO PERÍODO DE JANEIRO A AGOSTO DE 2016.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/82/82_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA RESPOSTAS JUNTO AO PREFEITO MUNICIPAL SOBRE AUTORIZAÇÃO P/SANEPAR INSTALAR ÁGUA POTÁVEL NO CONJUNTO BIL SÉRGIO, QUEM SÃO OS MEMBROS DOS CONSELHOS MUNICIPAIS, E USAR O HORTO FLORESTAL PARA AULAS PRÁTICAS NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/83/83_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES AO PREFEITO MUNICIPAL SE A COMUNIDADE SANTO ANTONIO É DEFINIDA COMO URBANO E/OU RURAL ?</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DOS FUNCIONÁRIOS EFETIVOS DA PREFEITURA, CONTENDO O NOME DO SERVIDOR, CARGO, LOCAL DE TRABALHO, CARGA HORÁRIA DIÁRIA.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES JUNTO AO PREFEITO MUNICIPAL SOBRE AS DÍVIDAS DE FORMOSA DO OESTE, COM RELATÓRIOS SEPARADOS FLUTUANTE E FUNDADA ATÉ 30 DE SETEMBRO DE 2016, COM O NOME DO CREDOR, VALOR, DESCRIÇÃO/HISTÓRICO, ETC.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE O MONTANTE ARRECADADO NO ÚLTIMO LEILÃO DE BENS INSERVÍVEIS SUCATAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES JUNTO AO PREFEITO SOBRE ONDE SE ENCONTRA E O SEU ESTADO DE CONSERVAÇÃO DO VEICULO TIPO TRANSPORTE ESCOLAR MICRO-ÔNIBUS PLACAS ARL-8152.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES JUNTO AO PREFEITO MUNICIPAL SOBRE O ATUAL ÍNDICE DE GASTOS COM O PESSOAL DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE PRESTE INFORMAÇÕES PARA CONHECIMENTO E VERIFICAÇÃO DOS VEREADORES OBRE A IDENTIFICAÇÃO INDIVIDUAL DOS BENS ARREMATADOS NO ÚLTIMO LEILÃO.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE EM QUE SITUAÇÃO SE ENCONTRA ATUALMENTE A REMODELAÇÃO E/OU REFORMA DA PRAÇA ÉNIO PIPINO ?</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf</t>
+    <t>http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO AO CHEFE DO EXECUTIVO MUNICIPAL RELATÓRIO CONTENDO TODOS OS CARGOS EM COMISSÃO E AS FUNÇÕES GRATIFICADAS COM SUAS RESPECTIVAS REMUNERAÇÕES._x000D_
 AINDA SOLICITA QUE FAÇA UMA SIMULAÇÃO SOBRE O PERCENTUAL DE GASTO COM PESSOAL NOS ÚLTIMOS 12 MESES, SEM A INCLUSÃO DOS COMISSIONADOS ?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1573,68 +1573,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/4/4_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/4/4_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosadooeste.pr.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="95.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="245.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>